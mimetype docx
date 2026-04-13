--- v0 (2026-03-22)
+++ v1 (2026-04-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> pascal stabat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution building stock energy model for assessing the impact on the load curve of residential space heating electrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 345, pp.116069. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.116069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid method for Automatic Fault Detection and Diagnosis in buildings with limited monitoring data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.116648. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.116648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on how efficient measures for secondary district heating system performance can be encouraged by motivational tariffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Lygnerud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Nyberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Nilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy, sustainability and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13705-023-00417-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method for co-optimizing battery sizing and charging strategy of battery electric bus fleets: An application to the city of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 285, pp.129459. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2023.129459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISUPFERE: une formation Ingénieur en énergétique des Mines de Paris en prise directe avec les enjeux de la rénovation des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu1.222.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption and battery sizing for different types of electric bus service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 239, pp.122454. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.122454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability study of an RC building model based on the standard ISO13790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchal Goyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 276, pp.112446. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the techno-economic performance of battery electric buses: Case study of a bus line in paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Transportation Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95, pp.101207. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.retrec.2022.101207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability study of an RC building model based on the standard ISO13790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchal Goyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 276, pp.112446. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new generation of District heating & cooling networks and their potential development in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 236, pp.121477. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.121477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive energy modeling methodology for battery electric buses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 207, pp.118241. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2020.118241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of fan motor and VFD efficiency correlations using Bayesian inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pritoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for the Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (7), pp.836-848. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744731.2019.1571869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Methods for Uncertainty and Sensitivity Analysis applied to the Energy Performance of New Commercial Buildings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hopquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling for evaluation of triple-pipe configuration potential in geothermal district heating networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 173, pp.461-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencer design for awning windows: Modified Helmholtz resonators with perforated foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mankibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Issoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp 1-9. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12273-017-0365-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of wind-driven natural ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global modelling approach of natural ventilation with acoustic and daylighting constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Perret-Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-France Barthelmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mankibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International journal of ventilation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.233-252. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14733315.2016.1214393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control design of open-cycle desiccant cooling systems using a graphical environment tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Services Engineering Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (4), pp.257-269. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1191/0143624403bt076oa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 tracer gas concentration decay method for measuring air change rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol 84, pp.162-169. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable-speed air-to-air heat pump modelling approaches for building energy simulation and comparison with experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Blervaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Performance Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.210-225. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19401493.2015.1030862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a gray box model to predict thermal behavior of occupied office buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvazet Raphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.91-100. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic model based on experimental investigations of a wood pellet steam engine micro CHP for building energy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Siroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol 73, Issue 1, pp.1041-1054. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.08.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Stirling engine μCHP boiler experimental data driven model for building energy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol 84, pp.117-131. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of heating systems for low energy houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65, pp.45-54. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new correlation for single-sided natural ventilation adapted to leeward conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.372-382. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on single-sided ventilation techniques for buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Building Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.212-241. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17512549.2012.740903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and dimension reduction of a steam generator model for clogging diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Melaine Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Wackernagel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (2013), pp.143-153. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adequacy of air-to-air heat recovery ventilation system applied in low energy buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younness El Fouih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of single-sided ventilation using RANS and LES and comparison with full-scale experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.202-213. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2011.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DPE: influence des incertitudes liées aux entrées de la méthode 3CL en maison individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVC la revue des climaticiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, juillet-octobre (870), pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale impact of gas technologies on electric load management - μCHP & hybrid heat pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vuillecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Émile Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Contreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Mazzenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (5), pp.2912-2923. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2011.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full scale experimental study of single-sided ventilation: Analysis of stack and wind effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (7), pp.1765-1773. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2011.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for reversible chillers in office buildings in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (2), pp.95-108. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S12273-009-9207-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and mass transfer modeling in rotary desiccant dehumidifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 86 (5), pp.762-771. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2007.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat-and-mass transfers modelled for rotary desiccant dehumidifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (2-3), pp.128-142. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2007.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATION OF A STOCHASTIC SIMULATOR OF DRIVER BEHAVIORS INTO URBAN BUILDING ENERGY MODELING TO ADDRESS THE IMPACT OF ELECTRIC VEHICLE MOBILITY AT DISTRICT LEVEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Danh Le Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Beguery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 38th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems – ECOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural Heating Networks: A Processual Approach for Overcoming Challenges and Identify Levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Fontenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Smart Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic substation heating power forecasting approach using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Iraqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Smart Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalborg University, Sep 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design And Validation Of A Heat Pump Digital Twin And Its Control Strategy Towards The Development Of Flexibility Focused Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Meljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Attonaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International High Performance Buildings Conference at Purdue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Herrick Conferences, Jul 2024, Purdue (Etats-Unis), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geocooling for summer comfort in European dwellings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnot 2024 : Belgian Symposium of Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Dec 2024, Liège (B), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Uninclusive Transition to Heating Networks in French Rural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Fontenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on New Business Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential building resiliency indicators to heat waves suitable for housing renovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Greslou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krarti Moncef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA, Sep 2023, Shanghai (Chine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which summer comfort level can be reached by using heat emitters connected to district cooling in residential buildings?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building simulation 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA World, Sep 2023, Shanghai (CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential building resiliency indicators to heat waves suitable for housing renovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Greslou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Krarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2023, 18th international Conference of the International Building Performance Simulation Association (IBPSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Shanghaï, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and limits of Natural Ventilation for comfort in retrofit buildings in tropical climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egoï Ortego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Indoor Air Quality, Ventilation &amp; Energy Conservation in Buildings. IAQVEC2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tokyo (Japan), Japan. pp.02021, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202339602021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of heat pumps coupled with building to make them a flexibility tool for the electricity network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Attonaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Meljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE summer study on energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Hyères, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Energy Model Calibration with Functional Inputs and Outputs for Performance Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Ziour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International High Performance Buildings Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Purdue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Analysis of City and Intercity Electric Buses and their Battery Size Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Transportation Electrification Conference &amp; Expo (ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Chicago, France. pp.881-886, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITEC51675.2021.9490184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Charging Load of Battery Electric Bus Fleet for Different Types of Charging Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Transportation Electrification Conference &amp; Expo (ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Chicago, France. pp.887-892, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITEC51675.2021.9490119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters identification of grey-box building energy model through Bayesian calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation and Optimization 2020, IBPSA England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of bus line electrification at different operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 8th Transport Research Arena TRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Helsinki, Finland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive energy assessment of battery electric buses and diesel buses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Energy Models Validation in Data Scarcity Context: Case of the Electricity Consumption in the French Residential Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology approach for natural ventilation potential assessment at district level in tropical climates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roomvent &amp; ventilation conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthode générique d'estimation de parcs de bâtiments de bureaux pour la simulation énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique d’une micro-cogénération à micro-turbine à gaz.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonabe de Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COFRET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact and detection of malfunctions on district heating networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Simulation in Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of substation return temperature on district cooling electricity consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casetta Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Smart Energy Systems and 4th Generation District Heating - 4DH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of an internal combustion engine micro - CHP operation for different office buildings performance scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonabe De Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Francisco, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based optimization of cooling load distribution between water-cooled centrifugal chillers with variable-speed chilled-water pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Francisco, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation d’une micro-cogénération à turbine gaz sur un banc semivirtuel et validation d’un modèle destiné à la simulation énergétique du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonabe De Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Partenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of a Gas Micro-Cogeneration Based on Internal Combustion Engine and Calibration of a Dynamic Model for Building Energy Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonabe De Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tirtiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIC MODELLING OF A DISTRICT COOLING NETWORK WITH MODELICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casetta Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerbollier Cynthia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brecq Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabat Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of integration solutions for a gas Stirling micro-cogeneration system in residential buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonabe de Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimaMed 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-E: A TOOL FOR ENERGY DEMAND SIMULATION AND OPTIMIZATION AT THE CITY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modelling of a District Cooling Network with Modelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Energy System and 4th Generation District Heating Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Copenhaggue, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-E: A TOOL FOR ENERGY DEMAND SIMULATION AND OPTIMIZATION AT THE CITY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique d’une solution de micro cogénération biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Siroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPPEMENT D'UN MODELE NUMERIQUE POUR L'OPTIMISATION D'UN MICRO COGENERATEUR GAZ COUPLE AU BATIMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Siroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième édition du COlloque FRancophone en Energie, Environnement, Economie et Thermodynamique - COFRET'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFORMANCE EVALUATION OF NATURAL VENTILATION THROUGH WINDOWS WITH HORIZONTAL BLADE SHUTTERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Issoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juslin Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mankibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIAQ conference of Indoor Air 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of building zoning on annual energy demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International High Performance Buildings Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Purdue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du découpage en zones sur les besoins énergétiques annuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cogné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA 'International Building Performance Simulation Association"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Génie-Civil et géo-Environnement (LGCgE), May 2014, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACTS OF DIFFERENT COMBINATIONS OF HEATING LOAD PROFILES OF A BUILDING ISLAND ON A SMALL DISTRICT HEATING SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Greslou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEEP2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Maribor, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de solutions de micro cogénération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-B. Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMAL CONTROL FOR BUILDING HEATING: AN ELEMENTARY SCHOOL CASE STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Salvazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference of International Building Performance Simulation Association (BS2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARATIVEANALYSISOFAIR-TO-AIRHEATPUMPMODELSFORBUILDING ENERGYSIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Blervaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth National Conference of IBPSA-USA (SimBuild 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Madison, Wisconsin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de modèles linéaires inverses pour la mise en place de stratégies d’effacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Salvazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Rencontres AUGC-IBPSA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of clogged steam generators: a sensitivity analysis of dynamic themohydraulic model output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Melaine Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Wackernagel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICONE19 - 19th International Conference on Nuclear Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Osaka, Japan. 11 p. ; ICONE19-43254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of the existing approaches to assess and design natural ventilation and need for further developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Simulation Association conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Glasgow, United Kingdom. pp.220-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de différentes solutions techniques sur les températures de non-chauffage et de non-refroidissement et sur le potentiel de free cooling dans les bâtiments de bureaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA (International Building Performance Simulation Association) 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible air conditioning potential in office buildings in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEECB'08 : Fifth International Conference on Improving Energy Efficiency in Commercial Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Frankfurt on the Main, Germany. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost benefit study on the building secondary network for improving DH performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEA DHC. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un urbanisme climatique en milieu tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delplanque Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gandemer Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchard Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchio Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADEME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Energy System Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2019, Les Cours, 978-2-35671-581-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisme en milieu tropical pour favoriser la ventilation naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a standardized method to determine the performance of geocooling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling technologies overview and market shares: Part 1 of the study “Renewable cooling under the revised Renewable Energy Directive ENER/C1/2018-493”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pezzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Novelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zambito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Quaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Miraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institute for Renewable Energy; European Commission. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CoRDEES Co-responsibility in District Energy Efficiency & Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Le Gall Du Tertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] consortium CoRDEES. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de bonnes pratiques en exploitation des réseaux de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ademe; Mines ParisTech. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoRDEES Project Co-responsibility in District Energy Efficiency & Sustainability : Etude de la performance énergétique des éco-quartiers européens existants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Driancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech - Ecole des mines de Paris. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'intégration de solutions énergétiques dans les bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de La Rochelle, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01457266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId266"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> pascal stabat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution building stock energy model for assessing the impact on the load curve of residential space heating electrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 345, pp.116069. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.116069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid method for Automatic Fault Detection and Diagnosis in buildings with limited monitoring data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.116648. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.116648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on how efficient measures for secondary district heating system performance can be encouraged by motivational tariffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Lygnerud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Nyberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Nilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy, sustainability and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13705-023-00417-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method for co-optimizing battery sizing and charging strategy of battery electric bus fleets: An application to the city of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 285, pp.129459. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2023.129459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability study of an RC building model based on the standard ISO13790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchal Goyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 276, pp.112446. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption and battery sizing for different types of electric bus service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 239, pp.122454. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.122454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISUPFERE: une formation Ingénieur en énergétique des Mines de Paris en prise directe avec les enjeux de la rénovation des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu1.222.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability study of an RC building model based on the standard ISO13790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchal Goyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 276, pp.112446. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the techno-economic performance of battery electric buses: Case study of a bus line in paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Transportation Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95, pp.101207. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.retrec.2022.101207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new generation of District heating & cooling networks and their potential development in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 236, pp.121477. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.121477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive energy modeling methodology for battery electric buses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 207, pp.118241. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2020.118241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of fan motor and VFD efficiency correlations using Bayesian inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pritoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for the Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (7), pp.836-848. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744731.2019.1571869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Methods for Uncertainty and Sensitivity Analysis applied to the Energy Performance of New Commercial Buildings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hopquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling for evaluation of triple-pipe configuration potential in geothermal district heating networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 173, pp.461-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencer design for awning windows: Modified Helmholtz resonators with perforated foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mankibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Issoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp 1-9. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12273-017-0365-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of wind-driven natural ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global modelling approach of natural ventilation with acoustic and daylighting constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Perret-Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-France Barthelmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mankibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International journal of ventilation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.233-252. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14733315.2016.1214393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control design of open-cycle desiccant cooling systems using a graphical environment tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Services Engineering Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (4), pp.257-269. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1191/0143624403bt076oa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 tracer gas concentration decay method for measuring air change rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol 84, pp.162-169. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable-speed air-to-air heat pump modelling approaches for building energy simulation and comparison with experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Blervaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Performance Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.210-225. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19401493.2015.1030862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic model based on experimental investigations of a wood pellet steam engine micro CHP for building energy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Siroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol 73, Issue 1, pp.1041-1054. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.08.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a gray box model to predict thermal behavior of occupied office buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvazet Raphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.91-100. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Stirling engine μCHP boiler experimental data driven model for building energy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol 84, pp.117-131. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of heating systems for low energy houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65, pp.45-54. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new correlation for single-sided natural ventilation adapted to leeward conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.372-382. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on single-sided ventilation techniques for buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Building Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.212-241. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17512549.2012.740903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adequacy of air-to-air heat recovery ventilation system applied in low energy buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younness El Fouih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and dimension reduction of a steam generator model for clogging diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Melaine Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Wackernagel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (2013), pp.143-153. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of single-sided ventilation using RANS and LES and comparison with full-scale experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.202-213. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2011.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full scale experimental study of single-sided ventilation: Analysis of stack and wind effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (7), pp.1765-1773. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2011.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale impact of gas technologies on electric load management - μCHP & hybrid heat pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vuillecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Émile Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Contreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Mazzenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (5), pp.2912-2923. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2011.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DPE: influence des incertitudes liées aux entrées de la méthode 3CL en maison individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVC la revue des climaticiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, juillet-octobre (870), pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for reversible chillers in office buildings in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (2), pp.95-108. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S12273-009-9207-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and mass transfer modeling in rotary desiccant dehumidifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 86 (5), pp.762-771. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2007.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat-and-mass transfers modelled for rotary desiccant dehumidifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (2-3), pp.128-142. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2007.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATION OF A STOCHASTIC SIMULATOR OF DRIVER BEHAVIORS INTO URBAN BUILDING ENERGY MODELING TO ADDRESS THE IMPACT OF ELECTRIC VEHICLE MOBILITY AT DISTRICT LEVEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Danh Le Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Beguery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 38th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems – ECOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural Heating Networks: A Processual Approach for Overcoming Challenges and Identify Levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Fontenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Smart Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic substation heating power forecasting approach using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Iraqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Smart Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalborg University, Sep 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design And Validation Of A Heat Pump Digital Twin And Its Control Strategy Towards The Development Of Flexibility Focused Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Meljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Attonaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International High Performance Buildings Conference at Purdue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Herrick Conferences, Jul 2024, Purdue (Etats-Unis), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geocooling for summer comfort in European dwellings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnot 2024 : Belgian Symposium of Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Dec 2024, Liège (B), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Uninclusive Transition to Heating Networks in French Rural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Fontenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on New Business Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential building resiliency indicators to heat waves suitable for housing renovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Greslou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Krarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2023, 18th international Conference of the International Building Performance Simulation Association (IBPSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Shanghaï, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which summer comfort level can be reached by using heat emitters connected to district cooling in residential buildings?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building simulation 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA World, Sep 2023, Shanghai (CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and limits of Natural Ventilation for comfort in retrofit buildings in tropical climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egoï Ortego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Indoor Air Quality, Ventilation &amp; Energy Conservation in Buildings. IAQVEC2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tokyo (Japan), Japan. pp.02021, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202339602021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential building resiliency indicators to heat waves suitable for housing renovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Greslou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krarti Moncef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA, Sep 2023, Shanghai (Chine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of heat pumps coupled with building to make them a flexibility tool for the electricity network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Attonaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Meljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE summer study on energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Hyères, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Energy Model Calibration with Functional Inputs and Outputs for Performance Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Ziour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International High Performance Buildings Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Purdue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Analysis of City and Intercity Electric Buses and their Battery Size Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Transportation Electrification Conference &amp; Expo (ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Chicago, France. pp.881-886, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITEC51675.2021.9490184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Charging Load of Battery Electric Bus Fleet for Different Types of Charging Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Transportation Electrification Conference &amp; Expo (ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Chicago, France. pp.887-892, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITEC51675.2021.9490119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters identification of grey-box building energy model through Bayesian calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation and Optimization 2020, IBPSA England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of bus line electrification at different operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 8th Transport Research Arena TRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Helsinki, Finland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive energy assessment of battery electric buses and diesel buses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Energy Models Validation in Data Scarcity Context: Case of the Electricity Consumption in the French Residential Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology approach for natural ventilation potential assessment at district level in tropical climates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roomvent &amp; ventilation conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthode générique d'estimation de parcs de bâtiments de bureaux pour la simulation énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique d’une micro-cogénération à micro-turbine à gaz.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonabe de Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COFRET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact and detection of malfunctions on district heating networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Simulation in Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of substation return temperature on district cooling electricity consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casetta Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Smart Energy Systems and 4th Generation District Heating - 4DH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of an internal combustion engine micro - CHP operation for different office buildings performance scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonabe De Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Francisco, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based optimization of cooling load distribution between water-cooled centrifugal chillers with variable-speed chilled-water pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Francisco, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation d’une micro-cogénération à turbine gaz sur un banc semivirtuel et validation d’un modèle destiné à la simulation énergétique du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonabe De Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Partenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of a Gas Micro-Cogeneration Based on Internal Combustion Engine and Calibration of a Dynamic Model for Building Energy Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonabe De Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tirtiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of integration solutions for a gas Stirling micro-cogeneration system in residential buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonabe de Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimaMed 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIC MODELLING OF A DISTRICT COOLING NETWORK WITH MODELICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casetta Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerbollier Cynthia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brecq Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabat Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-E: A TOOL FOR ENERGY DEMAND SIMULATION AND OPTIMIZATION AT THE CITY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modelling of a District Cooling Network with Modelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Energy System and 4th Generation District Heating Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Copenhaggue, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-E: A TOOL FOR ENERGY DEMAND SIMULATION AND OPTIMIZATION AT THE CITY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPPEMENT D'UN MODELE NUMERIQUE POUR L'OPTIMISATION D'UN MICRO COGENERATEUR GAZ COUPLE AU BATIMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Siroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième édition du COlloque FRancophone en Energie, Environnement, Economie et Thermodynamique - COFRET'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique d’une solution de micro cogénération biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Siroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFORMANCE EVALUATION OF NATURAL VENTILATION THROUGH WINDOWS WITH HORIZONTAL BLADE SHUTTERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Issoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juslin Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mankibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIAQ conference of Indoor Air 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of building zoning on annual energy demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International High Performance Buildings Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Purdue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du découpage en zones sur les besoins énergétiques annuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cogné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA 'International Building Performance Simulation Association"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Génie-Civil et géo-Environnement (LGCgE), May 2014, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACTS OF DIFFERENT COMBINATIONS OF HEATING LOAD PROFILES OF A BUILDING ISLAND ON A SMALL DISTRICT HEATING SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Greslou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEEP2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Maribor, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de solutions de micro cogénération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-B. Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMAL CONTROL FOR BUILDING HEATING: AN ELEMENTARY SCHOOL CASE STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Salvazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference of International Building Performance Simulation Association (BS2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARATIVEANALYSISOFAIR-TO-AIRHEATPUMPMODELSFORBUILDING ENERGYSIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Blervaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth National Conference of IBPSA-USA (SimBuild 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Madison, Wisconsin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de modèles linéaires inverses pour la mise en place de stratégies d’effacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Salvazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Rencontres AUGC-IBPSA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of clogged steam generators: a sensitivity analysis of dynamic themohydraulic model output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Melaine Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Wackernagel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICONE19 - 19th International Conference on Nuclear Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Osaka, Japan. 11 p. ; ICONE19-43254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of the existing approaches to assess and design natural ventilation and need for further developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Simulation Association conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Glasgow, United Kingdom. pp.220-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible air conditioning potential in office buildings in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEECB'08 : Fifth International Conference on Improving Energy Efficiency in Commercial Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Frankfurt on the Main, Germany. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de différentes solutions techniques sur les températures de non-chauffage et de non-refroidissement et sur le potentiel de free cooling dans les bâtiments de bureaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA (International Building Performance Simulation Association) 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost benefit study on the building secondary network for improving DH performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEA DHC. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un urbanisme climatique en milieu tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delplanque Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gandemer Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchard Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchio Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADEME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Energy System Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2019, Les Cours, 978-2-35671-581-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisme en milieu tropical pour favoriser la ventilation naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a standardized method to determine the performance of geocooling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling technologies overview and market shares: Part 1 of the study “Renewable cooling under the revised Renewable Energy Directive ENER/C1/2018-493”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pezzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Novelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zambito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Quaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Miraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institute for Renewable Energy; European Commission. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CoRDEES Co-responsibility in District Energy Efficiency & Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Le Gall Du Tertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] consortium CoRDEES. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de bonnes pratiques en exploitation des réseaux de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ademe; Mines ParisTech. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoRDEES Project Co-responsibility in District Energy Efficiency & Sustainability : Etude de la performance énergétique des éco-quartiers européens existants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Driancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech - Ecole des mines de Paris. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'intégration de solutions énergétiques dans les bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de La Rochelle, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01457266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId266"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Moreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348079v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cerbelaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116648" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268339v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Lygnerud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Nyberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nilsson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fabre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13705-023-00417-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268371v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Basma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Mansour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Haddad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Nemer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.129459" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03939981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.222.009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122454" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Marty-Jourjon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchal Goyal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112446" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930848v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retrec.2022.101207" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930892v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patureau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Toan Tran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gavan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121477" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899439v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118241" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rivalin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pritoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744731.2019.1571869" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Caciolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hopquin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976301v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Toan Tran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518270v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mankibi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Issoglio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-017-0365-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461807v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuqing Cui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.03.021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461765v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Perret-Gentil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Barthelm&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2016.1214393" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02540810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stabat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0143624403bt076oa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96E30518695B52CE5723077A0E30726BECE4428C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299866v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cohen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.11.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461544v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blervaque" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sila Filfli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schumann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2015.1030862" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299414v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvazet Raphael" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.01.038" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299847v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvenot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Latour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siroux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flament" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.08.073" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299844v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Andlauer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.08.023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880135v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pineau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Hoang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Archambault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.05.036" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD1CMCB9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880087v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.01.024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K82R09BM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769720v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2012.740903" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818385v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Melaine Favennec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.12.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4G73MBK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769710v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younness El Fouih" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.08.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLT8QBF6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660334v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2011.10.017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW3SRTLQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769851v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raynaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769696v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vuillecard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;mile Hubert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Contreau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Mazzenga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.02.034" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q1VQLQ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660581v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2011.03.019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF8V7WPT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509592v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S12273-009-9207-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509590v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2007.06.018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T4W6J53-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877089v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2007.06.017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK7FR6XL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345125v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Danh Le Ngo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beguery" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Pape" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296377v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Fontenaille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beulque" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05451178v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Iraqi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04672167v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rent&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meljac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cauret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Attonaty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04883011v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guilbaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04672168v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04393810v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tanchou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Greslou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Alessandrini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krarti Moncef" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04393813v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05004570v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Krarti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303792v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieg Riou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ego&#239; Ortego" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delplanque" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gandemer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202339602021" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03939972v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03812399v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Ziour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507854v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC51675.2021.9490184" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497101v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC51675.2021.9490119" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089249v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611573v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169856v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393128v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976309v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981407v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976313v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonabe de Rouge" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976322v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01684086v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casetta Damien" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brecq" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524449v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonabe De Roug&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gavan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524442v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casetta" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464410v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Partenay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464195v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tirtiaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462209v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerbollier Cynthia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecq Guillaume" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stabat Pascal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462157v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393135v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Casetta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462138v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462212v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01465730v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bouvenot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Latour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Flament" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Siroux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299926v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458084v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juslin Koffi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cogne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299906v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cogn&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01478526v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adnot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05394901v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Bouvenot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andlauer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518492v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Salvazet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463275v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Muresan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463280v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770647v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574589v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817297v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817076v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04268479v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268417v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delplanque Valentin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gandemer Jacques" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchard Benoit" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchio Dominique" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.ademe.fr/6552-concevoir-un-urbanisme-climatique-en-milieu-tropical.html" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02355966v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04394260v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04883148v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931199v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pezzutto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Novelli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zambito" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Quaglini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Miraglio" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393255v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roug&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Le Gall Du Tertre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089349v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981412v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Driancourt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01457266v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Moreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348079v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cerbelaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116648" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268339v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Lygnerud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Nyberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nilsson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fabre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13705-023-00417-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268371v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Basma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Mansour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Haddad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Nemer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.129459" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Marty-Jourjon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchal Goyal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112446" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496893v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122454" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03939981v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.222.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930892v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retrec.2022.101207" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patureau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Toan Tran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gavan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121477" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899439v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118241" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rivalin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pritoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744731.2019.1571869" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Caciolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hopquin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976301v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Toan Tran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518270v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mankibi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Issoglio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-017-0365-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461807v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuqing Cui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.03.021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461765v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Perret-Gentil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Barthelm&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2016.1214393" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02540810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stabat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0143624403bt076oa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96E30518695B52CE5723077A0E30726BECE4428C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299866v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cohen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.11.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461544v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blervaque" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sila Filfli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schumann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2015.1030862" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299847v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvenot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Latour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siroux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flament" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.08.073" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299414v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvazet Raphael" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.01.038" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299844v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Andlauer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.08.023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880135v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pineau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Hoang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Archambault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.05.036" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD1CMCB9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880087v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.01.024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K82R09BM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769720v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2012.740903" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769710v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younness El Fouih" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.08.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLT8QBF6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818385v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Melaine Favennec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.12.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4G73MBK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660334v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2011.10.017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW3SRTLQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660581v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2011.03.019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF8V7WPT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769696v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vuillecard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;mile Hubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Contreau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Mazzenga" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.02.034" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q1VQLQ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769851v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raynaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509592v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S12273-009-9207-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509590v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2007.06.018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T4W6J53-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877089v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2007.06.017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK7FR6XL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345125v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Danh Le Ngo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beguery" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Pape" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296377v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Fontenaille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beulque" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05451178v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Iraqi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04672167v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rent&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meljac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cauret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Attonaty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04883011v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guilbaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04672168v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05004570v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tanchou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Greslou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Alessandrini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Krarti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04393813v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303792v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieg Riou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ego&#239; Ortego" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delplanque" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gandemer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202339602021" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04393810v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krarti Moncef" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03939972v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03812399v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Ziour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507854v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC51675.2021.9490184" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497101v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC51675.2021.9490119" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089249v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611573v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169856v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393128v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976309v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981407v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976313v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonabe de Rouge" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976322v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01684086v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casetta Damien" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brecq" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524449v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonabe De Roug&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gavan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524442v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casetta" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464410v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Partenay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464195v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tirtiaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462157v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462209v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerbollier Cynthia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecq Guillaume" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stabat Pascal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393135v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Casetta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462138v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462212v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299926v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bouvenot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Latour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Flament" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Siroux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01465730v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458084v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juslin Koffi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cogne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299906v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cogn&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01478526v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adnot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05394901v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Bouvenot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andlauer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518492v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Salvazet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463275v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Muresan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463280v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770647v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574589v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817076v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817297v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04268479v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268417v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delplanque Valentin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gandemer Jacques" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchard Benoit" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchio Dominique" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.ademe.fr/6552-concevoir-un-urbanisme-climatique-en-milieu-tropical.html" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02355966v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04394260v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04883148v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931199v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pezzutto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Novelli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zambito" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Quaglini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Miraglio" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393255v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roug&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Le Gall Du Tertre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089349v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981412v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Driancourt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01457266v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>