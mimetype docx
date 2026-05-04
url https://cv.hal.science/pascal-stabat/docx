--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> pascal stabat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution building stock energy model for assessing the impact on the load curve of residential space heating electrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 345, pp.116069. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.116069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid method for Automatic Fault Detection and Diagnosis in buildings with limited monitoring data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.116648. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.116648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on how efficient measures for secondary district heating system performance can be encouraged by motivational tariffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Lygnerud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Nyberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Nilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy, sustainability and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13705-023-00417-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method for co-optimizing battery sizing and charging strategy of battery electric bus fleets: An application to the city of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 285, pp.129459. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2023.129459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability study of an RC building model based on the standard ISO13790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchal Goyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 276, pp.112446. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption and battery sizing for different types of electric bus service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 239, pp.122454. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.122454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISUPFERE: une formation Ingénieur en énergétique des Mines de Paris en prise directe avec les enjeux de la rénovation des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu1.222.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability study of an RC building model based on the standard ISO13790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchal Goyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 276, pp.112446. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the techno-economic performance of battery electric buses: Case study of a bus line in paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Transportation Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95, pp.101207. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.retrec.2022.101207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new generation of District heating & cooling networks and their potential development in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 236, pp.121477. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.121477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive energy modeling methodology for battery electric buses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 207, pp.118241. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2020.118241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of fan motor and VFD efficiency correlations using Bayesian inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pritoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for the Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (7), pp.836-848. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744731.2019.1571869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Methods for Uncertainty and Sensitivity Analysis applied to the Energy Performance of New Commercial Buildings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hopquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling for evaluation of triple-pipe configuration potential in geothermal district heating networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 173, pp.461-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencer design for awning windows: Modified Helmholtz resonators with perforated foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mankibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Issoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp 1-9. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12273-017-0365-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of wind-driven natural ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global modelling approach of natural ventilation with acoustic and daylighting constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Perret-Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-France Barthelmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mankibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International journal of ventilation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.233-252. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14733315.2016.1214393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control design of open-cycle desiccant cooling systems using a graphical environment tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Services Engineering Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (4), pp.257-269. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1191/0143624403bt076oa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 tracer gas concentration decay method for measuring air change rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol 84, pp.162-169. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable-speed air-to-air heat pump modelling approaches for building energy simulation and comparison with experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Blervaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Performance Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.210-225. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19401493.2015.1030862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic model based on experimental investigations of a wood pellet steam engine micro CHP for building energy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Siroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol 73, Issue 1, pp.1041-1054. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.08.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a gray box model to predict thermal behavior of occupied office buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvazet Raphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.91-100. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Stirling engine μCHP boiler experimental data driven model for building energy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol 84, pp.117-131. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of heating systems for low energy houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65, pp.45-54. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new correlation for single-sided natural ventilation adapted to leeward conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.372-382. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on single-sided ventilation techniques for buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Building Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.212-241. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17512549.2012.740903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adequacy of air-to-air heat recovery ventilation system applied in low energy buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younness El Fouih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and dimension reduction of a steam generator model for clogging diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Melaine Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Wackernagel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (2013), pp.143-153. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of single-sided ventilation using RANS and LES and comparison with full-scale experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.202-213. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2011.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full scale experimental study of single-sided ventilation: Analysis of stack and wind effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (7), pp.1765-1773. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2011.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale impact of gas technologies on electric load management - μCHP & hybrid heat pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vuillecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Émile Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Contreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Mazzenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (5), pp.2912-2923. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2011.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DPE: influence des incertitudes liées aux entrées de la méthode 3CL en maison individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVC la revue des climaticiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, juillet-octobre (870), pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for reversible chillers in office buildings in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (2), pp.95-108. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S12273-009-9207-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and mass transfer modeling in rotary desiccant dehumidifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 86 (5), pp.762-771. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2007.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat-and-mass transfers modelled for rotary desiccant dehumidifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (2-3), pp.128-142. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2007.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATION OF A STOCHASTIC SIMULATOR OF DRIVER BEHAVIORS INTO URBAN BUILDING ENERGY MODELING TO ADDRESS THE IMPACT OF ELECTRIC VEHICLE MOBILITY AT DISTRICT LEVEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Danh Le Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Beguery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 38th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems – ECOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural Heating Networks: A Processual Approach for Overcoming Challenges and Identify Levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Fontenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Smart Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic substation heating power forecasting approach using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Iraqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Smart Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalborg University, Sep 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design And Validation Of A Heat Pump Digital Twin And Its Control Strategy Towards The Development Of Flexibility Focused Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Meljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Attonaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International High Performance Buildings Conference at Purdue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Herrick Conferences, Jul 2024, Purdue (Etats-Unis), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geocooling for summer comfort in European dwellings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnot 2024 : Belgian Symposium of Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Dec 2024, Liège (B), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Uninclusive Transition to Heating Networks in French Rural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Fontenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on New Business Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential building resiliency indicators to heat waves suitable for housing renovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Greslou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Krarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2023, 18th international Conference of the International Building Performance Simulation Association (IBPSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Shanghaï, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which summer comfort level can be reached by using heat emitters connected to district cooling in residential buildings?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building simulation 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA World, Sep 2023, Shanghai (CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and limits of Natural Ventilation for comfort in retrofit buildings in tropical climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egoï Ortego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Indoor Air Quality, Ventilation &amp; Energy Conservation in Buildings. IAQVEC2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tokyo (Japan), Japan. pp.02021, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202339602021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential building resiliency indicators to heat waves suitable for housing renovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Greslou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krarti Moncef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA, Sep 2023, Shanghai (Chine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of heat pumps coupled with building to make them a flexibility tool for the electricity network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Attonaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Meljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE summer study on energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Hyères, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Energy Model Calibration with Functional Inputs and Outputs for Performance Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Ziour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International High Performance Buildings Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Purdue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Analysis of City and Intercity Electric Buses and their Battery Size Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Transportation Electrification Conference &amp; Expo (ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Chicago, France. pp.881-886, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITEC51675.2021.9490184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Charging Load of Battery Electric Bus Fleet for Different Types of Charging Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Transportation Electrification Conference &amp; Expo (ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Chicago, France. pp.887-892, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITEC51675.2021.9490119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters identification of grey-box building energy model through Bayesian calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation and Optimization 2020, IBPSA England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of bus line electrification at different operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 8th Transport Research Arena TRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Helsinki, Finland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive energy assessment of battery electric buses and diesel buses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Energy Models Validation in Data Scarcity Context: Case of the Electricity Consumption in the French Residential Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology approach for natural ventilation potential assessment at district level in tropical climates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roomvent &amp; ventilation conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthode générique d'estimation de parcs de bâtiments de bureaux pour la simulation énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique d’une micro-cogénération à micro-turbine à gaz.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonabe de Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COFRET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact and detection of malfunctions on district heating networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Simulation in Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of substation return temperature on district cooling electricity consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casetta Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Smart Energy Systems and 4th Generation District Heating - 4DH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of an internal combustion engine micro - CHP operation for different office buildings performance scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonabe De Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Francisco, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based optimization of cooling load distribution between water-cooled centrifugal chillers with variable-speed chilled-water pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Francisco, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation d’une micro-cogénération à turbine gaz sur un banc semivirtuel et validation d’un modèle destiné à la simulation énergétique du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonabe De Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Partenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of a Gas Micro-Cogeneration Based on Internal Combustion Engine and Calibration of a Dynamic Model for Building Energy Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonabe De Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tirtiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of integration solutions for a gas Stirling micro-cogeneration system in residential buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonabe de Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimaMed 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIC MODELLING OF A DISTRICT COOLING NETWORK WITH MODELICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casetta Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerbollier Cynthia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brecq Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabat Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-E: A TOOL FOR ENERGY DEMAND SIMULATION AND OPTIMIZATION AT THE CITY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modelling of a District Cooling Network with Modelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Energy System and 4th Generation District Heating Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Copenhaggue, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-E: A TOOL FOR ENERGY DEMAND SIMULATION AND OPTIMIZATION AT THE CITY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPPEMENT D'UN MODELE NUMERIQUE POUR L'OPTIMISATION D'UN MICRO COGENERATEUR GAZ COUPLE AU BATIMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Siroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième édition du COlloque FRancophone en Energie, Environnement, Economie et Thermodynamique - COFRET'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique d’une solution de micro cogénération biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Siroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFORMANCE EVALUATION OF NATURAL VENTILATION THROUGH WINDOWS WITH HORIZONTAL BLADE SHUTTERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Issoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juslin Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mankibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIAQ conference of Indoor Air 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of building zoning on annual energy demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International High Performance Buildings Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Purdue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du découpage en zones sur les besoins énergétiques annuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cogné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA 'International Building Performance Simulation Association"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Génie-Civil et géo-Environnement (LGCgE), May 2014, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACTS OF DIFFERENT COMBINATIONS OF HEATING LOAD PROFILES OF A BUILDING ISLAND ON A SMALL DISTRICT HEATING SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Greslou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEEP2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Maribor, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de solutions de micro cogénération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-B. Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMAL CONTROL FOR BUILDING HEATING: AN ELEMENTARY SCHOOL CASE STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Salvazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference of International Building Performance Simulation Association (BS2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARATIVEANALYSISOFAIR-TO-AIRHEATPUMPMODELSFORBUILDING ENERGYSIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Blervaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth National Conference of IBPSA-USA (SimBuild 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Madison, Wisconsin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de modèles linéaires inverses pour la mise en place de stratégies d’effacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Salvazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Rencontres AUGC-IBPSA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of clogged steam generators: a sensitivity analysis of dynamic themohydraulic model output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Melaine Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Wackernagel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICONE19 - 19th International Conference on Nuclear Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Osaka, Japan. 11 p. ; ICONE19-43254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of the existing approaches to assess and design natural ventilation and need for further developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Simulation Association conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Glasgow, United Kingdom. pp.220-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible air conditioning potential in office buildings in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEECB'08 : Fifth International Conference on Improving Energy Efficiency in Commercial Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Frankfurt on the Main, Germany. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de différentes solutions techniques sur les températures de non-chauffage et de non-refroidissement et sur le potentiel de free cooling dans les bâtiments de bureaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA (International Building Performance Simulation Association) 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost benefit study on the building secondary network for improving DH performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEA DHC. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un urbanisme climatique en milieu tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delplanque Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gandemer Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchard Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchio Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADEME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Energy System Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2019, Les Cours, 978-2-35671-581-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisme en milieu tropical pour favoriser la ventilation naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a standardized method to determine the performance of geocooling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling technologies overview and market shares: Part 1 of the study “Renewable cooling under the revised Renewable Energy Directive ENER/C1/2018-493”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pezzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Novelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zambito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Quaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Miraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institute for Renewable Energy; European Commission. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CoRDEES Co-responsibility in District Energy Efficiency & Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Le Gall Du Tertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] consortium CoRDEES. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de bonnes pratiques en exploitation des réseaux de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ademe; Mines ParisTech. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoRDEES Project Co-responsibility in District Energy Efficiency & Sustainability : Etude de la performance énergétique des éco-quartiers européens existants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Driancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech - Ecole des mines de Paris. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'intégration de solutions énergétiques dans les bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de La Rochelle, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01457266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId266"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> pascal stabat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution building stock energy model for assessing the impact on the load curve of residential space heating electrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 345, pp.116069. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.116069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid method for Automatic Fault Detection and Diagnosis in buildings with limited monitoring data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.116648. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.116648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on how efficient measures for secondary district heating system performance can be encouraged by motivational tariffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Lygnerud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Nyberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Nilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy, sustainability and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13705-023-00417-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method for co-optimizing battery sizing and charging strategy of battery electric bus fleets: An application to the city of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 285, pp.129459. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2023.129459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption and battery sizing for different types of electric bus service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 239, pp.122454. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.122454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISUPFERE: une formation Ingénieur en énergétique des Mines de Paris en prise directe avec les enjeux de la rénovation des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu1.222.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability study of an RC building model based on the standard ISO13790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchal Goyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 276, pp.112446. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability study of an RC building model based on the standard ISO13790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchal Goyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 276, pp.112446. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the techno-economic performance of battery electric buses: Case study of a bus line in paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Transportation Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95, pp.101207. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.retrec.2022.101207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new generation of District heating & cooling networks and their potential development in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 236, pp.121477. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.121477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive energy modeling methodology for battery electric buses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 207, pp.118241. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2020.118241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of fan motor and VFD efficiency correlations using Bayesian inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pritoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for the Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (7), pp.836-848. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744731.2019.1571869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Methods for Uncertainty and Sensitivity Analysis applied to the Energy Performance of New Commercial Buildings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hopquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling for evaluation of triple-pipe configuration potential in geothermal district heating networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 173, pp.461-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencer design for awning windows: Modified Helmholtz resonators with perforated foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mankibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Issoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp 1-9. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12273-017-0365-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of wind-driven natural ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global modelling approach of natural ventilation with acoustic and daylighting constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Perret-Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-France Barthelmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mankibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International journal of ventilation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.233-252. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14733315.2016.1214393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control design of open-cycle desiccant cooling systems using a graphical environment tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Services Engineering Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (4), pp.257-269. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1191/0143624403bt076oa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 tracer gas concentration decay method for measuring air change rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol 84, pp.162-169. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable-speed air-to-air heat pump modelling approaches for building energy simulation and comparison with experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Blervaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Performance Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.210-225. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19401493.2015.1030862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a gray box model to predict thermal behavior of occupied office buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvazet Raphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.91-100. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic model based on experimental investigations of a wood pellet steam engine micro CHP for building energy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Siroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol 73, Issue 1, pp.1041-1054. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.08.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Stirling engine μCHP boiler experimental data driven model for building energy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol 84, pp.117-131. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new correlation for single-sided natural ventilation adapted to leeward conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.372-382. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of heating systems for low energy houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65, pp.45-54. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and dimension reduction of a steam generator model for clogging diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Melaine Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Wackernagel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (2013), pp.143-153. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adequacy of air-to-air heat recovery ventilation system applied in low energy buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younness El Fouih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on single-sided ventilation techniques for buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Building Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.212-241. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17512549.2012.740903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of single-sided ventilation using RANS and LES and comparison with full-scale experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.202-213. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2011.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DPE: influence des incertitudes liées aux entrées de la méthode 3CL en maison individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVC la revue des climaticiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, juillet-octobre (870), pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale impact of gas technologies on electric load management - μCHP & hybrid heat pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vuillecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Émile Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Contreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Mazzenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (5), pp.2912-2923. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2011.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full scale experimental study of single-sided ventilation: Analysis of stack and wind effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (7), pp.1765-1773. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2011.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for reversible chillers in office buildings in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (2), pp.95-108. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S12273-009-9207-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and mass transfer modeling in rotary desiccant dehumidifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 86 (5), pp.762-771. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2007.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat-and-mass transfers modelled for rotary desiccant dehumidifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (2-3), pp.128-142. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2007.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATION OF A STOCHASTIC SIMULATOR OF DRIVER BEHAVIORS INTO URBAN BUILDING ENERGY MODELING TO ADDRESS THE IMPACT OF ELECTRIC VEHICLE MOBILITY AT DISTRICT LEVEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Danh Le Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Beguery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 38th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems – ECOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic substation heating power forecasting approach using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Iraqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Smart Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalborg University, Sep 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural Heating Networks: A Processual Approach for Overcoming Challenges and Identify Levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Fontenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Smart Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design And Validation Of A Heat Pump Digital Twin And Its Control Strategy Towards The Development Of Flexibility Focused Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Meljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Attonaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International High Performance Buildings Conference at Purdue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Herrick Conferences, Jul 2024, Purdue (Etats-Unis), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geocooling for summer comfort in European dwellings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnot 2024 : Belgian Symposium of Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Dec 2024, Liège (B), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Uninclusive Transition to Heating Networks in French Rural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Fontenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on New Business Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential building resiliency indicators to heat waves suitable for housing renovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Greslou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krarti Moncef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA, Sep 2023, Shanghai (Chine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which summer comfort level can be reached by using heat emitters connected to district cooling in residential buildings?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building simulation 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA World, Sep 2023, Shanghai (CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential building resiliency indicators to heat waves suitable for housing renovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Greslou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Krarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2023, 18th international Conference of the International Building Performance Simulation Association (IBPSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Shanghaï, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and limits of Natural Ventilation for comfort in retrofit buildings in tropical climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egoï Ortego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Indoor Air Quality, Ventilation &amp; Energy Conservation in Buildings. IAQVEC2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tokyo (Japan), Japan. pp.02021, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202339602021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of heat pumps coupled with building to make them a flexibility tool for the electricity network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Attonaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Meljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE summer study on energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Hyères, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Energy Model Calibration with Functional Inputs and Outputs for Performance Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Ziour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International High Performance Buildings Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Purdue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Analysis of City and Intercity Electric Buses and their Battery Size Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Transportation Electrification Conference &amp; Expo (ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Chicago, France. pp.881-886, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITEC51675.2021.9490184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Charging Load of Battery Electric Bus Fleet for Different Types of Charging Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Transportation Electrification Conference &amp; Expo (ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Chicago, France. pp.887-892, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITEC51675.2021.9490119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters identification of grey-box building energy model through Bayesian calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation and Optimization 2020, IBPSA England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of bus line electrification at different operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 8th Transport Research Arena TRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Helsinki, Finland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive energy assessment of battery electric buses and diesel buses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Energy Models Validation in Data Scarcity Context: Case of the Electricity Consumption in the French Residential Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology approach for natural ventilation potential assessment at district level in tropical climates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roomvent &amp; ventilation conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthode générique d'estimation de parcs de bâtiments de bureaux pour la simulation énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique d’une micro-cogénération à micro-turbine à gaz.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonabe de Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COFRET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact and detection of malfunctions on district heating networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Simulation in Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of substation return temperature on district cooling electricity consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casetta Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Smart Energy Systems and 4th Generation District Heating - 4DH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of an internal combustion engine micro - CHP operation for different office buildings performance scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonabe De Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Francisco, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based optimization of cooling load distribution between water-cooled centrifugal chillers with variable-speed chilled-water pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Francisco, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation d’une micro-cogénération à turbine gaz sur un banc semivirtuel et validation d’un modèle destiné à la simulation énergétique du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonabe De Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Partenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of a Gas Micro-Cogeneration Based on Internal Combustion Engine and Calibration of a Dynamic Model for Building Energy Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonabe De Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tirtiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIC MODELLING OF A DISTRICT COOLING NETWORK WITH MODELICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casetta Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerbollier Cynthia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brecq Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabat Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of integration solutions for a gas Stirling micro-cogeneration system in residential buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonabe de Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimaMed 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-E: A TOOL FOR ENERGY DEMAND SIMULATION AND OPTIMIZATION AT THE CITY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modelling of a District Cooling Network with Modelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Energy System and 4th Generation District Heating Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Copenhaggue, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-E: A TOOL FOR ENERGY DEMAND SIMULATION AND OPTIMIZATION AT THE CITY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique d’une solution de micro cogénération biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Siroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPPEMENT D'UN MODELE NUMERIQUE POUR L'OPTIMISATION D'UN MICRO COGENERATEUR GAZ COUPLE AU BATIMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Siroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième édition du COlloque FRancophone en Energie, Environnement, Economie et Thermodynamique - COFRET'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFORMANCE EVALUATION OF NATURAL VENTILATION THROUGH WINDOWS WITH HORIZONTAL BLADE SHUTTERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Issoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juslin Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mankibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIAQ conference of Indoor Air 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of building zoning on annual energy demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International High Performance Buildings Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Purdue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du découpage en zones sur les besoins énergétiques annuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cogné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA 'International Building Performance Simulation Association"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Génie-Civil et géo-Environnement (LGCgE), May 2014, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACTS OF DIFFERENT COMBINATIONS OF HEATING LOAD PROFILES OF A BUILDING ISLAND ON A SMALL DISTRICT HEATING SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Greslou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEEP2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Maribor, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de solutions de micro cogénération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-B. Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMAL CONTROL FOR BUILDING HEATING: AN ELEMENTARY SCHOOL CASE STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Salvazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference of International Building Performance Simulation Association (BS2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARATIVEANALYSISOFAIR-TO-AIRHEATPUMPMODELSFORBUILDING ENERGYSIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Blervaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth National Conference of IBPSA-USA (SimBuild 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Madison, Wisconsin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de modèles linéaires inverses pour la mise en place de stratégies d’effacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Salvazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Rencontres AUGC-IBPSA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of clogged steam generators: a sensitivity analysis of dynamic themohydraulic model output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Melaine Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Wackernagel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICONE19 - 19th International Conference on Nuclear Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Osaka, Japan. 11 p. ; ICONE19-43254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of the existing approaches to assess and design natural ventilation and need for further developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Simulation Association conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Glasgow, United Kingdom. pp.220-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de différentes solutions techniques sur les températures de non-chauffage et de non-refroidissement et sur le potentiel de free cooling dans les bâtiments de bureaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA (International Building Performance Simulation Association) 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible air conditioning potential in office buildings in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEECB'08 : Fifth International Conference on Improving Energy Efficiency in Commercial Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Frankfurt on the Main, Germany. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost benefit study on the building secondary network for improving DH performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEA DHC. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un urbanisme climatique en milieu tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delplanque Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gandemer Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchard Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchio Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADEME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Energy System Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2019, Les Cours, 978-2-35671-581-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisme en milieu tropical pour favoriser la ventilation naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a standardized method to determine the performance of geocooling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling technologies overview and market shares: Part 1 of the study “Renewable cooling under the revised Renewable Energy Directive ENER/C1/2018-493”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pezzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Novelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zambito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Quaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Miraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institute for Renewable Energy; European Commission. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CoRDEES Co-responsibility in District Energy Efficiency & Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Le Gall Du Tertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] consortium CoRDEES. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de bonnes pratiques en exploitation des réseaux de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ademe; Mines ParisTech. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoRDEES Project Co-responsibility in District Energy Efficiency & Sustainability : Etude de la performance énergétique des éco-quartiers européens existants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Driancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech - Ecole des mines de Paris. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'intégration de solutions énergétiques dans les bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de La Rochelle, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01457266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId266"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Moreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348079v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cerbelaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116648" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268339v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Lygnerud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Nyberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nilsson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fabre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13705-023-00417-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268371v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Basma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Mansour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Haddad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Nemer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.129459" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Marty-Jourjon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchal Goyal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112446" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496893v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122454" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03939981v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.222.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930892v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retrec.2022.101207" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patureau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Toan Tran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gavan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121477" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899439v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118241" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rivalin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pritoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744731.2019.1571869" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Caciolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hopquin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976301v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Toan Tran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518270v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mankibi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Issoglio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-017-0365-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461807v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuqing Cui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.03.021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461765v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Perret-Gentil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Barthelm&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2016.1214393" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02540810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stabat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0143624403bt076oa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96E30518695B52CE5723077A0E30726BECE4428C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299866v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cohen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.11.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461544v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blervaque" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sila Filfli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schumann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2015.1030862" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299847v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvenot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Latour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siroux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flament" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.08.073" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299414v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvazet Raphael" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.01.038" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299844v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Andlauer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.08.023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880135v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pineau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Hoang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Archambault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.05.036" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD1CMCB9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880087v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.01.024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K82R09BM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769720v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2012.740903" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769710v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younness El Fouih" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.08.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLT8QBF6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818385v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Melaine Favennec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.12.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4G73MBK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660334v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2011.10.017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW3SRTLQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660581v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2011.03.019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF8V7WPT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769696v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vuillecard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;mile Hubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Contreau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Mazzenga" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.02.034" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q1VQLQ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769851v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raynaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509592v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S12273-009-9207-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509590v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2007.06.018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T4W6J53-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877089v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2007.06.017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK7FR6XL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345125v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Danh Le Ngo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beguery" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Pape" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296377v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Fontenaille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beulque" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05451178v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Iraqi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04672167v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rent&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meljac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cauret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Attonaty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04883011v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guilbaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04672168v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05004570v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tanchou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Greslou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Alessandrini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Krarti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04393813v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303792v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieg Riou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ego&#239; Ortego" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delplanque" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gandemer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202339602021" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04393810v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krarti Moncef" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03939972v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03812399v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Ziour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507854v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC51675.2021.9490184" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497101v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC51675.2021.9490119" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089249v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611573v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169856v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393128v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976309v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981407v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976313v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonabe de Rouge" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976322v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01684086v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casetta Damien" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brecq" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524449v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonabe De Roug&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gavan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524442v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casetta" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464410v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Partenay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464195v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tirtiaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462157v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462209v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerbollier Cynthia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecq Guillaume" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stabat Pascal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393135v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Casetta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462138v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462212v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299926v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bouvenot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Latour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Flament" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Siroux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01465730v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458084v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juslin Koffi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cogne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299906v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cogn&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01478526v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adnot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05394901v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Bouvenot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andlauer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518492v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Salvazet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463275v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Muresan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463280v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770647v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574589v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817076v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817297v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04268479v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268417v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delplanque Valentin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gandemer Jacques" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchard Benoit" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchio Dominique" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.ademe.fr/6552-concevoir-un-urbanisme-climatique-en-milieu-tropical.html" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02355966v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04394260v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04883148v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931199v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pezzutto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Novelli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zambito" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Quaglini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Miraglio" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393255v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roug&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Le Gall Du Tertre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089349v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981412v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Driancourt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01457266v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Moreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348079v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cerbelaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116648" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268339v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Lygnerud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Nyberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nilsson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fabre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13705-023-00417-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268371v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Basma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Mansour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Haddad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Nemer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.129459" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496893v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122454" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03939981v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.222.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Marty-Jourjon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchal Goyal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112446" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930892v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retrec.2022.101207" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patureau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Toan Tran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gavan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121477" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899439v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118241" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rivalin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pritoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744731.2019.1571869" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Caciolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hopquin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976301v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Toan Tran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518270v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mankibi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Issoglio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-017-0365-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461807v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuqing Cui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.03.021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461765v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Perret-Gentil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Barthelm&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2016.1214393" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02540810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stabat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0143624403bt076oa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96E30518695B52CE5723077A0E30726BECE4428C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299866v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cohen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.11.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461544v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blervaque" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sila Filfli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schumann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2015.1030862" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299414v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvazet Raphael" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.01.038" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299847v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvenot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Latour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siroux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flament" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.08.073" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299844v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Andlauer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.08.023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880087v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.01.024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K82R09BM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pineau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Hoang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Archambault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.05.036" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD1CMCB9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Melaine Favennec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.12.012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4G73MBK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769710v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younness El Fouih" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.08.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLT8QBF6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769720v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2012.740903" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660334v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2011.10.017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW3SRTLQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769851v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raynaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769696v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vuillecard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;mile Hubert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Contreau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Mazzenga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.02.034" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q1VQLQ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660581v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2011.03.019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF8V7WPT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509592v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S12273-009-9207-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509590v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2007.06.018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T4W6J53-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877089v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2007.06.017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK7FR6XL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345125v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Danh Le Ngo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beguery" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Pape" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05451178v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Iraqi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296377v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Fontenaille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beulque" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04672167v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rent&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meljac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cauret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Attonaty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04883011v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guilbaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04672168v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04393810v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tanchou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Greslou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Alessandrini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krarti Moncef" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04393813v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05004570v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Krarti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303792v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieg Riou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ego&#239; Ortego" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delplanque" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gandemer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202339602021" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03939972v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03812399v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Ziour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507854v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC51675.2021.9490184" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497101v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC51675.2021.9490119" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089249v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611573v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169856v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393128v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976309v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981407v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976313v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonabe de Rouge" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976322v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01684086v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casetta Damien" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brecq" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524449v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonabe De Roug&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gavan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524442v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casetta" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464410v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Partenay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464195v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tirtiaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462209v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerbollier Cynthia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecq Guillaume" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stabat Pascal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462157v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393135v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Casetta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462138v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462212v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01465730v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bouvenot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Latour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Flament" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Siroux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299926v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458084v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juslin Koffi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cogne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299906v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cogn&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01478526v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adnot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05394901v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Bouvenot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andlauer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518492v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Salvazet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463275v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Muresan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463280v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770647v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574589v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817297v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817076v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04268479v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268417v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delplanque Valentin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gandemer Jacques" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchard Benoit" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchio Dominique" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.ademe.fr/6552-concevoir-un-urbanisme-climatique-en-milieu-tropical.html" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02355966v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04394260v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04883148v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931199v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pezzutto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Novelli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zambito" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Quaglini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Miraglio" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393255v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roug&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Le Gall Du Tertre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089349v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981412v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Driancourt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01457266v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>