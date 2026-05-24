--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> pascal stabat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution building stock energy model for assessing the impact on the load curve of residential space heating electrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 345, pp.116069. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.116069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid method for Automatic Fault Detection and Diagnosis in buildings with limited monitoring data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.116648. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.116648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on how efficient measures for secondary district heating system performance can be encouraged by motivational tariffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Lygnerud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Nyberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Nilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy, sustainability and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13705-023-00417-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method for co-optimizing battery sizing and charging strategy of battery electric bus fleets: An application to the city of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 285, pp.129459. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2023.129459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption and battery sizing for different types of electric bus service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 239, pp.122454. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.122454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISUPFERE: une formation Ingénieur en énergétique des Mines de Paris en prise directe avec les enjeux de la rénovation des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu1.222.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability study of an RC building model based on the standard ISO13790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchal Goyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 276, pp.112446. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability study of an RC building model based on the standard ISO13790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchal Goyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 276, pp.112446. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the techno-economic performance of battery electric buses: Case study of a bus line in paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Transportation Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95, pp.101207. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.retrec.2022.101207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new generation of District heating & cooling networks and their potential development in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 236, pp.121477. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.121477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive energy modeling methodology for battery electric buses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 207, pp.118241. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2020.118241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of fan motor and VFD efficiency correlations using Bayesian inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pritoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for the Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (7), pp.836-848. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744731.2019.1571869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Methods for Uncertainty and Sensitivity Analysis applied to the Energy Performance of New Commercial Buildings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hopquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling for evaluation of triple-pipe configuration potential in geothermal district heating networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 173, pp.461-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencer design for awning windows: Modified Helmholtz resonators with perforated foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mankibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Issoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp 1-9. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12273-017-0365-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of wind-driven natural ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global modelling approach of natural ventilation with acoustic and daylighting constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Perret-Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-France Barthelmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mankibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International journal of ventilation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.233-252. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14733315.2016.1214393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control design of open-cycle desiccant cooling systems using a graphical environment tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Services Engineering Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (4), pp.257-269. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1191/0143624403bt076oa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 tracer gas concentration decay method for measuring air change rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol 84, pp.162-169. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable-speed air-to-air heat pump modelling approaches for building energy simulation and comparison with experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Blervaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Performance Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.210-225. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19401493.2015.1030862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a gray box model to predict thermal behavior of occupied office buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvazet Raphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.91-100. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic model based on experimental investigations of a wood pellet steam engine micro CHP for building energy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Siroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol 73, Issue 1, pp.1041-1054. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.08.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Stirling engine μCHP boiler experimental data driven model for building energy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol 84, pp.117-131. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new correlation for single-sided natural ventilation adapted to leeward conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.372-382. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of heating systems for low energy houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65, pp.45-54. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and dimension reduction of a steam generator model for clogging diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Melaine Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Wackernagel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (2013), pp.143-153. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adequacy of air-to-air heat recovery ventilation system applied in low energy buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younness El Fouih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on single-sided ventilation techniques for buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Building Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.212-241. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17512549.2012.740903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of single-sided ventilation using RANS and LES and comparison with full-scale experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.202-213. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2011.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DPE: influence des incertitudes liées aux entrées de la méthode 3CL en maison individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVC la revue des climaticiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, juillet-octobre (870), pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale impact of gas technologies on electric load management - μCHP & hybrid heat pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vuillecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Émile Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Contreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Mazzenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (5), pp.2912-2923. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2011.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full scale experimental study of single-sided ventilation: Analysis of stack and wind effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (7), pp.1765-1773. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2011.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for reversible chillers in office buildings in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (2), pp.95-108. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S12273-009-9207-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and mass transfer modeling in rotary desiccant dehumidifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 86 (5), pp.762-771. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2007.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat-and-mass transfers modelled for rotary desiccant dehumidifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (2-3), pp.128-142. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2007.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATION OF A STOCHASTIC SIMULATOR OF DRIVER BEHAVIORS INTO URBAN BUILDING ENERGY MODELING TO ADDRESS THE IMPACT OF ELECTRIC VEHICLE MOBILITY AT DISTRICT LEVEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Danh Le Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Beguery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 38th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems – ECOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic substation heating power forecasting approach using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Iraqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Smart Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalborg University, Sep 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural Heating Networks: A Processual Approach for Overcoming Challenges and Identify Levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Fontenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Smart Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design And Validation Of A Heat Pump Digital Twin And Its Control Strategy Towards The Development Of Flexibility Focused Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Meljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Attonaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International High Performance Buildings Conference at Purdue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Herrick Conferences, Jul 2024, Purdue (Etats-Unis), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geocooling for summer comfort in European dwellings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnot 2024 : Belgian Symposium of Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Dec 2024, Liège (B), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Uninclusive Transition to Heating Networks in French Rural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Fontenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on New Business Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential building resiliency indicators to heat waves suitable for housing renovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Greslou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krarti Moncef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA, Sep 2023, Shanghai (Chine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which summer comfort level can be reached by using heat emitters connected to district cooling in residential buildings?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building simulation 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA World, Sep 2023, Shanghai (CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential building resiliency indicators to heat waves suitable for housing renovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Greslou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Krarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2023, 18th international Conference of the International Building Performance Simulation Association (IBPSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Shanghaï, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and limits of Natural Ventilation for comfort in retrofit buildings in tropical climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egoï Ortego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Indoor Air Quality, Ventilation &amp; Energy Conservation in Buildings. IAQVEC2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tokyo (Japan), Japan. pp.02021, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202339602021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of heat pumps coupled with building to make them a flexibility tool for the electricity network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Attonaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Meljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE summer study on energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Hyères, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Energy Model Calibration with Functional Inputs and Outputs for Performance Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Ziour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International High Performance Buildings Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Purdue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Analysis of City and Intercity Electric Buses and their Battery Size Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Transportation Electrification Conference &amp; Expo (ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Chicago, France. pp.881-886, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITEC51675.2021.9490184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Charging Load of Battery Electric Bus Fleet for Different Types of Charging Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Transportation Electrification Conference &amp; Expo (ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Chicago, France. pp.887-892, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITEC51675.2021.9490119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters identification of grey-box building energy model through Bayesian calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation and Optimization 2020, IBPSA England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of bus line electrification at different operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 8th Transport Research Arena TRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Helsinki, Finland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive energy assessment of battery electric buses and diesel buses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Energy Models Validation in Data Scarcity Context: Case of the Electricity Consumption in the French Residential Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology approach for natural ventilation potential assessment at district level in tropical climates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roomvent &amp; ventilation conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthode générique d'estimation de parcs de bâtiments de bureaux pour la simulation énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique d’une micro-cogénération à micro-turbine à gaz.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonabe de Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COFRET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact and detection of malfunctions on district heating networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Simulation in Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of substation return temperature on district cooling electricity consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casetta Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Smart Energy Systems and 4th Generation District Heating - 4DH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of an internal combustion engine micro - CHP operation for different office buildings performance scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonabe De Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Francisco, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based optimization of cooling load distribution between water-cooled centrifugal chillers with variable-speed chilled-water pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Francisco, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation d’une micro-cogénération à turbine gaz sur un banc semivirtuel et validation d’un modèle destiné à la simulation énergétique du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonabe De Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Partenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of a Gas Micro-Cogeneration Based on Internal Combustion Engine and Calibration of a Dynamic Model for Building Energy Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonabe De Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tirtiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIC MODELLING OF A DISTRICT COOLING NETWORK WITH MODELICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casetta Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerbollier Cynthia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brecq Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabat Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of integration solutions for a gas Stirling micro-cogeneration system in residential buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonabe de Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimaMed 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-E: A TOOL FOR ENERGY DEMAND SIMULATION AND OPTIMIZATION AT THE CITY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modelling of a District Cooling Network with Modelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Energy System and 4th Generation District Heating Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Copenhaggue, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-E: A TOOL FOR ENERGY DEMAND SIMULATION AND OPTIMIZATION AT THE CITY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique d’une solution de micro cogénération biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Siroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPPEMENT D'UN MODELE NUMERIQUE POUR L'OPTIMISATION D'UN MICRO COGENERATEUR GAZ COUPLE AU BATIMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Siroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième édition du COlloque FRancophone en Energie, Environnement, Economie et Thermodynamique - COFRET'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFORMANCE EVALUATION OF NATURAL VENTILATION THROUGH WINDOWS WITH HORIZONTAL BLADE SHUTTERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Issoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juslin Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mankibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIAQ conference of Indoor Air 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of building zoning on annual energy demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International High Performance Buildings Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Purdue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du découpage en zones sur les besoins énergétiques annuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cogné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA 'International Building Performance Simulation Association"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Génie-Civil et géo-Environnement (LGCgE), May 2014, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACTS OF DIFFERENT COMBINATIONS OF HEATING LOAD PROFILES OF A BUILDING ISLAND ON A SMALL DISTRICT HEATING SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Greslou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEEP2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Maribor, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de solutions de micro cogénération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-B. Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMAL CONTROL FOR BUILDING HEATING: AN ELEMENTARY SCHOOL CASE STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Salvazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference of International Building Performance Simulation Association (BS2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARATIVEANALYSISOFAIR-TO-AIRHEATPUMPMODELSFORBUILDING ENERGYSIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Blervaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth National Conference of IBPSA-USA (SimBuild 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Madison, Wisconsin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de modèles linéaires inverses pour la mise en place de stratégies d’effacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Salvazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Rencontres AUGC-IBPSA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of clogged steam generators: a sensitivity analysis of dynamic themohydraulic model output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Melaine Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Wackernagel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICONE19 - 19th International Conference on Nuclear Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Osaka, Japan. 11 p. ; ICONE19-43254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of the existing approaches to assess and design natural ventilation and need for further developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Simulation Association conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Glasgow, United Kingdom. pp.220-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de différentes solutions techniques sur les températures de non-chauffage et de non-refroidissement et sur le potentiel de free cooling dans les bâtiments de bureaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA (International Building Performance Simulation Association) 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible air conditioning potential in office buildings in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEECB'08 : Fifth International Conference on Improving Energy Efficiency in Commercial Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Frankfurt on the Main, Germany. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost benefit study on the building secondary network for improving DH performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEA DHC. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un urbanisme climatique en milieu tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delplanque Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gandemer Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchard Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchio Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADEME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Energy System Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2019, Les Cours, 978-2-35671-581-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisme en milieu tropical pour favoriser la ventilation naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a standardized method to determine the performance of geocooling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling technologies overview and market shares: Part 1 of the study “Renewable cooling under the revised Renewable Energy Directive ENER/C1/2018-493”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pezzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Novelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zambito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Quaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Miraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institute for Renewable Energy; European Commission. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CoRDEES Co-responsibility in District Energy Efficiency & Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Le Gall Du Tertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] consortium CoRDEES. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de bonnes pratiques en exploitation des réseaux de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ademe; Mines ParisTech. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoRDEES Project Co-responsibility in District Energy Efficiency & Sustainability : Etude de la performance énergétique des éco-quartiers européens existants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Driancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech - Ecole des mines de Paris. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'intégration de solutions énergétiques dans les bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de La Rochelle, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01457266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId266"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> pascal stabat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution building stock energy model for assessing the impact on the load curve of residential space heating electrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 345, pp.116069. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.116069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid method for Automatic Fault Detection and Diagnosis in buildings with limited monitoring data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.116648. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.116648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on how efficient measures for secondary district heating system performance can be encouraged by motivational tariffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Lygnerud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Nyberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Nilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy, sustainability and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13705-023-00417-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method for co-optimizing battery sizing and charging strategy of battery electric bus fleets: An application to the city of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 285, pp.129459. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2023.129459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability study of an RC building model based on the standard ISO13790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchal Goyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 276, pp.112446. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption and battery sizing for different types of electric bus service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 239, pp.122454. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.122454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISUPFERE: une formation Ingénieur en énergétique des Mines de Paris en prise directe avec les enjeux de la rénovation des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu1.222.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability study of an RC building model based on the standard ISO13790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchal Goyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 276, pp.112446. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the techno-economic performance of battery electric buses: Case study of a bus line in paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Transportation Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95, pp.101207. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.retrec.2022.101207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new generation of District heating & cooling networks and their potential development in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 236, pp.121477. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.121477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive energy modeling methodology for battery electric buses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 207, pp.118241. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2020.118241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of fan motor and VFD efficiency correlations using Bayesian inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pritoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for the Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (7), pp.836-848. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744731.2019.1571869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Methods for Uncertainty and Sensitivity Analysis applied to the Energy Performance of New Commercial Buildings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hopquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling for evaluation of triple-pipe configuration potential in geothermal district heating networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 173, pp.461-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencer design for awning windows: Modified Helmholtz resonators with perforated foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mankibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Issoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp 1-9. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12273-017-0365-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of wind-driven natural ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global modelling approach of natural ventilation with acoustic and daylighting constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Perret-Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-France Barthelmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mankibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International journal of ventilation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.233-252. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14733315.2016.1214393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control design of open-cycle desiccant cooling systems using a graphical environment tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Services Engineering Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (4), pp.257-269. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1191/0143624403bt076oa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable-speed air-to-air heat pump modelling approaches for building energy simulation and comparison with experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Blervaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Performance Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.210-225. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19401493.2015.1030862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 tracer gas concentration decay method for measuring air change rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol 84, pp.162-169. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic model based on experimental investigations of a wood pellet steam engine micro CHP for building energy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Siroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol 73, Issue 1, pp.1041-1054. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.08.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a gray box model to predict thermal behavior of occupied office buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvazet Raphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.91-100. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Stirling engine μCHP boiler experimental data driven model for building energy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol 84, pp.117-131. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new correlation for single-sided natural ventilation adapted to leeward conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.372-382. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of heating systems for low energy houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65, pp.45-54. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adequacy of air-to-air heat recovery ventilation system applied in low energy buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younness El Fouih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on single-sided ventilation techniques for buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Building Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.212-241. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17512549.2012.740903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and dimension reduction of a steam generator model for clogging diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Melaine Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Wackernagel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (2013), pp.143-153. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of single-sided ventilation using RANS and LES and comparison with full-scale experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.202-213. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2011.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full scale experimental study of single-sided ventilation: Analysis of stack and wind effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (7), pp.1765-1773. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2011.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale impact of gas technologies on electric load management - μCHP & hybrid heat pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vuillecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Émile Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Contreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Mazzenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (5), pp.2912-2923. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2011.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DPE: influence des incertitudes liées aux entrées de la méthode 3CL en maison individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVC la revue des climaticiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, juillet-octobre (870), pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for reversible chillers in office buildings in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (2), pp.95-108. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S12273-009-9207-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and mass transfer modeling in rotary desiccant dehumidifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 86 (5), pp.762-771. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2007.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat-and-mass transfers modelled for rotary desiccant dehumidifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (2-3), pp.128-142. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2007.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATION OF A STOCHASTIC SIMULATOR OF DRIVER BEHAVIORS INTO URBAN BUILDING ENERGY MODELING TO ADDRESS THE IMPACT OF ELECTRIC VEHICLE MOBILITY AT DISTRICT LEVEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Danh Le Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Beguery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 38th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems – ECOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic substation heating power forecasting approach using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Iraqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Smart Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalborg University, Sep 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural Heating Networks: A Processual Approach for Overcoming Challenges and Identify Levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Fontenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Smart Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design And Validation Of A Heat Pump Digital Twin And Its Control Strategy Towards The Development Of Flexibility Focused Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Meljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Attonaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International High Performance Buildings Conference at Purdue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Herrick Conferences, Jul 2024, Purdue (Etats-Unis), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geocooling for summer comfort in European dwellings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnot 2024 : Belgian Symposium of Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Dec 2024, Liège (B), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Uninclusive Transition to Heating Networks in French Rural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Fontenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on New Business Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which summer comfort level can be reached by using heat emitters connected to district cooling in residential buildings?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building simulation 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA World, Sep 2023, Shanghai (CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential building resiliency indicators to heat waves suitable for housing renovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Greslou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Krarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2023, 18th international Conference of the International Building Performance Simulation Association (IBPSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Shanghaï, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and limits of Natural Ventilation for comfort in retrofit buildings in tropical climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egoï Ortego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Indoor Air Quality, Ventilation &amp; Energy Conservation in Buildings. IAQVEC2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tokyo (Japan), Japan. pp.02021, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202339602021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential building resiliency indicators to heat waves suitable for housing renovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Greslou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krarti Moncef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA, Sep 2023, Shanghai (Chine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of heat pumps coupled with building to make them a flexibility tool for the electricity network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Attonaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Meljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE summer study on energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Hyères, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Energy Model Calibration with Functional Inputs and Outputs for Performance Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Ziour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International High Performance Buildings Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Purdue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Analysis of City and Intercity Electric Buses and their Battery Size Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Transportation Electrification Conference &amp; Expo (ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Chicago, France. pp.881-886, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITEC51675.2021.9490184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Charging Load of Battery Electric Bus Fleet for Different Types of Charging Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Transportation Electrification Conference &amp; Expo (ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Chicago, France. pp.887-892, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITEC51675.2021.9490119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters identification of grey-box building energy model through Bayesian calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation and Optimization 2020, IBPSA England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of bus line electrification at different operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 8th Transport Research Arena TRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Helsinki, Finland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive energy assessment of battery electric buses and diesel buses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Basma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Energy Models Validation in Data Scarcity Context: Case of the Electricity Consumption in the French Residential Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology approach for natural ventilation potential assessment at district level in tropical climates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roomvent &amp; ventilation conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthode générique d'estimation de parcs de bâtiments de bureaux pour la simulation énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique d’une micro-cogénération à micro-turbine à gaz.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonabe de Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COFRET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact and detection of malfunctions on district heating networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Simulation in Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of substation return temperature on district cooling electricity consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casetta Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Smart Energy Systems and 4th Generation District Heating - 4DH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of an internal combustion engine micro - CHP operation for different office buildings performance scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonabe De Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Francisco, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based optimization of cooling load distribution between water-cooled centrifugal chillers with variable-speed chilled-water pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Francisco, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation d’une micro-cogénération à turbine gaz sur un banc semivirtuel et validation d’un modèle destiné à la simulation énergétique du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonabe De Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Partenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of a Gas Micro-Cogeneration Based on Internal Combustion Engine and Calibration of a Dynamic Model for Building Energy Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonabe De Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tirtiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIC MODELLING OF A DISTRICT COOLING NETWORK WITH MODELICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casetta Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerbollier Cynthia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brecq Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabat Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of integration solutions for a gas Stirling micro-cogeneration system in residential buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonabe de Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimaMed 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-E: A TOOL FOR ENERGY DEMAND SIMULATION AND OPTIMIZATION AT THE CITY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modelling of a District Cooling Network with Modelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Energy System and 4th Generation District Heating Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Copenhaggue, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-E: A TOOL FOR ENERGY DEMAND SIMULATION AND OPTIMIZATION AT THE CITY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPPEMENT D'UN MODELE NUMERIQUE POUR L'OPTIMISATION D'UN MICRO COGENERATEUR GAZ COUPLE AU BATIMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Siroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième édition du COlloque FRancophone en Energie, Environnement, Economie et Thermodynamique - COFRET'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique d’une solution de micro cogénération biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Siroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFORMANCE EVALUATION OF NATURAL VENTILATION THROUGH WINDOWS WITH HORIZONTAL BLADE SHUTTERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Issoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juslin Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mankibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIAQ conference of Indoor Air 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of building zoning on annual energy demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International High Performance Buildings Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Purdue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du découpage en zones sur les besoins énergétiques annuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cogné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA 'International Building Performance Simulation Association"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Génie-Civil et géo-Environnement (LGCgE), May 2014, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACTS OF DIFFERENT COMBINATIONS OF HEATING LOAD PROFILES OF A BUILDING ISLAND ON A SMALL DISTRICT HEATING SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Greslou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEEP2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Maribor, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de solutions de micro cogénération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-B. Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMAL CONTROL FOR BUILDING HEATING: AN ELEMENTARY SCHOOL CASE STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Salvazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference of International Building Performance Simulation Association (BS2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARATIVEANALYSISOFAIR-TO-AIRHEATPUMPMODELSFORBUILDING ENERGYSIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Blervaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth National Conference of IBPSA-USA (SimBuild 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Madison, Wisconsin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de modèles linéaires inverses pour la mise en place de stratégies d’effacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Salvazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Rencontres AUGC-IBPSA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of clogged steam generators: a sensitivity analysis of dynamic themohydraulic model output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Melaine Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Wackernagel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICONE19 - 19th International Conference on Nuclear Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Osaka, Japan. 11 p. ; ICONE19-43254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of the existing approaches to assess and design natural ventilation and need for further developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Simulation Association conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Glasgow, United Kingdom. pp.220-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible air conditioning potential in office buildings in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEECB'08 : Fifth International Conference on Improving Energy Efficiency in Commercial Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Frankfurt on the Main, Germany. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de différentes solutions techniques sur les températures de non-chauffage et de non-refroidissement et sur le potentiel de free cooling dans les bâtiments de bureaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA (International Building Performance Simulation Association) 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost benefit study on the building secondary network for improving DH performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEA DHC. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un urbanisme climatique en milieu tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delplanque Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gandemer Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchard Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchio Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADEME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Energy System Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2019, Les Cours, 978-2-35671-581-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisme en milieu tropical pour favoriser la ventilation naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a standardized method to determine the performance of geocooling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling technologies overview and market shares: Part 1 of the study “Renewable cooling under the revised Renewable Energy Directive ENER/C1/2018-493”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pezzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Novelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zambito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Quaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Miraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institute for Renewable Energy; European Commission. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CoRDEES Co-responsibility in District Energy Efficiency & Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marty-Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Le Gall Du Tertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] consortium CoRDEES. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de bonnes pratiques en exploitation des réseaux de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ademe; Mines ParisTech. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoRDEES Project Co-responsibility in District Energy Efficiency & Sustainability : Etude de la performance énergétique des éco-quartiers européens existants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Driancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech - Ecole des mines de Paris. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'intégration de solutions énergétiques dans les bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de La Rochelle, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01457266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId266"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Moreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348079v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cerbelaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116648" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268339v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Lygnerud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Nyberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nilsson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fabre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13705-023-00417-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268371v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Basma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Mansour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Haddad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Nemer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.129459" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496893v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122454" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03939981v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.222.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Marty-Jourjon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchal Goyal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112446" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930892v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retrec.2022.101207" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patureau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Toan Tran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gavan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121477" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899439v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118241" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rivalin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pritoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744731.2019.1571869" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Caciolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hopquin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976301v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Toan Tran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518270v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mankibi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Issoglio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-017-0365-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461807v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuqing Cui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.03.021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461765v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Perret-Gentil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Barthelm&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2016.1214393" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02540810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stabat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0143624403bt076oa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96E30518695B52CE5723077A0E30726BECE4428C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299866v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cohen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.11.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461544v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blervaque" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sila Filfli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schumann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2015.1030862" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299414v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvazet Raphael" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.01.038" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299847v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvenot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Latour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siroux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flament" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.08.073" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299844v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Andlauer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.08.023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880087v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.01.024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K82R09BM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pineau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Hoang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Archambault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.05.036" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD1CMCB9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Melaine Favennec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.12.012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4G73MBK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769710v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younness El Fouih" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.08.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLT8QBF6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769720v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2012.740903" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660334v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2011.10.017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW3SRTLQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769851v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raynaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769696v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vuillecard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;mile Hubert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Contreau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Mazzenga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.02.034" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q1VQLQ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660581v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2011.03.019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF8V7WPT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509592v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S12273-009-9207-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509590v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2007.06.018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T4W6J53-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877089v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2007.06.017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK7FR6XL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345125v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Danh Le Ngo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beguery" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Pape" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05451178v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Iraqi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296377v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Fontenaille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beulque" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04672167v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rent&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meljac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cauret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Attonaty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04883011v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guilbaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04672168v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04393810v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tanchou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Greslou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Alessandrini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krarti Moncef" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04393813v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05004570v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Krarti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303792v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieg Riou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ego&#239; Ortego" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delplanque" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gandemer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202339602021" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03939972v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03812399v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Ziour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507854v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC51675.2021.9490184" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497101v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC51675.2021.9490119" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089249v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611573v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169856v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393128v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976309v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981407v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976313v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonabe de Rouge" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976322v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01684086v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casetta Damien" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brecq" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524449v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonabe De Roug&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gavan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524442v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casetta" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464410v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Partenay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464195v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tirtiaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462209v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerbollier Cynthia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecq Guillaume" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stabat Pascal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462157v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393135v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Casetta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462138v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462212v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01465730v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bouvenot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Latour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Flament" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Siroux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299926v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458084v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juslin Koffi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cogne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299906v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cogn&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01478526v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adnot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05394901v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Bouvenot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andlauer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518492v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Salvazet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463275v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Muresan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463280v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770647v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574589v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817297v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817076v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04268479v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268417v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delplanque Valentin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gandemer Jacques" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchard Benoit" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchio Dominique" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.ademe.fr/6552-concevoir-un-urbanisme-climatique-en-milieu-tropical.html" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02355966v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04394260v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04883148v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931199v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pezzutto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Novelli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zambito" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Quaglini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Miraglio" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393255v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roug&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Le Gall Du Tertre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089349v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981412v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Driancourt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01457266v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Moreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348079v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cerbelaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116648" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268339v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Lygnerud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Nyberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nilsson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fabre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13705-023-00417-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268371v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Basma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Mansour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Haddad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Nemer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.129459" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Marty-Jourjon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchal Goyal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112446" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496893v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122454" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03939981v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.222.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930892v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retrec.2022.101207" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patureau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Toan Tran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gavan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121477" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899439v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118241" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rivalin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pritoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744731.2019.1571869" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Caciolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hopquin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976301v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Toan Tran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518270v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mankibi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Issoglio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-017-0365-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461807v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuqing Cui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.03.021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461765v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Perret-Gentil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Barthelm&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2016.1214393" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02540810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stabat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0143624403bt076oa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96E30518695B52CE5723077A0E30726BECE4428C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461544v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blervaque" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sila Filfli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schumann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2015.1030862" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299866v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cohen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.11.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299847v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvenot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Latour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siroux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flament" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.08.073" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299414v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvazet Raphael" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.01.038" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299844v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Andlauer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.08.023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880087v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.01.024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K82R09BM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pineau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Hoang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Archambault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.05.036" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD1CMCB9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769710v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younness El Fouih" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.08.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLT8QBF6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769720v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2012.740903" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818385v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Melaine Favennec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.12.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4G73MBK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660334v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2011.10.017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW3SRTLQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660581v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2011.03.019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF8V7WPT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769696v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vuillecard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;mile Hubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Contreau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Mazzenga" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.02.034" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q1VQLQ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769851v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raynaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509592v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S12273-009-9207-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509590v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2007.06.018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T4W6J53-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877089v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2007.06.017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK7FR6XL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345125v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Danh Le Ngo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beguery" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Pape" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05451178v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Iraqi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296377v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Fontenaille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beulque" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04672167v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rent&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meljac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cauret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Attonaty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04883011v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guilbaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04672168v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04393813v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05004570v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tanchou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Greslou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Alessandrini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Krarti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303792v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieg Riou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ego&#239; Ortego" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delplanque" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gandemer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202339602021" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04393810v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krarti Moncef" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03939972v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03812399v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Ziour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507854v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC51675.2021.9490184" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497101v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC51675.2021.9490119" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089249v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611573v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169856v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393128v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976309v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981407v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976313v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonabe de Rouge" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976322v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01684086v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casetta Damien" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brecq" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524449v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonabe De Roug&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gavan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524442v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casetta" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464410v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Partenay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464195v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tirtiaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462209v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerbollier Cynthia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecq Guillaume" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stabat Pascal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462157v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393135v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Casetta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462138v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462212v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299926v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bouvenot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Latour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Flament" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Siroux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01465730v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458084v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juslin Koffi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cogne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299906v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cogn&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01478526v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adnot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05394901v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Bouvenot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andlauer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518492v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Salvazet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463275v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Muresan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463280v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770647v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574589v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817076v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817297v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04268479v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268417v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delplanque Valentin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gandemer Jacques" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchard Benoit" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchio Dominique" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.ademe.fr/6552-concevoir-un-urbanisme-climatique-en-milieu-tropical.html" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02355966v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04394260v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04883148v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931199v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pezzutto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Novelli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zambito" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Quaglini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Miraglio" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393255v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roug&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Le Gall Du Tertre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089349v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981412v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Driancourt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01457266v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>