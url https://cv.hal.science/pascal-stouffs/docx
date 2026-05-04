--- v0 (2026-04-07)
+++ v1 (2026-05-04)
@@ -239,304 +239,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working fluid selection for a high efficiency integrated power/cooling system combining an organic Rankine cycle and vapor compression-absorption cycles</w:t>
+                <w:t xml:space="preserve">Modeling results of a new high performance free liquid piston engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Ndamé Ngangué</w:t>
+                <w:t xml:space="preserve">Ryma Chouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson Nguefack Lekané</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thierry Sosso</w:t>
+                <w:t xml:space="preserve">Azzedine Benabdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 277, pp.127709. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2023.127709⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 263, pp.125960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2022.125960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231522v1</w:t>
+                <w:t xml:space="preserve">hal-04231524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling results of a new high performance free liquid piston engine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Working fluid selection for a high efficiency integrated power/cooling system combining an organic Rankine cycle and vapor compression-absorption cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Ndamé Ngangué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Nguefack Lekané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryma Chouder</w:t>
+                <w:t xml:space="preserve">Julbin Paul Njock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azzedine Benabdesselam</w:t>
+                <w:t xml:space="preserve">Olivier Thierry Sosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 263, pp.125960. </w:t>
+              <w:t xml:space="preserve">, 2023, 277, pp.127709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2022.125960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2023.127709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231524v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative energy analysis of idealized cycles using an ammonia-water mixture for combined power/cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julbin Paul Njock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thierry Sosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Stouffs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -590,624 +590,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis and optimization of an indirectly irradiated solar receiver for a Brayton cycle</w:t>
+                <w:t xml:space="preserve">Thermodynamic analysis of a 200 MWh electricity storage system based on high temperature thermal energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baye Ndiogou</w:t>
+                <w:t xml:space="preserve">Kévin Attonaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ababacar Thiam</w:t>
+                <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikh Mbow</w:t>
+                <w:t xml:space="preserve">Jérôme Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Stouffs</w:t>
+                <w:t xml:space="preserve">Jean Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothé Azilinon</w:t>
+                <w:t xml:space="preserve">Alexandre Deydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 166, pp.519-529. </w:t>
+              <w:t xml:space="preserve">, 2019, 172, pp.1132-1143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2018.09.176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.01.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153248v1</w:t>
+                <w:t xml:space="preserve">hal-02153245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic and economic evaluation of an innovative electricity storage system based on thermal energy storage</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Dynamic simulation of an original Joule cycle liquid pistons hot air Ericsson engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Ndamé Ngangué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.11.087⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.116293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.116293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370996v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of three valves command laws of the expansion cylinder of a hot air engine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic and economic evaluation of an innovative electricity storage system based on thermal energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Attonaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Deydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sosso Mayi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5541/ijot.499621⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.11.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190560v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic simulation of an original Joule cycle liquid pistons hot air Ericsson engine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Numerical analysis and optimization of an indirectly irradiated solar receiver for a Brayton cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baye Ndiogou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ababacar Thiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Mbow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothé Azilinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.116293. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.116293⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 166, pp.519-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2018.09.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343819v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic analysis of a 200 MWh electricity storage system based on high temperature thermal energy storage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Study of three valves command laws of the expansion cylinder of a hot air engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Deydier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Ndamé Ngangué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sosso Mayi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 172, pp.1132-1143. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (2), pp.84-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.01.153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5541/ijot.499621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153245v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and transient simulation of a regenerative open Joule cycle reciprocating Ericsson engine for micro-CHP applications</w:t>
               </w:r>
@@ -1310,103 +1310,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Hybrid Concentrated Solar Power-Biomass Plant Generation Potential in Sahel: Case Study of Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ababacar Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Mbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mactar Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Stouffs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothé Azilinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Resources Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 08 (08), pp.531-547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1440,51 +1440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on ``Energy and Entropy Analysis of Closed Adiabatic Expansion Based Trilateral Cycles'' by Ramon Ferreiro Garcia, Jose Carbia Carril, Javier Romero Gomez, Manuel Romero Gomez [Energy Convers. Manage. 119 (2016) 4959]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 123, pp.643-645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1556,51 +1556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ibsaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 117, pp.530-539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1646,51 +1646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to the Correspondence from Ramón Ferreiro Garcia [Energy Conversion and Management 123 (2016) 646648]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 124, pp.627-628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1730,420 +1730,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and dynamic behaviour of a cold storage system combined with a solar powered thermoacoustic refrigerator</w:t>
+                <w:t xml:space="preserve">Modeling of the Ericsson engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Perier-Muzet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Abdou Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.03.065⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.445-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2014.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499500v1</w:t>
+                <w:t xml:space="preserve">hal-02151958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the Ericsson engine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and dynamic behaviour of a cold storage system combined with a solar powered thermoacoustic refrigerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Perier-Muzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdou Touré</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2014.08.030⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (1-2), pp.115-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.03.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02151958v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Cylinder Heat Transfer in an Ericsson Engine Prototype</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic simulation of a small modified Joule cycle reciprocating Ericsson engine for micro-cogeneration systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lontsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumarou Hamandjoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fula</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Sierra</w:t>
+                <w:t xml:space="preserve">Kennedy Fozao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Stouffs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Nganhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy &amp; Power Quality Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24084/repqj11.594⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63, pp.309-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2013.10.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231687v1</w:t>
+                <w:t xml:space="preserve">hal-04231676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modeling of a small open Joule cycle reciprocating Ericsson engine: simulation results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lontsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lontsi</w:t>
+                <w:t xml:space="preserve">O. Hamandjoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Hamandjoda</w:t>
+                <w:t xml:space="preserve">K. Djanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Stouffs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nganhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2154,229 +2192,191 @@
               <w:t xml:space="preserve">Energy Science &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (3), pp.109-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ese3.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic simulation of a small modified Joule cycle reciprocating Ericsson engine for micro-cogeneration systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-Cylinder Heat Transfer in an Ericsson Engine Prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kennedy Fozao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Nganhou</w:t>
+                <w:t xml:space="preserve">A. Fula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Stouffs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sierra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2013.10.061⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy &amp; Power Quality Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1260-1265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24084/repqj11.594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231676v1</w:t>
+                <w:t xml:space="preserve">hal-04231687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot Air Engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4 (03), </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2436,51 +2436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 10 (1), pp.37-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2531,51 +2531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Energy, Environment, and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 12 (3), pp.141-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2594,289 +2594,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of heat transfer in oscillating flow</w:t>
+                <w:t xml:space="preserve">Energy, exergy and cost analysis of a micro-cogeneration system based on an Ericsson engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Bouvier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Stouffs</w:t>
+                <w:t xml:space="preserve">S. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Bardon</w:t>
+                <w:t xml:space="preserve">M. Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 48 (12), pp.2473-2482. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (12), pp.1161-1168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2005.01.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2005.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231724v1</w:t>
+                <w:t xml:space="preserve">hal-04231713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy, exergy and cost analysis of a micro-cogeneration system based on an Ericsson engine</w:t>
+                <w:t xml:space="preserve">Experimental study of heat transfer in oscillating flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bonnet</w:t>
+                <w:t xml:space="preserve">Pascale Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Stouffs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alaphilippe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Stouffs</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Bardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 44 (12), pp.1161-1168. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 48 (12), pp.2473-2482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2005.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2005.01.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231713v1</w:t>
+                <w:t xml:space="preserve">hal-04231724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le moteur d’Ericsson, un moyen de valorisation de l’énergie thermique à réhabiliter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 241, pp.26-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2901,51 +2901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic analysis of reciprocating compressors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3011,493 +3011,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation in a viscoelastic line carrying a liquid in turbulent flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Simulation of a Martini displacer free piston Stirling engine for electric power generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Seraj Mehdizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Giot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanical and Environmental Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 45 (1), pp.11-18</w:t>
+              <w:t xml:space="preserve">International Journal of Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 3 (1), pp.27-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04232725v1</w:t>
+                <w:t xml:space="preserve">hal-04231742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a Martini displacer free piston Stirling engine for electric power generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wave propagation in a viscoelastic line carrying a liquid in turbulent flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Stouffs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasser Seraj Mehdizadeh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P Stouffs</w:t>
+                <w:t xml:space="preserve">Michel Giot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 3 (1), pp.27-34</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanical and Environmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 45 (1), pp.11-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231742v1</w:t>
+                <w:t xml:space="preserve">hal-04232725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified Theory of Ringbom Stirling Machines</w:t>
+                <w:t xml:space="preserve">Theoretical analysis of environmental and energetic performance of very high temperature turbo-jet engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rochelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P Stouffs</w:t>
+                <w:t xml:space="preserve">Thierry Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermodynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 38 (5), pp.442-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1290-0729(99)80015-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04232753v1</w:t>
+                <w:t xml:space="preserve">hal-04232768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression Ratio and TDC Calibrations Using Temperature - Entropy Diagram</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Stouffs</w:t>
+                <w:t xml:space="preserve">Simplified Theory of Ringbom Stirling Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Technical papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 2 (2), pp.81-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4271/1999-01-3509⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04232732v1</w:t>
+                <w:t xml:space="preserve">hal-04232753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical analysis of environmental and energetic performance of very high temperature turbo-jet engines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compression Ratio and TDC Calibrations Using Temperature - Entropy Diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Harvey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Stouffs</w:t>
+                <w:t xml:space="preserve">M. Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1290-0729(99)80015-5⟩</w:t>
+              <w:t xml:space="preserve">SAE Technical papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/1999-01-3509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04232768v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Temperature Reactive Flow of Combustion Gases in an Expansion Turbine</w:t>
               </w:r>
@@ -3509,51 +3509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Turbomachinery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 119 (3), pp.554-561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3600,51 +3600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual Reactivity of Burned Gases in the Early Expansion Process of Future Gas Turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 118 (1), pp.54-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3691,51 +3691,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pipeline leak detection based on mass balance: Importance of the packing term</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Stouffs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 6 (5), pp.307-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3781,51 +3781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle de l'excès d'air dans les fours à combustible gazeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue énergie primaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 19 (1), pp.17-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3863,51 +3863,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude énergétique du secteur du forgeage et de l'estampage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue énergie primaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 19 (2), pp.11-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4059,90 +4059,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First experimental results of a new free liquid piston Ericsson engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryma Chouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Ndamé Ngangué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Benabdesselam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE 36TH INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS ECOS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitad de Las palmas de Gran Canarias, Jun 2023, Las Palmas de Gran Canarias, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4167,77 +4167,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Modeling of a Free Liquid Piston Ericsson Engine (FLPEE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryma Chouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Benabdesselam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS 2021 - 34th International Conference on Efficency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Taormina (Sicile), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4262,77 +4262,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variant of the Fluidyne: the liquid piston ERICSSON engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryma Chouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Stouffs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Benabdesselam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Stirling Engine Conference, ISEC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Rome, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4485,51 +4485,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03692631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of wasted exergy of eruptive wells to enhance gas production and reduce greenhouse gas emissions</w:t>
+                <w:t xml:space="preserve">Sustainable Exergo-economic optimization of petroleum production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meziane Akchiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Beauquin</w:t>
@@ -4564,97 +4564,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Reneaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33nd international conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems, (ECOS 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MATHIAS Days, Applied Mathematics, Scientific Computing, Data Science and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Serris, France. pp.1447-1452, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-823377-1.50242-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03692634v1</w:t>
+                <w:t xml:space="preserve">hal-02387638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Exergo-economic optimization of petroleum production systems</w:t>
+                <w:t xml:space="preserve">Recovery of wasted exergy of eruptive wells to enhance gas production and reduce greenhouse gas emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meziane Akchiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Beauquin</w:t>
@@ -4689,2943 +4698,2943 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Reneaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATHIAS Days, Applied Mathematics, Scientific Computing, Data Science and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Serris, France</w:t>
+              <w:t xml:space="preserve">33nd international conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems, (ECOS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387638v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai préliminaire d'un prototype de moteur à air chaud à pistons liquides</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse exergétique des systèmes de production pétroliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meziane Akchiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Beauquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Reneaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369234v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse exergétique des systèmes de production pétroliers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Essai préliminaire d'un prototype de moteur à air chaud à pistons liquides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ndamé Ndangué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Stouffs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387631v1</w:t>
+                <w:t xml:space="preserve">hal-02369234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de trois lois de commande des soupapes du cylindre de détente d'un moteur à air chaud et conception d'un prototype à pistons liquides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ndamé Ndangué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Colloque SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation dynamique, conception et état d’avancement de la réalisation d’un moteur Ericsson à air chaud à cycle de Joule et à pistons liquides</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic and economic evaluation of an innovative electricity storage system based on thermal energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Attonaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVème Colloque International Francophone en Energétique et Mécanique CIFEM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, COTONOU, Benin</w:t>
+              <w:t xml:space="preserve">Proceedings of the 31st International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems ECOS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Guimarães, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151975v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic and economic evaluation of an innovative electricity storage system based on thermal energy storage</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Dynamic simulation of an original Joule cycle liquid pistons hot air Ericsson engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ndamé Ndangué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 31st International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems ECOS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Guimarães, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151969v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic simulation of an original Joule cycle liquid pistons hot air Ericsson engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Modélisation dynamique, conception et état d’avancement de la réalisation d’un moteur Ericsson à air chaud à cycle de Joule et à pistons liquides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ndamé Ndangué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 31st International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems ECOS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Guimarães, Portugal</w:t>
+              <w:t xml:space="preserve">IVème Colloque International Francophone en Energétique et Mécanique CIFEM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, COTONOU, Benin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144723v1</w:t>
+                <w:t xml:space="preserve">hal-02151975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'un moteur à air chaud à pistons liquides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ndamé Ndangué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Colloque SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, modélisation et analyse d’un cycle thermodynamique intégrant un stockage thermique massif à haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Attonaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pouvreau</w:t>
+                <w:t xml:space="preserve">A. Deydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Deydier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Colloque SFT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Study of a Small Beam-down Solar Tower on Sub-Saharan Countries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical and experimental investigations on the instantaneous heat transfer in the cylinder of an Ericsson engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Thiam</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">O. Ben Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Azilinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar PACES 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 29st International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems ECOS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Portoroz, Slovenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151977v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Températures instantanées dans le cylindre de compression d'un moteur Ericsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ben Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Colloque SFT 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and Modeling of a Pressurized Air Receiver to Power a Micro Gas Turbine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Preliminary Study of a Small Beam-down Solar Tower on Sub-Saharan Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Azilinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLAR PACES 2015</w:t>
+              <w:t xml:space="preserve">Solar PACES 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Cape Town, South Africa. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4949079⟩</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4949168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151978v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of a Uniflow Hot Air Engine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Study and Modeling of a Pressurized Air Receiver to Power a Micro Gas Turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.A. Ndiogou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mbow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Azilinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Stirling Engine Conference (ISEC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOLAR PACES 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Cape Town, South Africa. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4949079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151976v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental investigations on the instantaneous heat transfer in the cylinder of an Ericsson engine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Modelling of a Uniflow Hot Air Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ndamé Ndangué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 29st International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems ECOS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">17th International Stirling Engine Conference (ISEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Newcastle upon Tyne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151970v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of a New Thermal Compressor for Supercritical CO2 Heat Pump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ibsaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS 2015 - 28th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des volumes morts sur les performances d’un nouveau concept de compresseur thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ibsaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M Joffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Colloque SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical design and first test results of an Ericsson engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Moteur Ericsson à cycle de Joule à régénération : intérêt du fonctionnement à l’air humide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ibsaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Dando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Stirling Engine Conference (ISEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">3ème Colloque International Francophone en Energétique et Mécanique CIFEM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Moroni, Comoros</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151972v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new heat driven compressor for heat pump application</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Mechanical design and first test results of an Ericsson engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Stirling Engine Conference (ISEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">, 2014, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151282v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moteur Ericsson à cycle de Joule à régénération : intérêt du fonctionnement à l’air humide</w:t>
+                <w:t xml:space="preserve">A new heat driven compressor for heat pump application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ibsaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque International Francophone en Energétique et Mécanique CIFEM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Moroni, Comoros</w:t>
+              <w:t xml:space="preserve">16th International Stirling Engine Conference (ISEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151974v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical parametric study for different cold storage designs and strategies of a solar driven thermoacoustic cooler system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perier-Muzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems, Renewable Energy Conversion Systems and Sustainable Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Perugia (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude analytique des transferts thermiques en écoulement oscillant laminaire : nouvelles solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude analytique des transferts thermiques en écoulement oscillant laminaire : nouvelles solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOLAR THERMAL ENERGY: TECHNOLOGIES AND EUROPEAN DEVELOPMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perier-Muzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V Congreso Internacional de Ingeniería Mecánica y III de Ingeniería Mecatrónica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNAL, Aug 2011, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SOLAR DRIVEN THERMOACOUSTIC REFRIGERATOR TACSOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perier-Muzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cordillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patxi Duthil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice - Xavier François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd IIR International Congress of Refrigeration, Refrigeration for Sutsainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation transitoire d'un réfrigérateur thermo-acoustique solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perier-Muzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patxi Duthil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thermeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Le Touquet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production d'énergie électrique pour site isolé par système hybride de conversion d'énergie solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JITH 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Albi, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude analytique des transferts thermiques en écoulement oscillant laminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2006, Île de Ré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Ile de Ré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale des transferts thermiques locaux et globaux en écoulement oscillant en conduite cylindrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de Thermique, SFT 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nantes, May 2001, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition laminaire-turbulent en écoulement oscillant en conduite cylindrique : approche expérimentale par anémométrie laser et mesures thermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Stouffs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de Thermique, SFT 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts thermiques en écoulement laminaire oscillant : importance du champ thermique instationnaire dans la paroi cylindrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STOUFFS P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bardon J.-P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Congrès SFT 1998</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7635,51 +7644,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paving the way to multi-case optimization of a steam Rankine cycle for cogeneration in nuclear power plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Vescovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7724,179 +7733,179 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Symposium on Computer Aided Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51, Elsevier, pp.67-72, 2022, Computer Aided Chemical Engineering, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-95879-0.50012-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression Ratio and TDC Calibrations Using Temperature-Entropy Diagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Emission Formation in SI Engines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. SAE, SP-1485, ISBN 0-7680-0492-6, pp.36-46, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId212"/>
+      <w:footerReference w:type="default" r:id="rId213"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8043,51 +8052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570513v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Vescovi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alpy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haubensack" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Azzaro-Pantel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stouffs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.139068" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231522v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Ndam&#233; Ngangu&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Nguefack Lekan&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julbin Paul Njock" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thierry Sosso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127709" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Chouder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Benabdesselam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.125960" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231530v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nzengwa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.125184" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153248v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Ndiogou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Thiam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mbow" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stouffs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233; Azilinon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.09.176" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FNS4R7P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02370996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Attonaty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pouvreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deydier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Oriol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.11.087" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190560v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sosso Mayi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.499621" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02343819v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.116293" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153245v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.01.153" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231649v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lontsi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Hamandjoda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nganhou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14741/ijtt/v.8.2.3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mactar Faye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/nr.2017.88033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129510v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.06.056" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-379DHM54-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129503v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ibsaine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Joffroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.07.017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R82LZM1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.07.041" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF0NR818-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499500v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.03.065" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151958v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Tour&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.08.030" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHMG5JNK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231687v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fula" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stouffs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sierra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj11.594" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231677v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lontsi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hamandjoda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djanna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nganhou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ese3.13" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kennedy Fozao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2013.10.061" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D05R9D3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231682v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.4.03.11927" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231706v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Alaphilippe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231724v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouvier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bardon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2005.01.037" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBVB2XT6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alaphilippe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2005.09.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8ZWHVJL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231732v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935950v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wauters" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(00)01187-X" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8T8XL58-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232725v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231742v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Seraj Mehdizadeh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232753v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232732v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tazerout" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Corre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/1999-01-3509" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232768v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Godin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Harvey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(99)80015-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSG6VZR3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232777v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harvey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2841157" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232779v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leide" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2816549" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232781v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-4230(05)80004-X" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVNKJP7P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232803v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232791v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Bolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093508v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lanceleur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232887v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231615v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231557v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202131304001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692631v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Akchiche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Beauquin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sochard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Serra" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reneaume" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692634v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387638v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02369234v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndam&#233; Ndangu&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387631v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144724v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151975v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dando" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151969v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouvreau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deydier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oriol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144723v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02147726v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02147712v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151977v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndiaye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mbow" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Azilinon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4949168" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151971v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ben Sassi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151978v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Ndiogou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4949079" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151976v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151970v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151973v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151283v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Joffroy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151972v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151282v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151974v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673854v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474494v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474827v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673834v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673843v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cordillet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patxi Duthil" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice - Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674141v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thermeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167524v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marquet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474188v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474186v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bardon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474185v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474184v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=STOUFFS P." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardon J.-P" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231536v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50012-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485601v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Corre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570513v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Vescovi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alpy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haubensack" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Azzaro-Pantel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stouffs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.139068" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231524v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Chouder" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Benabdesselam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.125960" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231522v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Ndam&#233; Ngangu&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Nguefack Lekan&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julbin Paul Njock" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thierry Sosso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127709" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231530v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nzengwa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.125184" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Attonaty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stouffs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pouvreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Oriol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deydier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.01.153" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02343819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.116293" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02370996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.11.087" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153248v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Ndiogou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Thiam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mbow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233; Azilinon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.09.176" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FNS4R7P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sosso Mayi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.499621" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231649v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lontsi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Hamandjoda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nganhou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14741/ijtt/v.8.2.3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mactar Faye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/nr.2017.88033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129510v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.06.056" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-379DHM54-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129503v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ibsaine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Joffroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.07.017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R82LZM1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.07.041" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF0NR818-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151958v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Tour&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.08.030" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHMG5JNK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.03.065" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231676v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kennedy Fozao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2013.10.061" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D05R9D3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231677v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lontsi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hamandjoda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djanna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stouffs" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nganhou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ese3.13" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231687v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fula" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sierra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj11.594" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231682v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.4.03.11927" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231706v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Alaphilippe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231713v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alaphilippe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2005.09.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8ZWHVJL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231724v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouvier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bardon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2005.01.037" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBVB2XT6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231732v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935950v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wauters" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(00)01187-X" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8T8XL58-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Seraj Mehdizadeh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232725v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232768v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Godin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Harvey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(99)80015-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSG6VZR3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232753v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232732v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tazerout" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Corre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/1999-01-3509" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232777v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harvey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2841157" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232779v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leide" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2816549" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232781v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-4230(05)80004-X" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVNKJP7P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232803v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232791v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Bolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093508v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lanceleur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232887v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231615v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231557v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202131304001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692631v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Akchiche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Beauquin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sochard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Serra" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reneaume" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387638v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823377-1.50242-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692634v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387631v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02369234v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndam&#233; Ndangu&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144724v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151969v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouvreau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deydier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oriol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144723v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151975v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dando" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02147726v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02147712v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151970v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ben Sassi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151971v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151977v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndiaye" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiam" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mbow" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Azilinon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4949168" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151978v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Ndiogou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4949079" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151976v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151973v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151283v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Joffroy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151974v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151972v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151282v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673854v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474494v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474827v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673834v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673843v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cordillet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patxi Duthil" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice - Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674141v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thermeau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167524v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474188v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474186v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bardon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474185v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474184v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=STOUFFS P." TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardon J.-P" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231536v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50012-6" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485601v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Corre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>