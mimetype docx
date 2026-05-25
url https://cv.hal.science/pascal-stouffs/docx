--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -239,304 +239,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling results of a new high performance free liquid piston engine</w:t>
+                <w:t xml:space="preserve">Working fluid selection for a high efficiency integrated power/cooling system combining an organic Rankine cycle and vapor compression-absorption cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryma Chouder</w:t>
+                <w:t xml:space="preserve">Max Ndamé Ngangué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azzedine Benabdesselam</w:t>
+                <w:t xml:space="preserve">Nelson Nguefack Lekané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julbin Paul Njock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thierry Sosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 263, pp.125960. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2022.125960⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 277, pp.127709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2023.127709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231524v1</w:t>
+                <w:t xml:space="preserve">hal-04231522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working fluid selection for a high efficiency integrated power/cooling system combining an organic Rankine cycle and vapor compression-absorption cycles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling results of a new high performance free liquid piston engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julbin Paul Njock</w:t>
+                <w:t xml:space="preserve">Ryma Chouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Thierry Sosso</w:t>
+                <w:t xml:space="preserve">Azzedine Benabdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 277, pp.127709. </w:t>
+              <w:t xml:space="preserve">, 2023, 263, pp.125960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2023.127709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2022.125960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231522v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative energy analysis of idealized cycles using an ammonia-water mixture for combined power/cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julbin Paul Njock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thierry Sosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Stouffs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -726,51 +726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic simulation of an original Joule cycle liquid pistons hot air Ericsson engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Ndamé Ngangué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1102,51 +1102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of three valves command laws of the expansion cylinder of a hot air engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Ndamé Ngangué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sosso Mayi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4059,90 +4059,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First experimental results of a new free liquid piston Ericsson engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryma Chouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryma Chouder</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Max Ndamé Ngangué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Benabdesselam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE 36TH INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS ECOS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitad de Las palmas de Gran Canarias, Jun 2023, Las Palmas de Gran Canarias, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4167,77 +4167,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Modeling of a Free Liquid Piston Ericsson Engine (FLPEE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryma Chouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Benabdesselam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS 2021 - 34th International Conference on Efficency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Taormina (Sicile), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4262,77 +4262,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variant of the Fluidyne: the liquid piston ERICSSON engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryma Chouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Stouffs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Benabdesselam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Stirling Engine Conference, ISEC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Rome, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4360,51 +4360,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On sustainable exergo-economic optimization of petroleum production systems</w:t>
+                <w:t xml:space="preserve">Recovery of wasted exergy of eruptive wells to enhance gas production and reduce greenhouse gas emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meziane Akchiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Beauquin</w:t>
@@ -4439,97 +4439,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Reneaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Escape 30</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Milan, Italy</w:t>
+              <w:t xml:space="preserve">33nd international conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems, (ECOS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03692631v1</w:t>
+                <w:t xml:space="preserve">hal-03692634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Exergo-economic optimization of petroleum production systems</w:t>
+                <w:t xml:space="preserve">On sustainable exergo-economic optimization of petroleum production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meziane Akchiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Beauquin</w:t>
@@ -4564,106 +4564,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Reneaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATHIAS Days, Applied Mathematics, Scientific Computing, Data Science and Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Escape 30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387638v1</w:t>
+                <w:t xml:space="preserve">hal-03692631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of wasted exergy of eruptive wells to enhance gas production and reduce greenhouse gas emissions</w:t>
+                <w:t xml:space="preserve">Sustainable Exergo-economic optimization of petroleum production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meziane Akchiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Beauquin</w:t>
@@ -4698,73 +4689,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Reneaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33nd international conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems, (ECOS 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MATHIAS Days, Applied Mathematics, Scientific Computing, Data Science and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Serris, France. pp.1447-1452, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-823377-1.50242-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692634v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse exergétique des systèmes de production pétroliers</w:t>
               </w:r>
@@ -4951,407 +4951,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de trois lois de commande des soupapes du cylindre de détente d'un moteur à air chaud et conception d'un prototype à pistons liquides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ndamé Ndangué</w:t>
+                <w:t xml:space="preserve">Thermodynamic and economic evaluation of an innovative electricity storage system based on thermal energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Attonaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Colloque SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Pau, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 31st International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems ECOS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Guimarães, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144724v1</w:t>
+                <w:t xml:space="preserve">hal-02151969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic and economic evaluation of an innovative electricity storage system based on thermal energy storage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Oriol</w:t>
+                <w:t xml:space="preserve">Dynamic simulation of an original Joule cycle liquid pistons hot air Ericsson engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ndamé Ndangué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 31st International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems ECOS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Guimarães, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151969v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic simulation of an original Joule cycle liquid pistons hot air Ericsson engine</w:t>
+                <w:t xml:space="preserve">Modélisation dynamique, conception et état d’avancement de la réalisation d’un moteur Ericsson à air chaud à cycle de Joule et à pistons liquides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ndamé Ndangué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 31st International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems ECOS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Guimarães, Portugal</w:t>
+              <w:t xml:space="preserve">IVème Colloque International Francophone en Energétique et Mécanique CIFEM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, COTONOU, Benin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144723v1</w:t>
+                <w:t xml:space="preserve">hal-02151975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation dynamique, conception et état d’avancement de la réalisation d’un moteur Ericsson à air chaud à cycle de Joule et à pistons liquides</w:t>
+                <w:t xml:space="preserve">Etude de trois lois de commande des soupapes du cylindre de détente d'un moteur à air chaud et conception d'un prototype à pistons liquides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ndamé Ndangué</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Dando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVème Colloque International Francophone en Energétique et Mécanique CIFEM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, COTONOU, Benin</w:t>
+              <w:t xml:space="preserve">Actes du Colloque SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151975v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'un moteur à air chaud à pistons liquides</w:t>
               </w:r>
@@ -5432,77 +5432,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, modélisation et analyse d’un cycle thermodynamique intégrant un stockage thermique massif à haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Attonaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pouvreau</w:t>
+                <w:t xml:space="preserve">A. Deydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6396,51 +6396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Stirling Engine Conference (ISEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7367,274 +7367,274 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Bardon</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de Thermique, SFT 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nantes, May 2001, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition laminaire-turbulent en écoulement oscillant en conduite cylindrique : approche expérimentale par anémométrie laser et mesures thermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Stouffs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Bardon</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de Thermique, SFT 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts thermiques en écoulement laminaire oscillant : importance du champ thermique instationnaire dans la paroi cylindrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bardon J.-P</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Stouffs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Congrès SFT 1998</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7644,51 +7644,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paving the way to multi-case optimization of a steam Rankine cycle for cogeneration in nuclear power plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Vescovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7733,106 +7733,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Symposium on Computer Aided Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51, Elsevier, pp.67-72, 2022, Computer Aided Chemical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-95879-0.50012-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression Ratio and TDC Calibrations Using Temperature-Entropy Diagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7847,65 +7847,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Emission Formation in SI Engines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. SAE, SP-1485, ISBN 0-7680-0492-6, pp.36-46, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId213"/>
+      <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8052,51 +8052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570513v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Vescovi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alpy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haubensack" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Azzaro-Pantel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stouffs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.139068" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231524v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Chouder" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Benabdesselam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.125960" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231522v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Ndam&#233; Ngangu&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Nguefack Lekan&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julbin Paul Njock" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thierry Sosso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127709" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231530v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nzengwa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.125184" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Attonaty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stouffs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pouvreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Oriol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deydier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.01.153" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02343819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.116293" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02370996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.11.087" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153248v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Ndiogou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Thiam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mbow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233; Azilinon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.09.176" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FNS4R7P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sosso Mayi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.499621" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231649v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lontsi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Hamandjoda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nganhou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14741/ijtt/v.8.2.3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mactar Faye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/nr.2017.88033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129510v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.06.056" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-379DHM54-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129503v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ibsaine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Joffroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.07.017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R82LZM1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.07.041" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF0NR818-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151958v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Tour&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.08.030" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHMG5JNK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.03.065" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231676v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kennedy Fozao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2013.10.061" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D05R9D3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231677v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lontsi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hamandjoda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djanna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stouffs" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nganhou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ese3.13" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231687v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fula" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sierra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj11.594" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231682v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.4.03.11927" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231706v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Alaphilippe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231713v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alaphilippe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2005.09.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8ZWHVJL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231724v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouvier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bardon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2005.01.037" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBVB2XT6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231732v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935950v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wauters" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(00)01187-X" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8T8XL58-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Seraj Mehdizadeh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232725v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232768v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Godin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Harvey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(99)80015-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSG6VZR3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232753v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232732v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tazerout" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Corre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/1999-01-3509" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232777v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harvey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2841157" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232779v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leide" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2816549" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232781v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-4230(05)80004-X" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVNKJP7P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232803v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232791v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Bolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093508v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lanceleur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232887v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231615v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231557v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202131304001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692631v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Akchiche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Beauquin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sochard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Serra" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reneaume" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387638v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823377-1.50242-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692634v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387631v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02369234v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndam&#233; Ndangu&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144724v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151969v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouvreau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deydier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oriol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144723v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151975v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dando" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02147726v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02147712v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151970v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ben Sassi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151971v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151977v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndiaye" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiam" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mbow" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Azilinon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4949168" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151978v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Ndiogou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4949079" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151976v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151973v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151283v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Joffroy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151974v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151972v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151282v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673854v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474494v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474827v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673834v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673843v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cordillet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patxi Duthil" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice - Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674141v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thermeau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167524v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474188v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474186v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bardon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474185v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474184v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=STOUFFS P." TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardon J.-P" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231536v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50012-6" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485601v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Corre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570513v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Vescovi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alpy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haubensack" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Azzaro-Pantel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stouffs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.139068" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231522v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Ndam&#233; Ngangu&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Nguefack Lekan&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julbin Paul Njock" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thierry Sosso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127709" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Chouder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Benabdesselam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.125960" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231530v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nzengwa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.125184" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Attonaty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stouffs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pouvreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Oriol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deydier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.01.153" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02343819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.116293" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02370996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.11.087" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153248v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Ndiogou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Thiam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mbow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233; Azilinon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.09.176" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FNS4R7P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sosso Mayi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.499621" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231649v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lontsi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Hamandjoda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nganhou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14741/ijtt/v.8.2.3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mactar Faye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/nr.2017.88033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129510v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.06.056" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-379DHM54-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129503v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ibsaine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Joffroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.07.017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R82LZM1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.07.041" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF0NR818-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151958v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Tour&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.08.030" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHMG5JNK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.03.065" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231676v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kennedy Fozao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2013.10.061" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D05R9D3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231677v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lontsi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hamandjoda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djanna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stouffs" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nganhou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ese3.13" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231687v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fula" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sierra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj11.594" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231682v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.4.03.11927" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231706v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Alaphilippe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231713v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alaphilippe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2005.09.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8ZWHVJL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231724v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouvier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bardon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2005.01.037" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBVB2XT6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231732v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935950v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wauters" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(00)01187-X" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8T8XL58-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Seraj Mehdizadeh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232725v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232768v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Godin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Harvey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(99)80015-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSG6VZR3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232753v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232732v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tazerout" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Corre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/1999-01-3509" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232777v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harvey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2841157" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232779v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leide" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2816549" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232781v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-4230(05)80004-X" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVNKJP7P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232803v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232791v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Bolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093508v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lanceleur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232887v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231615v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231557v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202131304001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692634v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Akchiche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Beauquin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sochard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Serra" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reneaume" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692631v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387638v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823377-1.50242-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387631v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02369234v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndam&#233; Ndangu&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151969v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouvreau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deydier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oriol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144723v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151975v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dando" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144724v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02147726v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02147712v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151970v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ben Sassi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151971v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151977v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndiaye" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiam" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mbow" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Azilinon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4949168" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151978v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Ndiogou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4949079" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151976v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151973v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151283v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Joffroy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151974v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151972v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151282v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673854v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474494v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474827v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673834v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673843v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cordillet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patxi Duthil" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice - Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674141v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thermeau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167524v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474188v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474186v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474185v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474184v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231536v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50012-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485601v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Corre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>