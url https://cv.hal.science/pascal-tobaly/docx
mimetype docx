--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,451 +66,451 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of a new CO2 refrigeration system arrangement for supermarket applications</w:t>
+                <w:t xml:space="preserve">Understanding the thermodynamic effects of chemically reactive working fluids in the Stirling engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Paez</w:t>
+                <w:t xml:space="preserve">Aya Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t>
+                <w:t xml:space="preserve">Silvia Lasala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Michel</w:t>
+                <w:t xml:space="preserve">Philippe Arpentinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Revellin</w:t>
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 162, pp.245 - 256. </w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.100573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2024.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2024.100573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593979v1</w:t>
+                <w:t xml:space="preserve">hal-04669579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the thermodynamic effects of chemically reactive working fluids in the Stirling heat pump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arpentinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lasala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 168, pp.276-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2024.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the thermodynamic effects of chemically reactive working fluids in the Stirling engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aya Barakat</w:t>
+                <w:t xml:space="preserve">Experimental investigation of a new CO2 refrigeration system arrangement for supermarket applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Lasala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arpentinier</w:t>
+                <w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management: X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22, pp.100573. </w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 162, pp.245 - 256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2024.100573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2024.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669579v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propylene and DME solubility in PAG oil: Experimental investigations and simplified modeling</w:t>
               </w:r>
@@ -624,418 +624,548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendritic bubble growth during the sub-atmospheric boiling of water in a narrow vertical channel</w:t>
+                <w:t xml:space="preserve">Experimental results on a chiller using a CO2-DME mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patric Mantaropoulos</w:t>
+                <w:t xml:space="preserve">G. Vaccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Tréméac</w:t>
+                <w:t xml:space="preserve">A. Milazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florine Giraud</w:t>
+                <w:t xml:space="preserve">Ahmadou Tidiane Diaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Talluri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2022.110765⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 168, pp.662-672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2024.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03805001v1</w:t>
+                <w:t xml:space="preserve">hal-05512309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of pressure drops and heat transfer coefficient during upward two-phase flow of R-134a/R-245fa mixture in an offset-strip finned passage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dendritic bubble growth during the sub-atmospheric boiling of water in a narrow vertical channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Andrich</w:t>
+                <w:t xml:space="preserve">Patric Mantaropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Wagner</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Brice Tréméac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tobaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 190, pp.122779. </w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 141, pp.110765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.122779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2022.110765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696285v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Experimental analysis of pressure drops and heat transfer coefficient during upward two-phase flow of R-134a/R-245fa mixture in an offset-strip finned passage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Ben El Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Andrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Tremeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 190, pp.122779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.122779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vapour-liquid equilibrium (VLE) for the systems furan + n-hexane and furan + toluene. Measurements, data treatment and modeling using molecular models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mqondisi Nala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Gedik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 337, pp.234-245. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2012.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1045,1776 +1175,1776 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing carbon dioxide (CO2) refrigeration efficiency in different climates: experimental analysis of four configurations and annual performance prediction in different Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Maria Paez Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 China Heat Pump Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and comparison of five configurations using flooded evaporator in an experimental transcritical CO2 refrigeration machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Maria Paez Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress of Refrigeration (ICR23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on heat transfer and pressure drop during CO2 boiling in a cylindrical microchannel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmadou Tidiane Diaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IIR, Aug 2023, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary study of the splashing effect due to the bursting of giant water bubbles near the triple point: application to water evaporator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patric Mantaropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICR 2023. 26th International Congress of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IIIR, Aug 2023, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.10.18462/iir.icr.2023.0617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical comparison between single phase ejector and two-phase ejector in simulated CO2 transcritical commercial cooling system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haberschill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IIR-Gustav Lorentzen Conference on Natural Refrigerants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaporisation ascendante d’un mélange binaire d’HFC dans un passage d’ailettes décalées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inès Ben El Mekki</w:t>
+                <w:t xml:space="preserve">Numerical Simulation of Bubble Growth Under Low Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Andrich</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Patric Mantaropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) and ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IACM; ECCOMAS, Jan 2021, Paris (virtual event)*, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360857v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulles d’eau à pression sub-atmosphérique : étude expérimentale et analyse dimensionnelle dans un canal vertical confiné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patric Mantaropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Belfort, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2021-057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Bubble Growth Under Low Pressure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Vaporisation ascendante d’un mélange binaire d’HFC dans un passage d’ailettes décalées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ben El Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Andrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) and ECCOMAS Congress 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Belfort, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2021-012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380601v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of Bubble Growth under Low Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Brahiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patric Mantaropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR (Groupement de Recherche) Transferts et Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water boiling at low pressure: dynamics of growth and bursting of bubbles in a plate-type evaporator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patric Mantaropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IIR-Gustav Lorentzen Conference on Natural Refrigerants(GL2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Kyoto (on line), Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.gl.2020.1059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online composition measurements of refrigerant mixtures by optical fibres and infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counter-Current liquid and gas flow in finned compact heat exchangers with offset strip fins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Ben El Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Andrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Montréal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Heat Pump Thermodynamic Cycles Using CO 2 Based Mixtures -Methodology and First Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TECHNOLOGIES AND MATERIALS FOR RENEWABLE ENERGY, ENVIRONMENT AND SUSTAINABILITY: TMREES16-Cnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4976271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Methodology and bench design for experimental study of heat pump thermodynamic cycles using CO2 based mixtures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IIR Gustav Lorentzen Conference on Natural Refrigerants (GL2016). Proceedings. Édimbourg, United Kingdom, August 21st-24th 2016.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IIR/IIF, Aug 2016, Edimbourg, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.gl.2016.1015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online, Non-Intrusive Composition Measurements of Circulating CO2 Based Mixtures in an Experimental Heat Pump by Means of Infra-Red Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Isabel Barba-Garrancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Refrigeration and Air Conditioning Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Purdue University, Jul 2016, West Lafayette (IN), United States. pp.2420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2824,497 +2954,497 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaporisation de l’eau à pression sub-atmosphérique : dynamique de croissance et d’éclatement de bulles dans un échangeur à plaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patric Mantaropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of a diphasic CO2 ejector for cooling circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nattes Pierre-Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Bench Design for Heat Pump Using CO2 Based Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IIR International Congress of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan. , Proceedings of the 24th IIR International Congress of Refrigeration: Yokohama, Japan, August 16-22, 2015, paper n°43, Proceedings of the 24th IIR International Congress of Refrigeration: Yokohama, Japan, August 16-22, 2015. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.icr.2015.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Including polarizability effects in GCPPC-SAFT: application to alkyl-ether containing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Auget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Passarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Volle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Symposium on Applied Thermodynamics (ESAT 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Saint-Pétersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3461,51 +3591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tobaly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revellin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.03.010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04713276v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Barakat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arpentinier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lasala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.08.021" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669579v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2024.100573" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04616026v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caramaschi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Notturno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Vaccaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Meesenburg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Jensen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0412" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Mantaropoulos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tr&#233;m&#233;ac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2022.110765" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696285v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben El Mekki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Andrich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wagner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122779" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880590v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mqondisi Nala" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Gedik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrando" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Dicko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2012.08.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZP50GN9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769511v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Paez Alvarez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255782v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433907v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Tidiane Diaby" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0504" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04731760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.10.18462/iir.icr.2023.0617" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736338v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haberschill" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360857v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben El Mekki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-057" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380601v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379021v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Brahiti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03106574v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.gl.2020.1059" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Terrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276343v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0818" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507142v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouteiller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976271" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507289v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.gl.2016.1015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511643v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Barba-Garrancho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906967v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276368v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattes Pierre-Henri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511693v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Toublanc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2015.0043" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256354v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auget" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Passarello" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669579v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Barakat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lasala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arpentinier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tobaly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2024.100573" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04713276v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.08.021" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593979v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revellin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.03.010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04616026v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caramaschi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Notturno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Vaccaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Meesenburg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Jensen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0412" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512309v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaccaro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milazzo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Tidiane Diaby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Talluri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.10.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805001v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Mantaropoulos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tr&#233;m&#233;ac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2022.110765" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696285v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben El Mekki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Andrich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wagner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122779" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mqondisi Nala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Gedik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrando" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Dicko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2012.08.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZP50GN9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Paez Alvarez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255782v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0504" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04731760v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.10.18462/iir.icr.2023.0617" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736338v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haberschill" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380601v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360865v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-057" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360857v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben El Mekki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Brahiti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03106574v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.gl.2020.1059" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Terrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276343v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0818" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507142v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouteiller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976271" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507289v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.gl.2016.1015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511643v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Barba-Garrancho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906967v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276368v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattes Pierre-Henri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511693v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Toublanc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2015.0043" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auget" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Passarello" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>