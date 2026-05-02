--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -1304,382 +1304,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and comparison of five configurations using flooded evaporator in an experimental transcritical CO2 refrigeration machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Maria Paez Alvarez</w:t>
+                <w:t xml:space="preserve">Preliminary study of the splashing effect due to the bursting of giant water bubbles near the triple point: application to water evaporator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patric Mantaropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress of Refrigeration (ICR23)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICR 2023. 26th International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IIIR, Aug 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.10.18462/iir.icr.2023.0617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255782v1</w:t>
+                <w:t xml:space="preserve">hal-04731760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on heat transfer and pressure drop during CO2 boiling in a cylindrical microchannel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brice Tremeac</w:t>
+                <w:t xml:space="preserve">Analysis and comparison of five configurations using flooded evaporator in an experimental transcritical CO2 refrigeration machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Maria Paez Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress of Refrigeration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th International Congress of Refrigeration (ICR23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04433907v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study of the splashing effect due to the bursting of giant water bubbles near the triple point: application to water evaporator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patric Mantaropoulos</w:t>
+                <w:t xml:space="preserve">Experimental investigation on heat transfer and pressure drop during CO2 boiling in a cylindrical microchannel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmadou Tidiane Diaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICR 2023. 26th International Congress of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IIIR, Aug 2023, Paris, France. </w:t>
+              <w:t xml:space="preserve">26th International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IIR, Aug 2023, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18462/iir.10.18462/iir.icr.2023.0617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731760v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical comparison between single phase ejector and two-phase ejector in simulated CO2 transcritical commercial cooling system</w:t>
               </w:r>
@@ -1803,51 +1803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of Bubble Growth Under Low Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patric Mantaropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2179,51 +2179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of Bubble Growth under Low Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Brahiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3591,51 +3591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669579v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Barakat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lasala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arpentinier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tobaly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2024.100573" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04713276v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.08.021" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593979v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revellin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.03.010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04616026v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caramaschi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Notturno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Vaccaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Meesenburg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Jensen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0412" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512309v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaccaro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milazzo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Tidiane Diaby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Talluri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.10.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805001v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Mantaropoulos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tr&#233;m&#233;ac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2022.110765" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696285v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben El Mekki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Andrich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wagner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122779" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mqondisi Nala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Gedik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrando" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Dicko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2012.08.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZP50GN9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Paez Alvarez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255782v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0504" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04731760v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.10.18462/iir.icr.2023.0617" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736338v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haberschill" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380601v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360865v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-057" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360857v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben El Mekki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Brahiti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03106574v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.gl.2020.1059" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Terrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276343v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0818" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507142v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouteiller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976271" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507289v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.gl.2016.1015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511643v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Barba-Garrancho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906967v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276368v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattes Pierre-Henri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511693v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Toublanc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2015.0043" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auget" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Passarello" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669579v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Barakat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lasala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arpentinier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tobaly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2024.100573" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04713276v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.08.021" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593979v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revellin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.03.010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04616026v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caramaschi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Notturno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Vaccaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Meesenburg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Jensen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0412" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512309v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaccaro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milazzo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Tidiane Diaby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Talluri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.10.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805001v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Mantaropoulos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tr&#233;m&#233;ac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2022.110765" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696285v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben El Mekki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Andrich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wagner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122779" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mqondisi Nala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Gedik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrando" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Dicko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2012.08.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZP50GN9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Paez Alvarez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04731760v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.10.18462/iir.icr.2023.0617" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255782v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433907v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0504" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736338v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haberschill" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380601v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360865v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-057" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360857v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben El Mekki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Brahiti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03106574v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.gl.2020.1059" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Terrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276343v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0818" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507142v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouteiller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976271" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507289v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.gl.2016.1015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511643v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Barba-Garrancho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906967v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276368v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattes Pierre-Henri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511693v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Toublanc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2015.0043" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auget" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Passarello" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>