--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -100,417 +100,417 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the thermodynamic effects of chemically reactive working fluids in the Stirling engine</w:t>
+                <w:t xml:space="preserve">Understanding the thermodynamic effects of chemically reactive working fluids in the Stirling heat pump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arpentinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tobaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Silvia Lasala</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management: X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22, pp.100573. </w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 168, pp.276-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2024.100573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2024.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669579v1</w:t>
+                <w:t xml:space="preserve">hal-04713276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the thermodynamic effects of chemically reactive working fluids in the Stirling heat pump</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arpentinier</w:t>
+                <w:t xml:space="preserve">Experimental investigation of a new CO2 refrigeration system arrangement for supermarket applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silvia Lasala</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 168, pp.276-287. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2024.08.021⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 162, pp.245 - 256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2024.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713276v1</w:t>
+                <w:t xml:space="preserve">hal-04593979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of a new CO2 refrigeration system arrangement for supermarket applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Michel</w:t>
+                <w:t xml:space="preserve">Understanding the thermodynamic effects of chemically reactive working fluids in the Stirling engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lasala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arpentinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Revellin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 162, pp.245 - 256. </w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.100573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2024.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2024.100573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593979v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propylene and DME solubility in PAG oil: Experimental investigations and simplified modeling</w:t>
               </w:r>
@@ -1215,77 +1215,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Maria Paez Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 China Heat Pump Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1421,334 +1421,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and comparison of five configurations using flooded evaporator in an experimental transcritical CO2 refrigeration machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Maria Paez Alvarez</w:t>
+                <w:t xml:space="preserve">Experimental investigation on heat transfer and pressure drop during CO2 boiling in a cylindrical microchannel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmadou Tidiane Diaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Duluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress of Refrigeration (ICR23)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IIR, Aug 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255782v1</w:t>
+                <w:t xml:space="preserve">hal-04433907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on heat transfer and pressure drop during CO2 boiling in a cylindrical microchannel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brice Tremeac</w:t>
+                <w:t xml:space="preserve">Analysis and comparison of five configurations using flooded evaporator in an experimental transcritical CO2 refrigeration machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Maria Paez Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress of Refrigeration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Congress of Refrigeration (ICR23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0504⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04433907v1</w:t>
+                <w:t xml:space="preserve">hal-04255782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical comparison between single phase ejector and two-phase ejector in simulated CO2 transcritical commercial cooling system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1784,446 +1784,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Bubble Growth Under Low Pressure</w:t>
+                <w:t xml:space="preserve">Vaporisation ascendante d’un mélange binaire d’HFC dans un passage d’ailettes décalées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Grenier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patric Mantaropoulos</w:t>
+                <w:t xml:space="preserve">Inès Ben El Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Andrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) and ECCOMAS Congress 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Belfort, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2021-012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380601v1</w:t>
+                <w:t xml:space="preserve">hal-03360857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulles d’eau à pression sub-atmosphérique : étude expérimentale et analyse dimensionnelle dans un canal vertical confiné</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Simulation of Bubble Growth Under Low Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Duluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patric Mantaropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) and ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IACM; ECCOMAS, Jan 2021, Paris (virtual event)*, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25855/SFT2021-057⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03360865v1</w:t>
+                <w:t xml:space="preserve">hal-04380601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaporisation ascendante d’un mélange binaire d’HFC dans un passage d’ailettes décalées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Wagner</w:t>
+                <w:t xml:space="preserve">Bulles d’eau à pression sub-atmosphérique : étude expérimentale et analyse dimensionnelle dans un canal vertical confiné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patric Mantaropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tobaly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Belfort, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25855/SFT2021-012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25855/SFT2021-057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360857v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of Bubble Growth under Low Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Brahiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2490,51 +2490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counter-Current liquid and gas flow in finned compact heat exchangers with offset strip fins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Ben El Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Andrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3591,51 +3591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669579v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Barakat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lasala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arpentinier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tobaly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2024.100573" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04713276v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.08.021" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593979v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revellin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.03.010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04616026v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caramaschi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Notturno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Vaccaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Meesenburg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Jensen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0412" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512309v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaccaro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milazzo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Tidiane Diaby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Talluri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.10.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805001v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Mantaropoulos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tr&#233;m&#233;ac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2022.110765" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696285v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben El Mekki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Andrich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wagner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122779" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mqondisi Nala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Gedik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrando" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Dicko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2012.08.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZP50GN9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Paez Alvarez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04731760v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.10.18462/iir.icr.2023.0617" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255782v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433907v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0504" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736338v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haberschill" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380601v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360865v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-057" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360857v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben El Mekki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Brahiti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03106574v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.gl.2020.1059" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Terrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276343v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0818" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507142v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouteiller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976271" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507289v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.gl.2016.1015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511643v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Barba-Garrancho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906967v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276368v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattes Pierre-Henri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511693v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Toublanc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2015.0043" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auget" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Passarello" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04713276v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Barakat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arpentinier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tobaly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lasala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.08.021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593979v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revellin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.03.010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669579v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2024.100573" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04616026v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caramaschi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Notturno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Vaccaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Meesenburg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Jensen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0412" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512309v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaccaro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milazzo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Tidiane Diaby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Talluri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.10.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805001v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Mantaropoulos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tr&#233;m&#233;ac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2022.110765" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696285v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben El Mekki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Andrich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wagner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122779" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mqondisi Nala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Gedik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrando" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Dicko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2012.08.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZP50GN9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Paez Alvarez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04731760v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.10.18462/iir.icr.2023.0617" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433907v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0504" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255782v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736338v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haberschill" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360857v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben El Mekki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360865v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-057" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Brahiti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03106574v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.gl.2020.1059" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Terrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276343v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0818" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507142v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouteiller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976271" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507289v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.gl.2016.1015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511643v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Barba-Garrancho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906967v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276368v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattes Pierre-Henri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511693v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Toublanc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2015.0043" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auget" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Passarello" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>