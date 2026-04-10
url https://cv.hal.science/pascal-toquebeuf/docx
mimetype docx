--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -854,221 +854,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01064108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on “Re-examining the law of iterated expectations for Choquet decision makers”</w:t>
+                <w:t xml:space="preserve">Dynamically consistent CEU preferences on -convex events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Toquebeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 74 (3), pp.439-445. </w:t>
+              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (3), pp.252-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11238-012-9297-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2012.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010877v1</w:t>
+                <w:t xml:space="preserve">hal-03216991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamically consistent CEU preferences on -convex events</w:t>
+                <w:t xml:space="preserve">A note on “Re-examining the law of iterated expectations for Choquet decision makers”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Toquebeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 74 (3), pp.439-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-012-9297-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2012.03.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03216991v1</w:t>
+                <w:t xml:space="preserve">hal-05010877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updating Choquet capacities: a general framework</w:t>
               </w:r>
@@ -1400,51 +1400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324776v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Toquebeuf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-025-01688-8" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407714v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2025.102490" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553780v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-023-09942-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03729487v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejte-2021-0070" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593199v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138439824957573E12" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250975v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-015-9529-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123000v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064108v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.644.0651" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010877v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lapied" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-012-9297-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216991v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2012.03.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPVJ5VW8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217032v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kast" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324776v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Toquebeuf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-025-01688-8" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407714v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2025.102490" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553780v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-023-09942-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03729487v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejte-2021-0070" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593199v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138439824957573E12" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250975v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-015-9529-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123000v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064108v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.644.0651" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216991v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lapied" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2012.03.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPVJ5VW8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-012-9297-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217032v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kast" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>