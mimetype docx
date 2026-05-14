--- v1 (2026-04-10)
+++ v2 (2026-05-14)
@@ -84,1176 +84,1254 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean-preserving capacities: A tractable class of Choquet capacities</w:t>
+                <w:t xml:space="preserve">When is a centrally symmetric set of priors also rectangular?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Toquebeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00199-025-01688-8⟩</w:t>
+              <w:t xml:space="preserve">Economic Theory Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40505-026-00311-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324776v1</w:t>
+                <w:t xml:space="preserve">hal-05602622v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic adverse selection with the best and the worst in mind</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mean-preserving capacities: A tractable class of Choquet capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Toquebeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 139, pp.102490. </w:t>
+              <w:t xml:space="preserve">Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2025.102490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00199-025-01688-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407714v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of information under ambiguity: a theoretical and experimental study on pest management in agriculture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dynamic adverse selection with the best and the worst in mind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Toquebeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11238-023-09942-y⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 139, pp.102490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2025.102490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04553780v1</w:t>
+                <w:t xml:space="preserve">hal-05407714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management Turnover, Strategic Ambiguity and Supply Incentives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pasquier</w:t>
+                <w:t xml:space="preserve">The value of information under ambiguity: a theoretical and experimental study on pest management in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Toquebeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">B.E. Journal in Theoretical Economics, Topics in Theoretical Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/bejte-2021-0070⟩</w:t>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 96 (1), pp.19-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-023-09942-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03729487v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que l'épidémiosurveillance apporte ou n'apporte pas encore à la moindre dépendance aux produits phytopharmaceutiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Reboud</w:t>
+                <w:t xml:space="preserve">Management Turnover, Strategic Ambiguity and Supply Incentives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Toquebeuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5138439824957573E12⟩</w:t>
+              <w:t xml:space="preserve">B.E. Journal in Theoretical Economics, Topics in Theoretical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.121-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/bejte-2021-0070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593199v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03729487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choquet expected utility with affine capacities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ce que l'épidémiosurveillance apporte ou n'apporte pas encore à la moindre dépendance aux produits phytopharmaceutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 81 (2), pp.177-187. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (Août), pp.81-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11238-015-9529-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.5138439824957573E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01250975v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of information with neo-additive beliefs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Choquet expected utility with affine capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Toquebeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (2), pp.177-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-015-9529-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123000v1</w:t>
+                <w:t xml:space="preserve">halshs-01250975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assurance automobile et sélection adverse dans un modèle de Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Toquebeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 64 (4), pp.651-664. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.644.0651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01064108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamically consistent CEU preferences on -convex events</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The value of information with neo-additive beliefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Toquebeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (3), pp.2402-2406</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03216991v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on “Re-examining the law of iterated expectations for Choquet decision makers”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Dynamically consistent CEU preferences on -convex events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Toquebeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (3), pp.252-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2012.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11238-012-9297-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05010877v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updating Choquet capacities: a general framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Kast</w:t>
+                <w:t xml:space="preserve">A note on “Re-examining the law of iterated expectations for Choquet decision makers”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Toquebeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 74 (3), pp.439-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-012-9297-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217032v1</w:t>
+                <w:t xml:space="preserve">hal-05010877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atemporal non-expected utility preferences, dynamic consistency and consequentialism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Updating Choquet capacities: a general framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Kast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Toquebeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (2), pp.1495-1503</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atemporal non-expected utility preferences, dynamic consistency and consequentialism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lapied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Toquebeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (2), pp.1661-1669</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1400,51 +1478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324776v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Toquebeuf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-025-01688-8" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407714v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2025.102490" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553780v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-023-09942-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03729487v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejte-2021-0070" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593199v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138439824957573E12" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250975v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-015-9529-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123000v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064108v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.644.0651" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216991v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lapied" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2012.03.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPVJ5VW8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-012-9297-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217032v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kast" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602622v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Toquebeuf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40505-026-00311-w" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324776v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-025-01688-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407714v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2025.102490" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553780v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-023-09942-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03729487v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejte-2021-0070" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593199v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138439824957573E12" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250975v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-015-9529-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064108v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.644.0651" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123000v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216991v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lapied" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2012.03.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPVJ5VW8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010877v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-012-9297-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217032v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kast" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217049v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>