--- v0 (2026-03-09)
+++ v1 (2026-04-07)
@@ -100,351 +100,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid establishment of species barriers in plants compared with that in animals</w:t>
+                <w:t xml:space="preserve">Evolution of Sex-Biased Gene Expression During Transitions to Separate Sexes in the Silene Genus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Monnet</w:t>
+                <w:t xml:space="preserve">Djivan Prentout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Postel</w:t>
+                <w:t xml:space="preserve">Aline Muyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Touzet</w:t>
+                <w:t xml:space="preserve">Niklaus Zemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Fraïsse</w:t>
+                <w:t xml:space="preserve">Adil El Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves van de Peer</w:t>
+                <w:t xml:space="preserve">Bastien Boussau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 389 (6765), pp.1147-1150. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adl2356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaf229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406711v1</w:t>
+                <w:t xml:space="preserve">hal-05344469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Sex-Biased Gene Expression During Transitions to Separate Sexes in the Silene Genus</w:t>
+                <w:t xml:space="preserve">Rapid establishment of species barriers in plants compared with that in animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djivan Prentout</w:t>
+                <w:t xml:space="preserve">François Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Muyle</w:t>
+                <w:t xml:space="preserve">Zoé Postel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklaus Zemp</w:t>
+                <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adil El Filali</w:t>
+                <w:t xml:space="preserve">Christelle Fraïsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Boussau</w:t>
+                <w:t xml:space="preserve">Yves van de Peer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 42 (10), </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 389 (6765), pp.1147-1150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaf229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.adl2356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344469v1</w:t>
+                <w:t xml:space="preserve">hal-05406711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dioecy is associated with high genetic diversity and adaptation rates in the plant genus Silene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Muyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklaus Zemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Mollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -521,51 +521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does pollination syndrome reflect pollinator efficiency in Silene nutans?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne van Rossum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -642,64 +642,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytonuclear Genetic Incompatibilities in Plant Speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Postel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -785,51 +785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (6), pp.1154-1172. </w:t>
@@ -1027,51 +1027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nunzio d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gallina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1129,472 +1129,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMS-G from Beta vulgaris ssp. maritima is maintained in natural populations despite containing an atypical cytochrome c oxidase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogeography of a widely distributed species reveals a cryptic assemblage of distinct genetic lineages needing separate conservation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne van Rossum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Meyer</w:t>
+                <w:t xml:space="preserve">Solenn Le Cadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lehmann</w:t>
+                <w:t xml:space="preserve">Benjamin Brachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Boivin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle de Cauwer</w:t>
+                <w:t xml:space="preserve">Maarten J.M. Christenhusz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BCJ20170655⟩</w:t>
+              <w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35, pp.44-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ppees.2018.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713198v1</w:t>
+                <w:t xml:space="preserve">hal-02621000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloroplastic and nuclear diversity of wild beets at a large geographical scale: Insights into the evolutionary history of the Beta section</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Touzet</w:t>
+                <w:t xml:space="preserve">CMS-G from Beta vulgaris ssp. maritima is maintained in natural populations despite containing an atypical cytochrome c oxidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Villain</w:t>
+                <w:t xml:space="preserve">Caroline Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Buret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Martin</w:t>
+                <w:t xml:space="preserve">Stéphane Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Catherine Holl</w:t>
+                <w:t xml:space="preserve">Lea Brings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle de Cauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (5), pp.2890-2900. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 475, pp.759-773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.3774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BCJ20170655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713163v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeography of a widely distributed species reveals a cryptic assemblage of distinct genetic lineages needing separate conservation strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne van Rossum</w:t>
+                <w:t xml:space="preserve">Chloroplastic and nuclear diversity of wild beets at a large geographical scale: Insights into the evolutionary history of the Beta section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maarten J.M. Christenhusz</w:t>
+                <w:t xml:space="preserve">Anne-Catherine Holl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35, pp.44-51. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (5), pp.2890-2900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ppees.2018.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.3774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621000v1</w:t>
+                <w:t xml:space="preserve">hal-01713163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lineages of Silene nutans developed rapid, strong, asymmetric postzygotic reproductive isolation in allopatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1684,51 +1684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeographic pattern of range expansion provides evidence for cryptic species lineages in Silene nutans in Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne van Rossum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1795,321 +1795,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When is it worth being a self-compatible hermaphrodite? Context-dependent effects of self-pollination on female advantage in gynodioecious Silene nutans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The structure of allozyme variation in Silene nutans (Caryophyllaceae) in Denmark and in north-western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne van Rossum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inger R Weidema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Le Cadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.1410⟩</w:t>
+              <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00606-015-1240-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141623v1</w:t>
+                <w:t xml:space="preserve">hal-01202986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of allozyme variation in Silene nutans (Caryophyllaceae) in Denmark and in north-western Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne van Rossum</w:t>
+                <w:t xml:space="preserve">When is it worth being a self-compatible hermaphrodite? Context-dependent effects of self-pollination on female advantage in gynodioecious Silene nutans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inger R Weidema</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathilde Dufaÿ</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (9), pp.1854-1862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00606-015-1240-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202986v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytoplasmic male sterility and mitochondrial metabolism in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mitochondrion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 19, pp.166-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2168,51 +2168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of 24 polymorphic microsatellite markers for Silene nutans, a gynodioecious-gynomonoecious species, and cross-species amplification in other Silene species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2302,51 +2302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the effects of mating systems and mutation rates on cytoplasmic diversity in gynodioecious Silene nutans and dioecious Silene otites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dufaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2436,77 +2436,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determination of male sterility in gynodioecious Silene nutans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dufaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Shykoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2547,342 +2547,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and content diversity of the mitochondrial genome in beet. A comparative genomic analysis. .</w:t>
+                <w:t xml:space="preserve">Structural and content diversity of mitochondrial genome in beet: a comparative genomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Darracq</w:t>
+                <w:t xml:space="preserve">Aude Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.S. Varré</w:t>
+                <w:t xml:space="preserve">Laurence Maréchal-Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Courseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.723-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evr042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621021v1</w:t>
+                <w:t xml:space="preserve">hal-00616508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and content diversity of mitochondrial genome in beet: a comparative genomic analysis</w:t>
+                <w:t xml:space="preserve">Structural and content diversity of the mitochondrial genome in beet. A comparative genomic analysis. .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Darracq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
+                <w:t xml:space="preserve">A. Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Varré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maréchal-Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Courseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.723-736</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616508v1</w:t>
+                <w:t xml:space="preserve">hal-00621021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scenario of mitochondrial genome evolution in maize based on rearrangement events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11, pp.233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2916,90 +2916,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex ratio variation among gynodioecious populations of sea beet: can it be explained by negative frequency-dependent selection?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dufaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cuguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 63, pp.1483-1497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3045,51 +3045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of breeding system on polymorphism in mitochondrial genes of Silene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.F. Delph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3179,51 +3179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deledicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18 (15), pp.3201-3215. </w:t>
@@ -3273,90 +3273,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in pollen production and pollen viability in natural populations of gynodioecious Beta vulgaris ssp. maritima: evidence for a cost of restoration of male function?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dufaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vaudey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. de Cauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cuguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3401,765 +3401,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00181671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging theory and mechanism in studies of gynodioecy.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modelling the maintenance of a male fertile cytoplasm in a gynodioecious population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dufaÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F. Bailey</w:t>
+                <w:t xml:space="preserve">S. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cuguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 22, pp.17-24</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99, pp.349-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091798v1</w:t>
+                <w:t xml:space="preserve">hal-00170441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive variation in synonymous substitution rates in mitochondrial genes of seed plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Merging theory and mechanism in studies of gynodioecy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F. Delph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Mower</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.D. Palmer</w:t>
+                <w:t xml:space="preserve">M.F. Bailey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7, pp.135</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22, pp.17-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170448v1</w:t>
+                <w:t xml:space="preserve">hal-00091798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative effectiveness of sugar beet microsatellite markers isolated from genomic libraries and GenBank ESTs to map the sugar beet genome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Laurent</w:t>
+                <w:t xml:space="preserve">T. Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Devaux</w:t>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mielordt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 115, pp.793-805</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial analysis of nuclear and cytoplasmic DNA diversity in wild sea beet (Beta vulgaris ssp. maritima) populations: do marine currents shape the genetic structure?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extensive variation in synonymous substitution rates in mitochondrial genes of seed plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Mower</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Gummow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F. Delph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Fievet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Cuguen</w:t>
+                <w:t xml:space="preserve">J.D. Palmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, pp.135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00091823v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the maintenance of male-fertile cytoplasm in a gynodioecious population</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S* Cuguen</w:t>
+                <w:t xml:space="preserve">Spatial analysis of nuclear and cytoplasmic DNA diversity in wild sea beet (Beta vulgaris ssp. maritima) populations: do marine currents shape the genetic structure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fievet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cuguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6801009⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16, pp.1847-1864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.03208.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00321057v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the maintenance of a male fertile cytoplasm in a gynodioecious population</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Cuguen</w:t>
+                <w:t xml:space="preserve">Modelling the maintenance of male-fertile cytoplasm in a gynodioecious population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P* Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S* Cuguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 99, pp.349-356</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 99 (3), pp.349-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6801009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170441v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00321057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of gynodioecy in wild beet (Beta vulgaris ssp. maritima L.): a genealogical approach using chloroplastic nucleotide sequences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fénart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4232,51 +4232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to be early-flowering: an evolutionary perspective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cuguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4342,315 +4342,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the molecular arms race between two conflicting genomes in cytoplasmic male sterility ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Genetic analysis of male fertility restoration in wild cytoplasmic male sterility G of beet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Budar</w:t>
+                <w:t xml:space="preserve">Nathalie Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bürkholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cuguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2004.10.001⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 109 (1), pp.240-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-004-1627-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681274v1</w:t>
+                <w:t xml:space="preserve">hal-02051446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of male fertility restoration in wild cytoplasmic male sterility G of beet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Unveiling the molecular arms race between two conflicting genomes in cytoplasmic male sterility ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Cuguen</w:t>
+                <w:t xml:space="preserve">Francoise Budar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 109 (1), pp.240-247. </w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 9 (12), pp.568-570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-004-1627-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2004.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051446v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nucleo-mitochondrial conflict in cytoplasmic male sterilities revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Budar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. de Paepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4701,51 +4701,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear effect on mitochondrial protein expression of the CMS Owen cytoplasm in sugar beet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4830,51 +4830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The maize two-dimensional gel protein database : towards an integrated genome analysis program.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4955,51 +4955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined genetic and physiological analysis of a locus contributing to quantitative variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.G. Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5050,51 +5050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing allelic proteins for genome mapping in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5169,277 +5169,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marquage et expression du génome chez le maïs</w:t>
+                <w:t xml:space="preserve">Marquage et expression du genome chez le mais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D de Vienne</w:t>
+                <w:t xml:space="preserve">Dominique de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jm Josse</w:t>
+                <w:t xml:space="preserve">J.M. Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Maurice</w:t>
+                <w:t xml:space="preserve">Aurélie Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Causse</w:t>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Leonardi</w:t>
+                <w:t xml:space="preserve">Agnès Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 26 (Suppl1), pp.21s-34s</w:t>
+              <w:t xml:space="preserve">, 1994, 26 (suppl. 1), pp.21s-34s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00894052v1</w:t>
+                <w:t xml:space="preserve">hal-02716205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marquage et expression du genome chez le mais</w:t>
+                <w:t xml:space="preserve">Marquage et expression du génome chez le maïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique de Vienne</w:t>
+                <w:t xml:space="preserve">D de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Josse</w:t>
+                <w:t xml:space="preserve">Jm Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Maurice</w:t>
+                <w:t xml:space="preserve">A Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+                <w:t xml:space="preserve">M Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Leonardi</w:t>
+                <w:t xml:space="preserve">A Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 26 (suppl. 1), pp.21s-34s</w:t>
+              <w:t xml:space="preserve">, 1994, 26 (Suppl1), pp.21s-34s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02716205v1</w:t>
+                <w:t xml:space="preserve">hal-00894052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5457,64 +5457,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du polymorphisme de gènes candidats QTL de caractères du grain chez le maïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenica Manicacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5582,51 +5582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing allelic proteins for genome mapping in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5707,103 +5707,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marquage et expression du genome chez le mais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque BRG/INRA. Ressources génétiques animales et végétales. Méthodologie d'étude et de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1993, Montpellier, France</w:t>
@@ -5890,51 +5890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Hautekèete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk van Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Biancardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5998,51 +5998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytoplasmic male sterility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Budar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6129,90 +6129,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'associations entre polymorphismes du gène sh2 et des caractéristiques de qualité de la graine pour la sélection de plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doménica Manicacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Prioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: WO03016564. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -6266,51 +6266,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l'electrophorèse bidimensionnelle de protéines dans l'analyse du genome de Zea mays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 1995. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6506,51 +6506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05406711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Monnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Postel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves van de Peer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adl2356" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344469v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djivan Prentout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Muyle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus Zemp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Filali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf229" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Mollion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa229" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Vanderplanck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne van Rossum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Lahiani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Cauwer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103557" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040487" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480704v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny E Hartmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Snirc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15387" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265377v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin E Carpentier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmitt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298474v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Varr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzio d'Agostino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Tamburino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20194788" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Meyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lehmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Brings" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20170655" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713163v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Villain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Buret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3774" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Le Cadre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten J.M. Christenhusz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2018.10.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525784v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dufay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13245" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242247v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Delalande" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2015.100" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141623v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dufa&#255;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1410" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202986v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger R Weidema" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-015-1240-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110896v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2014.04.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V42SQX8W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110840v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Delph" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S12686-014-0240-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110813v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lahiani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Cadre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charlesworth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.32" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563571v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Shykoff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2010.116" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621021v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darracq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Varr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mar&#233;chal-Drouard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Courseaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Darracq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evr042" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468454v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-233" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382431v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuguen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Arnaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2009.00653.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XBJ07VZJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385450v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Delph" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401005v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;nart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. God&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deledicque" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04279.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6T3JL05T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181671v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaudey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Cauwer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2007.01454.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091798v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Bailey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170448v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mower" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Gummow" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Palmer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170456v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thiel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mielordt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091823v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fievet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03208.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DNF8G91W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00321057v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P* Touzet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maurice" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S* Cuguen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6801009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170441v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurice" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091805v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3464" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091810v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Corre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2006.06.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1R72T39-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681274v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Budar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2004.10.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5P7FDCW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051446v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hueber" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra B&#252;rkholz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Barnes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1627-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B79D89BDF8F262FCF1743B75ADA813F6A9384BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681522v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Paepe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020914v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220100578" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDDP58BC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693323v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riccardi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damerval" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704275v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Winkler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Helentjaris" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705786v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Guilloux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zivy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894052v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Vienne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Josse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maurice" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Causse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leonardi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716205v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Josse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leonardi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766968v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Saliba" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sene" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849888v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852369v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435670v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hautek&#232;ete" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk van Dijk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Biancardi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0842-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181669v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Budar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830701v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Prioul" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02848266v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djivan Prentout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Muyle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus Zemp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Filali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf229" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05406711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Monnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Postel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves van de Peer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adl2356" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Mollion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa229" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Vanderplanck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne van Rossum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Lahiani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Cauwer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103557" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040487" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480704v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny E Hartmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Snirc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15387" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265377v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin E Carpentier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmitt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298474v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Varr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzio d'Agostino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Tamburino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20194788" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621000v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Le Cadre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten J.M. Christenhusz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2018.10.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Meyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lehmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Brings" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20170655" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713163v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Villain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Buret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3774" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525784v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dufay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13245" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242247v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Delalande" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2015.100" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger R Weidema" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-015-1240-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141623v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dufa&#255;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1410" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110896v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2014.04.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V42SQX8W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110840v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Delph" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S12686-014-0240-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110813v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lahiani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Cadre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charlesworth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.32" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563571v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Shykoff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2010.116" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Darracq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mar&#233;chal-Drouard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Courseaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evr042" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621021v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darracq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Varr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468454v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-233" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382431v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuguen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Arnaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2009.00653.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XBJ07VZJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385450v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Delph" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401005v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;nart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. God&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deledicque" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04279.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6T3JL05T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181671v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaudey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Cauwer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2007.01454.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170441v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurice" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091798v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Bailey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170456v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thiel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mielordt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170448v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mower" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Gummow" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Palmer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091823v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fievet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03208.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DNF8G91W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00321057v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P* Touzet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maurice" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S* Cuguen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6801009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091805v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3464" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091810v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Corre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2006.06.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1R72T39-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051446v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hueber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra B&#252;rkholz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Barnes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1627-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B79D89BDF8F262FCF1743B75ADA813F6A9384BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681274v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Budar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2004.10.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5P7FDCW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681522v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Paepe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020914v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220100578" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDDP58BC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693323v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riccardi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damerval" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704275v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Winkler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Helentjaris" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705786v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Guilloux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zivy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716205v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Josse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leonardi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894052v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Vienne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Josse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maurice" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Causse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leonardi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766968v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Saliba" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sene" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849888v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852369v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435670v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hautek&#232;ete" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk van Dijk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Biancardi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0842-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181669v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Budar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830701v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Prioul" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02848266v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>