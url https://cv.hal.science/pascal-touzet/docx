--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -100,351 +100,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Sex-Biased Gene Expression During Transitions to Separate Sexes in the Silene Genus</w:t>
+                <w:t xml:space="preserve">Rapid establishment of species barriers in plants compared with that in animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djivan Prentout</w:t>
+                <w:t xml:space="preserve">François Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Muyle</w:t>
+                <w:t xml:space="preserve">Zoé Postel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklaus Zemp</w:t>
+                <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adil El Filali</w:t>
+                <w:t xml:space="preserve">Christelle Fraïsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Boussau</w:t>
+                <w:t xml:space="preserve">Yves van de Peer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 42 (10), </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 389 (6765), pp.1147-1150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaf229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.adl2356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344469v1</w:t>
+                <w:t xml:space="preserve">hal-05406711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid establishment of species barriers in plants compared with that in animals</w:t>
+                <w:t xml:space="preserve">Evolution of Sex-Biased Gene Expression During Transitions to Separate Sexes in the Silene Genus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Monnet</w:t>
+                <w:t xml:space="preserve">Djivan Prentout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Postel</w:t>
+                <w:t xml:space="preserve">Aline Muyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Touzet</w:t>
+                <w:t xml:space="preserve">Niklaus Zemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Fraïsse</w:t>
+                <w:t xml:space="preserve">Adil El Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves van de Peer</w:t>
+                <w:t xml:space="preserve">Bastien Boussau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 389 (6765), pp.1147-1150. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adl2356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaf229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406711v1</w:t>
+                <w:t xml:space="preserve">hal-05344469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dioecy is associated with high genetic diversity and adaptation rates in the plant genus Silene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Muyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklaus Zemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Mollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -521,51 +521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does pollination syndrome reflect pollinator efficiency in Silene nutans?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne van Rossum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -642,64 +642,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytonuclear Genetic Incompatibilities in Plant Speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Postel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -785,51 +785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (6), pp.1154-1172. </w:t>
@@ -1027,51 +1027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nunzio d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gallina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1129,472 +1129,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeography of a widely distributed species reveals a cryptic assemblage of distinct genetic lineages needing separate conservation strategies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CMS-G from Beta vulgaris ssp. maritima is maintained in natural populations despite containing an atypical cytochrome c oxidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Le Cadre</w:t>
+                <w:t xml:space="preserve">Etienne Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Brachi</w:t>
+                <w:t xml:space="preserve">Caroline Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maarten J.M. Christenhusz</w:t>
+                <w:t xml:space="preserve">Stéphane Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Brings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle de Cauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ppees.2018.10.003⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 475, pp.759-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BCJ20170655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621000v1</w:t>
+                <w:t xml:space="preserve">hal-01713198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMS-G from Beta vulgaris ssp. maritima is maintained in natural populations despite containing an atypical cytochrome c oxidase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Meyer</w:t>
+                <w:t xml:space="preserve">Chloroplastic and nuclear diversity of wild beets at a large geographical scale: Insights into the evolutionary history of the Beta section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lehmann</w:t>
+                <w:t xml:space="preserve">Sarah Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Boivin</w:t>
+                <w:t xml:space="preserve">Laetitia Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Brings</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle de Cauwer</w:t>
+                <w:t xml:space="preserve">Anne-Catherine Holl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 475, pp.759-773. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (5), pp.2890-2900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BCJ20170655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.3774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713198v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloroplastic and nuclear diversity of wild beets at a large geographical scale: Insights into the evolutionary history of the Beta section</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Touzet</w:t>
+                <w:t xml:space="preserve">Phylogeography of a widely distributed species reveals a cryptic assemblage of distinct genetic lineages needing separate conservation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne van Rossum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Villain</w:t>
+                <w:t xml:space="preserve">Solenn Le Cadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Buret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Martin</w:t>
+                <w:t xml:space="preserve">Benjamin Brachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Catherine Holl</w:t>
+                <w:t xml:space="preserve">Maarten J.M. Christenhusz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (5), pp.2890-2900. </w:t>
+              <w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35, pp.44-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.3774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ppees.2018.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713163v1</w:t>
+                <w:t xml:space="preserve">hal-02621000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lineages of Silene nutans developed rapid, strong, asymmetric postzygotic reproductive isolation in allopatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1684,51 +1684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeographic pattern of range expansion provides evidence for cryptic species lineages in Silene nutans in Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne van Rossum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1840,64 +1840,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inger R Weidema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Le Cadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
@@ -1948,51 +1948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When is it worth being a self-compatible hermaphrodite? Context-dependent effects of self-pollination on female advantage in gynodioecious Silene nutans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2052,64 +2052,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytoplasmic male sterility and mitochondrial metabolism in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mitochondrion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 19, pp.166-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2168,51 +2168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of 24 polymorphic microsatellite markers for Silene nutans, a gynodioecious-gynomonoecious species, and cross-species amplification in other Silene species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2436,77 +2436,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determination of male sterility in gynodioecious Silene nutans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dufaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Shykoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2838,51 +2838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11, pp.233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2955,51 +2955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cuguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 63, pp.1483-1497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3045,51 +3045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of breeding system on polymorphism in mitochondrial genes of Silene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.F. Delph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3179,51 +3179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deledicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18 (15), pp.3201-3215. </w:t>
@@ -3312,51 +3312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vaudey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. de Cauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cuguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3401,765 +3401,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00181671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the maintenance of a male fertile cytoplasm in a gynodioecious population</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Merging theory and mechanism in studies of gynodioecy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F. Delph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Maurice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Cuguen</w:t>
+                <w:t xml:space="preserve">M.F. Bailey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 99, pp.349-356</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22, pp.17-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170441v1</w:t>
+                <w:t xml:space="preserve">hal-00091798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging theory and mechanism in studies of gynodioecy.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative effectiveness of sugar beet microsatellite markers isolated from genomic libraries and GenBank ESTs to map the sugar beet genome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F. Bailey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Thiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mielordt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 22, pp.17-24</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 115, pp.793-805</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091798v1</w:t>
+                <w:t xml:space="preserve">hal-00170456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative effectiveness of sugar beet microsatellite markers isolated from genomic libraries and GenBank ESTs to map the sugar beet genome.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extensive variation in synonymous substitution rates in mitochondrial genes of seed plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mielordt</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.P. Mower</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Gummow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F. Delph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 115, pp.793-805</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, pp.135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170456v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive variation in synonymous substitution rates in mitochondrial genes of seed plants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Spatial analysis of nuclear and cytoplasmic DNA diversity in wild sea beet (Beta vulgaris ssp. maritima) populations: do marine currents shape the genetic structure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fievet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.D. Palmer</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cuguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16, pp.1847-1864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.03208.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170448v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial analysis of nuclear and cytoplasmic DNA diversity in wild sea beet (Beta vulgaris ssp. maritima) populations: do marine currents shape the genetic structure?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Cuguen</w:t>
+                <w:t xml:space="preserve">Modelling the maintenance of male-fertile cytoplasm in a gynodioecious population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P* Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S* Cuguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (3), pp.349-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6801009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.03208.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00091823v1</w:t>
+                <w:t xml:space="preserve">halsde-00321057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the maintenance of male-fertile cytoplasm in a gynodioecious population</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S* Cuguen</w:t>
+                <w:t xml:space="preserve">Modelling the maintenance of a male fertile cytoplasm in a gynodioecious population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dufaÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cuguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 99 (3), pp.349-356. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 99, pp.349-356</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00321057v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of gynodioecy in wild beet (Beta vulgaris ssp. maritima L.): a genealogical approach using chloroplastic nucleotide sequences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fénart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4232,51 +4232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to be early-flowering: an evolutionary perspective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cuguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4342,315 +4342,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of male fertility restoration in wild cytoplasmic male sterility G of beet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Unveiling the molecular arms race between two conflicting genomes in cytoplasmic male sterility ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Hueber</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joël Cuguen</w:t>
+                <w:t xml:space="preserve">Francoise Budar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-004-1627-7⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 9 (12), pp.568-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2004.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051446v1</w:t>
+                <w:t xml:space="preserve">hal-02681274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the molecular arms race between two conflicting genomes in cytoplasmic male sterility ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Genetic analysis of male fertility restoration in wild cytoplasmic male sterility G of beet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bürkholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Budar</w:t>
+                <w:t xml:space="preserve">Joël Cuguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 9 (12), pp.568-570. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 109 (1), pp.240-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2004.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-004-1627-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681274v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nucleo-mitochondrial conflict in cytoplasmic male sterilities revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Budar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. de Paepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4701,51 +4701,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear effect on mitochondrial protein expression of the CMS Owen cytoplasm in sugar beet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4830,51 +4830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The maize two-dimensional gel protein database : towards an integrated genome analysis program.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4955,51 +4955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined genetic and physiological analysis of a locus contributing to quantitative variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.G. Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5050,51 +5050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing allelic proteins for genome mapping in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5169,277 +5169,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marquage et expression du genome chez le mais</w:t>
+                <w:t xml:space="preserve">Marquage et expression du génome chez le maïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique de Vienne</w:t>
+                <w:t xml:space="preserve">D de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Josse</w:t>
+                <w:t xml:space="preserve">Jm Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Maurice</w:t>
+                <w:t xml:space="preserve">A Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+                <w:t xml:space="preserve">M Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Leonardi</w:t>
+                <w:t xml:space="preserve">A Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 26 (suppl. 1), pp.21s-34s</w:t>
+              <w:t xml:space="preserve">, 1994, 26 (Suppl1), pp.21s-34s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02716205v1</w:t>
+                <w:t xml:space="preserve">hal-00894052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marquage et expression du génome chez le maïs</w:t>
+                <w:t xml:space="preserve">Marquage et expression du genome chez le mais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D de Vienne</w:t>
+                <w:t xml:space="preserve">Dominique de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jm Josse</w:t>
+                <w:t xml:space="preserve">J.M. Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Maurice</w:t>
+                <w:t xml:space="preserve">Aurélie Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Causse</w:t>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Leonardi</w:t>
+                <w:t xml:space="preserve">Agnès Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 26 (Suppl1), pp.21s-34s</w:t>
+              <w:t xml:space="preserve">, 1994, 26 (suppl. 1), pp.21s-34s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00894052v1</w:t>
+                <w:t xml:space="preserve">hal-02716205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5457,64 +5457,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du polymorphisme de gènes candidats QTL de caractères du grain chez le maïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenica Manicacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5582,51 +5582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing allelic proteins for genome mapping in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5707,103 +5707,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marquage et expression du genome chez le mais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque BRG/INRA. Ressources génétiques animales et végétales. Méthodologie d'étude et de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1993, Montpellier, France</w:t>
@@ -5890,51 +5890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Hautekèete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk van Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Biancardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5998,51 +5998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytoplasmic male sterility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Budar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6129,90 +6129,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'associations entre polymorphismes du gène sh2 et des caractéristiques de qualité de la graine pour la sélection de plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doménica Manicacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Prioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: WO03016564. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -6266,51 +6266,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l'electrophorèse bidimensionnelle de protéines dans l'analyse du genome de Zea mays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 1995. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6506,51 +6506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djivan Prentout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Muyle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus Zemp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Filali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf229" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05406711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Monnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Postel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves van de Peer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adl2356" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Mollion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa229" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Vanderplanck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne van Rossum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Lahiani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Cauwer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103557" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040487" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480704v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny E Hartmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Snirc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15387" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265377v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin E Carpentier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmitt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298474v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Varr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzio d'Agostino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Tamburino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20194788" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621000v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Le Cadre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten J.M. Christenhusz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2018.10.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Meyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lehmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Brings" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20170655" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713163v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Villain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Buret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3774" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525784v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dufay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13245" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242247v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Delalande" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2015.100" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger R Weidema" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-015-1240-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141623v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dufa&#255;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1410" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110896v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2014.04.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V42SQX8W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110840v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Delph" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S12686-014-0240-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110813v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lahiani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Cadre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charlesworth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.32" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563571v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Shykoff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2010.116" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Darracq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mar&#233;chal-Drouard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Courseaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evr042" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621021v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darracq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Varr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468454v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-233" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382431v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuguen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Arnaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2009.00653.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XBJ07VZJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385450v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Delph" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401005v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;nart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. God&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deledicque" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04279.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6T3JL05T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181671v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaudey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Cauwer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2007.01454.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170441v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurice" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091798v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Bailey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170456v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thiel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mielordt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170448v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mower" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Gummow" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Palmer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091823v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fievet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03208.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DNF8G91W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00321057v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P* Touzet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maurice" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S* Cuguen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6801009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091805v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3464" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091810v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Corre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2006.06.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1R72T39-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051446v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hueber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra B&#252;rkholz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Barnes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1627-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B79D89BDF8F262FCF1743B75ADA813F6A9384BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681274v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Budar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2004.10.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5P7FDCW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681522v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Paepe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020914v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220100578" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDDP58BC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693323v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riccardi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damerval" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704275v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Winkler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Helentjaris" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705786v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Guilloux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zivy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716205v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Josse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leonardi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894052v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Vienne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Josse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maurice" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Causse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leonardi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766968v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Saliba" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sene" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849888v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852369v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435670v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hautek&#232;ete" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk van Dijk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Biancardi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0842-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181669v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Budar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830701v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Prioul" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02848266v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05406711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Monnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Postel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves van de Peer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adl2356" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344469v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djivan Prentout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Muyle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus Zemp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Filali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf229" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Mollion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa229" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Vanderplanck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne van Rossum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Lahiani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Cauwer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103557" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040487" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480704v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny E Hartmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Snirc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15387" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265377v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin E Carpentier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmitt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298474v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Varr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzio d'Agostino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Tamburino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20194788" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Meyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lehmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Brings" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20170655" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713163v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Villain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Buret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3774" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Le Cadre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten J.M. Christenhusz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2018.10.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525784v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dufay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13245" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242247v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Delalande" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2015.100" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger R Weidema" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-015-1240-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141623v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dufa&#255;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1410" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110896v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2014.04.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V42SQX8W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110840v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Delph" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S12686-014-0240-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110813v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lahiani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Cadre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charlesworth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.32" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563571v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Shykoff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2010.116" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Darracq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mar&#233;chal-Drouard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Courseaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evr042" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621021v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darracq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Varr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468454v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-233" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382431v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuguen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Arnaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2009.00653.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XBJ07VZJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385450v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Delph" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401005v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;nart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. God&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deledicque" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04279.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6T3JL05T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181671v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaudey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Cauwer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2007.01454.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091798v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Bailey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170456v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thiel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mielordt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170448v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mower" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Gummow" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Palmer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091823v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fievet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03208.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DNF8G91W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00321057v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P* Touzet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maurice" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S* Cuguen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6801009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170441v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurice" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091805v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3464" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091810v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Corre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2006.06.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1R72T39-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681274v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Budar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2004.10.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5P7FDCW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051446v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hueber" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra B&#252;rkholz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Barnes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1627-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B79D89BDF8F262FCF1743B75ADA813F6A9384BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681522v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Paepe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020914v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220100578" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDDP58BC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693323v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riccardi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damerval" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704275v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Winkler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Helentjaris" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705786v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Guilloux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zivy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894052v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Vienne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Josse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maurice" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Causse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leonardi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716205v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Josse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leonardi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766968v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Saliba" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sene" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849888v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852369v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435670v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hautek&#232;ete" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk van Dijk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Biancardi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0842-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181669v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Budar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830701v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Prioul" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02848266v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>