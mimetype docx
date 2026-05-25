--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -100,351 +100,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid establishment of species barriers in plants compared with that in animals</w:t>
+                <w:t xml:space="preserve">Evolution of Sex-Biased Gene Expression During Transitions to Separate Sexes in the Silene Genus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Monnet</w:t>
+                <w:t xml:space="preserve">Djivan Prentout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Postel</w:t>
+                <w:t xml:space="preserve">Aline Muyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Touzet</w:t>
+                <w:t xml:space="preserve">Niklaus Zemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Fraïsse</w:t>
+                <w:t xml:space="preserve">Adil El Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves van de Peer</w:t>
+                <w:t xml:space="preserve">Bastien Boussau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 389 (6765), pp.1147-1150. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adl2356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaf229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406711v1</w:t>
+                <w:t xml:space="preserve">hal-05344469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Sex-Biased Gene Expression During Transitions to Separate Sexes in the Silene Genus</w:t>
+                <w:t xml:space="preserve">Rapid establishment of species barriers in plants compared with that in animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djivan Prentout</w:t>
+                <w:t xml:space="preserve">François Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Muyle</w:t>
+                <w:t xml:space="preserve">Zoé Postel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklaus Zemp</w:t>
+                <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adil El Filali</w:t>
+                <w:t xml:space="preserve">Christelle Fraïsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Boussau</w:t>
+                <w:t xml:space="preserve">Yves van de Peer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 42 (10), </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 389 (6765), pp.1147-1150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaf229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.adl2356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344469v1</w:t>
+                <w:t xml:space="preserve">hal-05406711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dioecy is associated with high genetic diversity and adaptation rates in the plant genus Silene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Muyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklaus Zemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Mollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -521,51 +521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does pollination syndrome reflect pollinator efficiency in Silene nutans?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne van Rossum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -642,64 +642,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytonuclear Genetic Incompatibilities in Plant Speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Postel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -785,51 +785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (6), pp.1154-1172. </w:t>
@@ -1027,51 +1027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nunzio d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gallina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1129,472 +1129,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMS-G from Beta vulgaris ssp. maritima is maintained in natural populations despite containing an atypical cytochrome c oxidase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogeography of a widely distributed species reveals a cryptic assemblage of distinct genetic lineages needing separate conservation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne van Rossum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Meyer</w:t>
+                <w:t xml:space="preserve">Solenn Le Cadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lehmann</w:t>
+                <w:t xml:space="preserve">Benjamin Brachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Boivin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle de Cauwer</w:t>
+                <w:t xml:space="preserve">Maarten J.M. Christenhusz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BCJ20170655⟩</w:t>
+              <w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35, pp.44-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ppees.2018.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713198v1</w:t>
+                <w:t xml:space="preserve">hal-02621000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloroplastic and nuclear diversity of wild beets at a large geographical scale: Insights into the evolutionary history of the Beta section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Villain</w:t>
+                <w:t xml:space="preserve">Laetitia Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Holl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (5), pp.2890-2900. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.3774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeography of a widely distributed species reveals a cryptic assemblage of distinct genetic lineages needing separate conservation strategies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Martin</w:t>
+                <w:t xml:space="preserve">CMS-G from Beta vulgaris ssp. maritima is maintained in natural populations despite containing an atypical cytochrome c oxidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Le Cadre</w:t>
+                <w:t xml:space="preserve">Caroline Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Brachi</w:t>
+                <w:t xml:space="preserve">Stéphane Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maarten J.M. Christenhusz</w:t>
+                <w:t xml:space="preserve">Lea Brings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle de Cauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35, pp.44-51. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 475, pp.759-773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ppees.2018.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BCJ20170655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621000v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lineages of Silene nutans developed rapid, strong, asymmetric postzygotic reproductive isolation in allopatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1684,51 +1684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeographic pattern of range expansion provides evidence for cryptic species lineages in Silene nutans in Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne van Rossum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1840,64 +1840,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inger R Weidema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Le Cadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
@@ -1948,51 +1948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When is it worth being a self-compatible hermaphrodite? Context-dependent effects of self-pollination on female advantage in gynodioecious Silene nutans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2052,64 +2052,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytoplasmic male sterility and mitochondrial metabolism in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mitochondrion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 19, pp.166-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2168,51 +2168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of 24 polymorphic microsatellite markers for Silene nutans, a gynodioecious-gynomonoecious species, and cross-species amplification in other Silene species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2436,77 +2436,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determination of male sterility in gynodioecious Silene nutans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dufaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Shykoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2547,342 +2547,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and content diversity of mitochondrial genome in beet: a comparative genomic analysis</w:t>
+                <w:t xml:space="preserve">Structural and content diversity of the mitochondrial genome in beet. A comparative genomic analysis. .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Darracq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
+                <w:t xml:space="preserve">A. Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J.S. Varré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurence Maréchal-Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Courseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.723-736</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616508v1</w:t>
+                <w:t xml:space="preserve">hal-00621021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and content diversity of the mitochondrial genome in beet. A comparative genomic analysis. .</w:t>
+                <w:t xml:space="preserve">Structural and content diversity of mitochondrial genome in beet: a comparative genomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Darracq</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Aude Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maréchal-Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Courseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.723-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evr042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621021v1</w:t>
+                <w:t xml:space="preserve">hal-00616508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scenario of mitochondrial genome evolution in maize based on rearrangement events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11, pp.233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2910,268 +2910,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex ratio variation among gynodioecious populations of sea beet: can it be explained by negative frequency-dependent selection?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dufaÿ</w:t>
+                <w:t xml:space="preserve">The effect of breeding system on polymorphism in mitochondrial genes of Silene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cuguen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Touzet</w:t>
+                <w:t xml:space="preserve">L.F. Delph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 181, pp.631-644</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00382431v1</w:t>
+                <w:t xml:space="preserve">hal-00385450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of breeding system on polymorphism in mitochondrial genes of Silene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sex ratio variation among gynodioecious populations of sea beet: can it be explained by negative frequency-dependent selection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dufaÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cuguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L.F. Delph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 63, pp.1483-1497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2009.00653.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00385450v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-scale geographical structure of genetic diversity in inland wild beet populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fénart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3179,51 +3179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deledicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18 (15), pp.3201-3215. </w:t>
@@ -3312,64 +3312,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vaudey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. de Cauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cuguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 21, pp.202-212. </w:t>
@@ -3401,791 +3401,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00181671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging theory and mechanism in studies of gynodioecy.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modelling the maintenance of a male fertile cytoplasm in a gynodioecious population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dufaÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F. Bailey</w:t>
+                <w:t xml:space="preserve">S. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cuguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 22, pp.17-24</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99, pp.349-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091798v1</w:t>
+                <w:t xml:space="preserve">hal-00170441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative effectiveness of sugar beet microsatellite markers isolated from genomic libraries and GenBank ESTs to map the sugar beet genome.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Merging theory and mechanism in studies of gynodioecy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F. Delph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Laurent</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.F. Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 115, pp.793-805</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22, pp.17-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170456v1</w:t>
+                <w:t xml:space="preserve">hal-00091798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive variation in synonymous substitution rates in mitochondrial genes of seed plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative effectiveness of sugar beet microsatellite markers isolated from genomic libraries and GenBank ESTs to map the sugar beet genome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Thiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Mower</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Mielordt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7, pp.135</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 115, pp.793-805</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170448v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial analysis of nuclear and cytoplasmic DNA diversity in wild sea beet (Beta vulgaris ssp. maritima) populations: do marine currents shape the genetic structure?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extensive variation in synonymous substitution rates in mitochondrial genes of seed plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Mower</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Gummow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F. Delph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Fievet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Cuguen</w:t>
+                <w:t xml:space="preserve">J.D. Palmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, pp.135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00091823v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the maintenance of male-fertile cytoplasm in a gynodioecious population</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S* Cuguen</w:t>
+                <w:t xml:space="preserve">Spatial analysis of nuclear and cytoplasmic DNA diversity in wild sea beet (Beta vulgaris ssp. maritima) populations: do marine currents shape the genetic structure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fievet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cuguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6801009⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16, pp.1847-1864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.03208.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00321057v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the maintenance of a male fertile cytoplasm in a gynodioecious population</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Cuguen</w:t>
+                <w:t xml:space="preserve">Modelling the maintenance of male-fertile cytoplasm in a gynodioecious population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P* Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S* Cuguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 99, pp.349-356</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 99 (3), pp.349-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6801009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170441v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00321057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of gynodioecy in wild beet (Beta vulgaris ssp. maritima L.): a genealogical approach using chloroplastic nucleotide sequences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fénart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cuguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 273, pp.1391-1398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4232,64 +4232,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to be early-flowering: an evolutionary perspective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cuguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4342,315 +4342,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the molecular arms race between two conflicting genomes in cytoplasmic male sterility ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Genetic analysis of male fertility restoration in wild cytoplasmic male sterility G of beet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Budar</w:t>
+                <w:t xml:space="preserve">Nathalie Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bürkholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cuguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2004.10.001⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 109 (1), pp.240-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-004-1627-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681274v1</w:t>
+                <w:t xml:space="preserve">hal-02051446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of male fertility restoration in wild cytoplasmic male sterility G of beet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Unveiling the molecular arms race between two conflicting genomes in cytoplasmic male sterility ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Cuguen</w:t>
+                <w:t xml:space="preserve">Francoise Budar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 109 (1), pp.240-247. </w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 9 (12), pp.568-570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-004-1627-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2004.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051446v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nucleo-mitochondrial conflict in cytoplasmic male sterilities revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Budar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. de Paepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4701,90 +4701,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear effect on mitochondrial protein expression of the CMS Owen cytoplasm in sugar beet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cuguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 102 (8), pp.1299-1304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4830,51 +4830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The maize two-dimensional gel protein database : towards an integrated genome analysis program.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4949,497 +4949,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined genetic and physiological analysis of a locus contributing to quantitative variation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Characterizing allelic proteins for genome mapping in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.G. Winkler</w:t>
+                <w:t xml:space="preserve">M. Le Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Helentjaris</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Zivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 91 (2), pp.200-205</w:t>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 16 (7), pp.1289-1294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02704275v1</w:t>
+                <w:t xml:space="preserve">hal-02705786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing allelic proteins for genome mapping in maize</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Combined genetic and physiological analysis of a locus contributing to quantitative variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le Guilloux</w:t>
+                <w:t xml:space="preserve">R.G. Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zivy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Helentjaris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrophoresis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 16 (7), pp.1289-1294</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 91 (2), pp.200-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02705786v1</w:t>
+                <w:t xml:space="preserve">hal-02704275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marquage et expression du génome chez le maïs</w:t>
+                <w:t xml:space="preserve">Marquage et expression du genome chez le mais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D de Vienne</w:t>
+                <w:t xml:space="preserve">Dominique de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jm Josse</w:t>
+                <w:t xml:space="preserve">J.M. Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Maurice</w:t>
+                <w:t xml:space="preserve">Aurélie Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Causse</w:t>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Leonardi</w:t>
+                <w:t xml:space="preserve">Agnès Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 26 (Suppl1), pp.21s-34s</w:t>
+              <w:t xml:space="preserve">, 1994, 26 (suppl. 1), pp.21s-34s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00894052v1</w:t>
+                <w:t xml:space="preserve">hal-02716205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marquage et expression du genome chez le mais</w:t>
+                <w:t xml:space="preserve">Marquage et expression du génome chez le maïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique de Vienne</w:t>
+                <w:t xml:space="preserve">D de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Josse</w:t>
+                <w:t xml:space="preserve">Jm Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Maurice</w:t>
+                <w:t xml:space="preserve">A Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+                <w:t xml:space="preserve">M Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Leonardi</w:t>
+                <w:t xml:space="preserve">A Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 26 (suppl. 1), pp.21s-34s</w:t>
+              <w:t xml:space="preserve">, 1994, 26 (Suppl1), pp.21s-34s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02716205v1</w:t>
+                <w:t xml:space="preserve">hal-00894052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5457,64 +5457,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du polymorphisme de gènes candidats QTL de caractères du grain chez le maïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenica Manicacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5582,103 +5582,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing allelic proteins for genome mapping in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Damerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International meeting. 2D electrophoresis : from protein maps to genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, Sienne, Italy</w:t>
@@ -5707,103 +5707,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marquage et expression du genome chez le mais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque BRG/INRA. Ressources génétiques animales et végétales. Méthodologie d'étude et de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1993, Montpellier, France</w:t>
@@ -5890,51 +5890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Hautekèete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk van Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Biancardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5998,51 +5998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytoplasmic male sterility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Budar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6129,90 +6129,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'associations entre polymorphismes du gène sh2 et des caractéristiques de qualité de la graine pour la sélection de plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doménica Manicacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Prioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: WO03016564. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -6266,51 +6266,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l'electrophorèse bidimensionnelle de protéines dans l'analyse du genome de Zea mays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 1995. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6506,51 +6506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05406711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Monnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Postel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves van de Peer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adl2356" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344469v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djivan Prentout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Muyle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus Zemp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Filali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf229" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Mollion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa229" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Vanderplanck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne van Rossum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Lahiani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Cauwer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103557" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040487" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480704v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny E Hartmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Snirc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15387" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265377v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin E Carpentier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmitt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298474v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Varr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzio d'Agostino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Tamburino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20194788" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Meyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lehmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Brings" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20170655" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713163v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Villain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Buret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3774" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Le Cadre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten J.M. Christenhusz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2018.10.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525784v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dufay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13245" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242247v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Delalande" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2015.100" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger R Weidema" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-015-1240-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141623v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dufa&#255;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1410" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110896v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2014.04.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V42SQX8W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110840v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Delph" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S12686-014-0240-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110813v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lahiani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Cadre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charlesworth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.32" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563571v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Shykoff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2010.116" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Darracq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mar&#233;chal-Drouard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Courseaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evr042" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621021v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darracq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Varr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468454v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-233" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382431v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuguen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Arnaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2009.00653.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XBJ07VZJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385450v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Delph" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401005v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;nart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. God&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deledicque" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04279.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6T3JL05T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181671v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaudey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Cauwer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2007.01454.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091798v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Bailey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170456v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thiel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mielordt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170448v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mower" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Gummow" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Palmer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091823v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fievet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03208.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DNF8G91W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00321057v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P* Touzet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maurice" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S* Cuguen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6801009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170441v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurice" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091805v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3464" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091810v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Corre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2006.06.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1R72T39-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681274v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Budar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2004.10.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5P7FDCW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051446v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hueber" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra B&#252;rkholz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Barnes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1627-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B79D89BDF8F262FCF1743B75ADA813F6A9384BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681522v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Paepe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020914v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220100578" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDDP58BC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693323v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riccardi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damerval" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704275v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Winkler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Helentjaris" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705786v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Guilloux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zivy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894052v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Vienne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Josse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maurice" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Causse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leonardi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716205v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Josse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leonardi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766968v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Saliba" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sene" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849888v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852369v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435670v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hautek&#232;ete" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk van Dijk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Biancardi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0842-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181669v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Budar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830701v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Prioul" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02848266v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djivan Prentout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Muyle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus Zemp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Filali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf229" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05406711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Monnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Postel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves van de Peer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adl2356" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Mollion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa229" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Vanderplanck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne van Rossum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Lahiani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Cauwer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103557" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040487" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480704v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny E Hartmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Snirc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15387" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265377v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin E Carpentier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmitt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298474v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Varr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzio d'Agostino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Tamburino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20194788" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621000v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Le Cadre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten J.M. Christenhusz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2018.10.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713163v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Villain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Buret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3774" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713198v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Meyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lehmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Brings" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20170655" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525784v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dufay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13245" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242247v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Delalande" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2015.100" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger R Weidema" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-015-1240-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141623v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dufa&#255;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1410" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110896v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2014.04.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V42SQX8W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110840v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Delph" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S12686-014-0240-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110813v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lahiani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Cadre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charlesworth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.32" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563571v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Shykoff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2010.116" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621021v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darracq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Varr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mar&#233;chal-Drouard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Courseaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Darracq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evr042" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468454v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-233" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385450v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Delph" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382431v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuguen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Arnaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2009.00653.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XBJ07VZJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401005v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;nart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. God&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deledicque" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04279.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6T3JL05T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181671v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaudey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Cauwer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2007.01454.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170441v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurice" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091798v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Bailey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170456v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thiel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mielordt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170448v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mower" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Gummow" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Palmer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091823v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fievet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03208.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DNF8G91W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00321057v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P* Touzet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maurice" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S* Cuguen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6801009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091805v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3464" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091810v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Corre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2006.06.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1R72T39-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051446v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hueber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra B&#252;rkholz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Barnes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1627-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B79D89BDF8F262FCF1743B75ADA813F6A9384BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681274v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Budar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2004.10.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5P7FDCW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681522v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Paepe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020914v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220100578" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDDP58BC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693323v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riccardi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damerval" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705786v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Guilloux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zivy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704275v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Winkler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Helentjaris" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716205v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Josse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leonardi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894052v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Vienne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Josse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maurice" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Causse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leonardi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766968v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Saliba" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sene" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849888v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852369v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435670v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hautek&#232;ete" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk van Dijk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Biancardi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0842-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181669v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Budar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830701v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Prioul" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02848266v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>