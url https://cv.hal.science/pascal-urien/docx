--- v0 (2026-03-10)
+++ v1 (2026-04-07)
@@ -1197,352 +1197,352 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Line Secure Elements: Deploying High Security Keystores and Personal HSMs</w:t>
+                <w:t xml:space="preserve">Demonstration Of Performance For Low Cost Personal HSM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on Computing, Networking and Communications (ICNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Honolulu, United States. pp.450-455, </w:t>
+              <w:t xml:space="preserve">2023 IEEE 20th Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Las Vegas, United States. pp.879-880, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICNC57223.2023.10074066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCNC51644.2023.10060586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225785v1</w:t>
+                <w:t xml:space="preserve">hal-04285114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration Of Performance For Low Cost Personal HSM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a centralized security architecture for SOME/IP automotive services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Khemissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE 20th Consumer Communications &amp; Networking Conference (CCNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2023, Las Vegas, United States. pp.879-880, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCNC51644.2023.10060586⟩</w:t>
+              <w:t xml:space="preserve">, Jan 2023, Las Vegas, United States. pp.977-978, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC51644.2023.10059950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285114v1</w:t>
+                <w:t xml:space="preserve">hal-04285097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a centralized security architecture for SOME/IP automotive services</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demonstrating Low Cost SIM Bluetooth Token For Generation Of Ethereum Transactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 20th Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Las Vegas, United States. pp.977-978, </w:t>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Blockchain and Cryptocurrency (ICBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dubai, United Arab Emirates. pp.1-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC51644.2023.10059950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICBC56567.2023.10174874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285097v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstrating Low Cost SIM Bluetooth Token For Generation Of Ethereum Transactions</w:t>
+                <w:t xml:space="preserve">On Line Secure Elements: Deploying High Security Keystores and Personal HSMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Blockchain and Cryptocurrency (ICBC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Dubai, United Arab Emirates. pp.1-3, </w:t>
+              <w:t xml:space="preserve">2023 International Conference on Computing, Networking and Communications (ICNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Honolulu, United States. pp.450-455, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICBC56567.2023.10174874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICNC57223.2023.10074066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285135v1</w:t>
+                <w:t xml:space="preserve">hal-04285122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Line Secure Elements: Deploying High Security Keystores and Personal HSMs</w:t>
               </w:r>
@@ -1551,3672 +1551,3672 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International Conference on Computing, Networking and Communications (ICNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Honolulu, United States. pp.450-455, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICNC57223.2023.10074066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285122v1</w:t>
+                <w:t xml:space="preserve">hal-04225785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Speedup Factor For Personal HSMs Based On Secure Elements</w:t>
+                <w:t xml:space="preserve">Personal HSM, Privacy for Subscribers in 5G/6G Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 6th Cyber Security in Networking Conference (CSNet)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Rio de Janeiro, Brazil. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2022 1st International Conference on 6G Networking (6GNet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSNet56116.2022.9955609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/6GNet54646.2022.9830453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285083v1</w:t>
+                <w:t xml:space="preserve">hal-04285031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal HSM, Privacy for Subscribers in 5G/6G Networks</w:t>
+                <w:t xml:space="preserve">Demonstrating Internet Of Secure Elements Server</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 1st International Conference on 6G Networking (6GNet)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2022 IEEE 19th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Las vegas, NV (US), United States. pp.923-924, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/6GNet54646.2022.9830453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCNC49033.2022.9700553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285031v1</w:t>
+                <w:t xml:space="preserve">hal-04284950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstrating Internet Of Secure Elements Server</w:t>
+                <w:t xml:space="preserve">Estimating Speedup Factor For Personal HSMs Based On Secure Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 19th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Las vegas, NV (US), United States. pp.923-924, </w:t>
+              <w:t xml:space="preserve">2022 6th Cyber Security in Networking Conference (CSNet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rio de Janeiro, Brazil. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC49033.2022.9700553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CSNet56116.2022.9955609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284950v1</w:t>
+                <w:t xml:space="preserve">hal-04285083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstrating Virtual IO For Internet Of Things Devices Secured By TLS Server In Secure Element</w:t>
+                <w:t xml:space="preserve">Internet Of Secure Elements Concepts And Applications. : Invited Paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE/ACM Seventh International Conference on Internet-of-Things Design and Implementation (IoTDI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Milano, Italy. pp.111-112, </w:t>
+              <w:t xml:space="preserve">2022 Seventh International Conference On Mobile And Secure Services (MobiSecServ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Gainesville, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IoTDI54339.2022.00025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MobiSecServ50855.2022.9727207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285001v1</w:t>
+                <w:t xml:space="preserve">hal-04284982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Secure Element Grids For Internet Of Secure Elements Servers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Centralized architecture for ECU security management in connected and autonomous vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Khemissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 18th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Thessaloniki, Greece. pp.466-469, </w:t>
+              <w:t xml:space="preserve">2022 13th International Conference on Information and Communication Technology Convergence (ICTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Jeju Island, South Korea. pp.1409-1414, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WiMob55322.2022.9941674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTC55196.2022.9952757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285042v1</w:t>
+                <w:t xml:space="preserve">hal-04285073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet Of Secure Elements Concepts And Applications. : Invited Paper</w:t>
+                <w:t xml:space="preserve">Towards Internet Of Secure Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Seventh International Conference On Mobile And Secure Services (MobiSecServ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Gainesville, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2022 IEEE 19th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Las Vegas, United States. pp.949-950, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MobiSecServ50855.2022.9727207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCNC49033.2022.9700663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284982v1</w:t>
+                <w:t xml:space="preserve">hal-04284964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centralized architecture for ECU security management in connected and autonomous vehicles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovative Secure Element Grids For Internet Of Secure Elements Servers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 13th International Conference on Information and Communication Technology Convergence (ICTC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Jeju Island, South Korea. pp.1409-1414, </w:t>
+              <w:t xml:space="preserve">2022 18th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Thessaloniki, Greece. pp.466-469, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTC55196.2022.9952757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WiMob55322.2022.9941674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285073v1</w:t>
+                <w:t xml:space="preserve">hal-04285042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Internet Of Secure Elements</w:t>
+                <w:t xml:space="preserve">Demonstrating Virtual IO For Internet Of Things Devices Secured By TLS Server In Secure Element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 19th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Las Vegas, United States. pp.949-950, </w:t>
+              <w:t xml:space="preserve">2022 IEEE/ACM Seventh International Conference on Internet-of-Things Design and Implementation (IoTDI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Milano, Italy. pp.111-112, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC49033.2022.9700663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IoTDI54339.2022.00025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284964v1</w:t>
+                <w:t xml:space="preserve">hal-04285001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Countermeasures to Defeat Cyber Attacks Against Blockchain Wallets: A Crypto Terminal Use Case</w:t>
+                <w:t xml:space="preserve">Innovative Countermeasures to Defeat Cyber Attacks Against Blockchain Wallets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Cyber Security in Networking Conference (CSNet), 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2021, Rio de Jaineiro, Brazil. pp.49-54, </w:t>
+              <w:t xml:space="preserve">2021 5th Cyber Security in Networking Conference (CSNet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Abu Dhabi, United Arab Emirates. pp.49-54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/csnet52717.2021.9614649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CSNet52717.2021.9614649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04051629v1</w:t>
+                <w:t xml:space="preserve">hal-04284928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative TLS 1.3 Identity Module for Trusted IoT Device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Evaluation of Pseudonym Reload over Cellular Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Braiteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lonc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 18th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCNC49032.2021.9369656⟩</w:t>
+              <w:t xml:space="preserve">11th IFIP International Conference on New Technologies, Mobility and Security (NTMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NTMS49979.2021.9432646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358231v1</w:t>
+                <w:t xml:space="preserve">hal-04362111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Countermeasures to Defeat Cyber Attacks Against Blockchain Wallets</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Water- PUF: An Insider Threat Resistant PUF Enrollment Protocol Based on Machine Learning Watermarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Khalfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Leneutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingxuan Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 5th Cyber Security in Networking Conference (CSNet)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSNet52717.2021.9614649⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE 20th International Symposium on Network Computing and Applications (NCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Boston, United States. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NCA53618.2021.9685239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284928v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Pseudonym Reload over Cellular Technology</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New IoT Trust Model Based on TLS-SE and TLS-IM Secure Elements: A Blockchain Use Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFIP International Conference on New Technologies, Mobility and Security (NTMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Paris, France. </w:t>
+              <w:t xml:space="preserve">2021 IEEE 18th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Las Vegas, United States. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NTMS49979.2021.9432646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCNC49032.2021.9369485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362111v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water- PUF: An Insider Threat Resistant PUF Enrollment Protocol Based on Machine Learning Watermarking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovative Wallet Using Trusted On-Line Keystore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Urien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 20th International Symposium on Network Computing and Applications (NCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Boston, United States. pp.1-10, </w:t>
+              <w:t xml:space="preserve">2021 3rd Conference on Blockchain Research &amp; Applications for Innovative Networks and Services (BRAINS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France. pp.12-14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NCA53618.2021.9685239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/BRAINS52497.2021.9569783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262875v1</w:t>
+                <w:t xml:space="preserve">hal-04284907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New IoT Trust Model Based on TLS-SE and TLS-IM Secure Elements: A Blockchain Use Case</w:t>
+                <w:t xml:space="preserve">Innovative Countermeasures to Defeat Cyber Attacks Against Blockchain Wallets: A Crypto Terminal Use Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 18th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Las Vegas, United States. pp.1-2, </w:t>
+              <w:t xml:space="preserve">5th Cyber Security in Networking Conference (CSNet), 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2021, Rio de Jaineiro, Brazil. pp.49-54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC49032.2021.9369485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/csnet52717.2021.9614649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358223v1</w:t>
+                <w:t xml:space="preserve">hal-04051629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Wallet Using Trusted On-Line Keystore</w:t>
+                <w:t xml:space="preserve">Innovative TLS 1.3 Identity Module for Trusted IoT Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 3rd Conference on Blockchain Research &amp; Applications for Innovative Networks and Services (BRAINS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France. pp.12-14, </w:t>
+              <w:t xml:space="preserve">2021 IEEE 18th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Las Vegas, United States. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BRAINS52497.2021.9569783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCNC49032.2021.9369656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284907v1</w:t>
+                <w:t xml:space="preserve">hal-03358231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DARE: A Reports Dataset for Global Misbehavior Authority Evaluation in C-ITS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crypto Terminal: A New Open Device For Securing Blockchain Wallets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Urien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 91st Vehicular Technology Conference (vtc)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Blockchain and Cryptocurrency (ICBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Toronto, Canada. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICBC48266.2020.9169410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491465v1</w:t>
+                <w:t xml:space="preserve">hal-03358203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Security Bare Metal Bluetooth Blockchain Payment Terminal For Trusted Ethereum Transaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VeReMi Extension: A Dataset for Comparable Evaluation of Misbehavior Detection in VANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rens Wouter van Der Heijden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 17th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Dublin (virtual), Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9149132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC46108.2020.9045146⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03358157v1</w:t>
+                <w:t xml:space="preserve">hal-02492739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crypto Terminal: A New Open Device For Securing Blockchain Wallets</w:t>
+                <w:t xml:space="preserve">Innovative ATMEGA8 Microcontroler Static Authentication Based on SRAM PUF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Conference on Blockchain and Cryptocurrency (ICBC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICBC48266.2020.9169410⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE 17th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Las Vegas, United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC46108.2020.9045502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358203v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative ATMEGA8 Microcontroler Static Authentication Based on SRAM PUF</w:t>
+                <w:t xml:space="preserve">Innovative Dynamic SRAM PUF Authentication for Trusted Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 17th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCNC46108.2020.9045502⟩</w:t>
+              <w:t xml:space="preserve">2020 16th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Thessaloniki, Greece. pp.374-377, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiMob50308.2020.9253432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358194v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VeReMi Extension: A Dataset for Comparable Evaluation of Misbehavior Detection in VANETs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time Stamped Bijective MAC and Dynamic PUF Authentication New Directions For IoT Security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 Sixth International Conference on Mobile And Secure Services (MobiSecServ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Miami Beach, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MobiSecServ48690.2020.9042939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9149132⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02492739v1</w:t>
+                <w:t xml:space="preserve">hal-03358140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Dynamic SRAM PUF Authentication for Trusted Internet of Things</w:t>
+                <w:t xml:space="preserve">Proving IoT Devices Firmware Integrity With Bijective MAC Time Stamped</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 16th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE 6th World Forum on Internet of Things (WF-IoT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, New Orleans, United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WF-IoT48130.2020.9221395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WiMob50308.2020.9253432⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03358219v1</w:t>
+                <w:t xml:space="preserve">hal-03358212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Stamped Bijective MAC and Dynamic PUF Authentication New Directions For IoT Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DARE: A Reports Dataset for Global Misbehavior Authority Evaluation in C-ITS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lonc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Sixth International Conference on Mobile And Secure Services (MobiSecServ)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 91st Vehicular Technology Conference (vtc)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Antwerp, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MobiSecServ48690.2020.9042939⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03358140v1</w:t>
+                <w:t xml:space="preserve">hal-02491465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proving IoT Devices Firmware Integrity With Bijective MAC Time Stamped</w:t>
+                <w:t xml:space="preserve">High Security Bare Metal Bluetooth Blockchain Payment Terminal For Trusted Ethereum Transaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 6th World Forum on Internet of Things (WF-IoT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, New Orleans, United States. pp.1-2, </w:t>
+              <w:t xml:space="preserve">2020 IEEE 17th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Las Vegas, United States. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WF-IoT48130.2020.9221395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCNC46108.2020.9045146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358212v1</w:t>
+                <w:t xml:space="preserve">hal-03358157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrity Issues for IoT: From Experiment to Classification Introducing Integrity Probes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CaTch: A Confidence Range Tolerant Misbehavior Detection Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierpaolo Cincilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Internet of Things, Big Data and Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342424v1</w:t>
+                <w:t xml:space="preserve">hal-02126960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Misbehavior Authority System for Sybil Attack Detection in C-ITS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introducing Innovative Bare Metal Crypto Terminal for Blockchains and BigBang Paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Urien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IEEE 10th Annual Ubiquitous Computing, Electronics &amp; Mobile Communication Conference – IEEE UEMCON 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 10th IFIP International Conference on New Technologies, Mobility and Security (NTMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, CANARY ISLANDS, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NTMS.2019.8763823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316391v1</w:t>
+                <w:t xml:space="preserve">hal-02342422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CaTch: A Confidence Range Tolerant Misbehavior Detection Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Kamel</w:t>
+                <w:t xml:space="preserve">Risk Analysis on C-ITS pseudonymity aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierpaolo Cincilla</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lonc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">International Conference on New Technologies, Mobility and Security (NTMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Ile canaries, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126960v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Analysis on C-ITS pseudonymity aspects</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrity Probe: Using Programmer as Root of Trust for Bare Metal Blockchain Crypto Terminal. Invited Paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on New Technologies, Mobility and Security (NTMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 Fifth Conference on Mobile and Secure Services (MobiSecServ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Miami Beach, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MOBISECSERV.2019.8686637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122427v1</w:t>
+                <w:t xml:space="preserve">hal-02342420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrity Probe: Using Programmer as Root of Trust for Bare Metal Blockchain Crypto Terminal. Invited Paper</w:t>
+                <w:t xml:space="preserve">Designing Attacks Against Automotive Control Area Network Bus and Electronic Control Units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Fifth Conference on Mobile and Secure Services (MobiSecServ)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 16th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Las Vegas, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MOBISECSERV.2019.8686637⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02342420v1</w:t>
+                <w:t xml:space="preserve">hal-02342411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Innovative Bare Metal Crypto Terminal for Blockchains and BigBang Paradigm</w:t>
+                <w:t xml:space="preserve">Crypto Terminal Based On Secure Element For Consumer Trusted Blockchain Transactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 10th IFIP International Conference on New Technologies, Mobility and Security (NTMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 16th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Las Vegas, United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NTMS.2019.8763823⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02342422v1</w:t>
+                <w:t xml:space="preserve">hal-02342418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crypto Terminal Based On Secure Element For Consumer Trusted Blockchain Transactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C-ITS PKI protocol: Performance Evaluation in a Real Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lonc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 16th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WONS 2019 15 th Wireless On-demand Network systems and Services Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Wengen, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651788⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02342418v1</w:t>
+                <w:t xml:space="preserve">hal-01978179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Attacks Against Automotive Control Area Network Bus and Electronic Control Units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Reliable Machine Learning Based Global Misbehavior Detection in C-ITS: Model Evaluation Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Ben-Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 16th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Vehicular Adhoc Networks for Smart Cities (IWVSC'2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342411v1</w:t>
+                <w:t xml:space="preserve">hal-02353893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-ITS PKI protocol: Performance Evaluation in a Real Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farah Haidar</w:t>
+                <w:t xml:space="preserve">Misbehavior Detection in C-ITS: A comparative approach of local detection mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Lonc</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WONS 2019 15 th Wireless On-demand Network systems and Services Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Wengen, Switzerland</w:t>
+              <w:t xml:space="preserve">Vehicular Networking Conference (VNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Los Angeles, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978179v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Reliable Machine Learning Based Global Misbehavior Detection in C-ITS: Model Evaluation Approach</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrity Issues for IoT: From Experiment to Classification Introducing Integrity Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Vehicular Adhoc Networks for Smart Cities (IWVSC'2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Internet of Things, Big Data and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Heraklion, Greece. pp.344-350, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007746903440350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353893v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misbehavior Detection in C-ITS: A comparative approach of local detection mechanisms</w:t>
+                <w:t xml:space="preserve">A Misbehavior Authority System for Sybil Attack Detection in C-ITS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lonc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vehicular Networking Conference (VNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Los Angeles, California, United States</w:t>
+              <w:t xml:space="preserve">The IEEE 10th Annual Ubiquitous Computing, Electronics &amp; Mobile Communication Conference – IEEE UEMCON 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400137v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C-ITS use cases: study, extension and classification methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lonc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Monteuuis</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Denis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 4th ACM Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vehicular Technology Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, porto, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348398v1</w:t>
+                <w:t xml:space="preserve">hal-01745636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-ITS use cases: study, extension and classification methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farah Haidar</w:t>
+                <w:t xml:space="preserve">Misbehavior Reporting Protocol for C-ITS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vehicular Technology Conference </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, porto, Portugal</w:t>
+              <w:t xml:space="preserve">2018 IEEE Vehicular Networking Conference (VNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745636v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misbehavior Reporting Protocol for C-ITS</w:t>
+                <w:t xml:space="preserve">Feasibility Study of Misbehavior Detection Mechanisms in Cooperative Intelligent Transport Systems (C-ITS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Kaiser</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierpaolo Cincilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Vehicular Networking Conference (VNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">2018 IEEE 87th Vehicular Technology Conference: VTC2018-Spring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917456v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility Study of Misbehavior Detection Mechanisms in Cooperative Intelligent Transport Systems (C-ITS)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SARA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Monteuuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Boudguiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Labiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Servel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 87th Vehicular Technology Conference: VTC2018-Spring</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 4th ACM Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Incheon, South Korea. pp.3-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3198458.3198465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779985v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SecFuNet : Embedded Framwork in OpenSSL to support Smart Cards</w:t>
               </w:r>
@@ -5291,235 +5291,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation Software to Secure Virtual Machines with Remote Grid of Secure Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassane Aissaoui-Mehrez</w:t>
+                <w:t xml:space="preserve">Global Identity Management of Virtual Machines Based on Remote Secure Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Aissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Military Communications Conference (MILCOM'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Baltimore, MD, United States. pp.282-287, </w:t>
+              <w:t xml:space="preserve">2014 International Conference on Computer, Information, and Telecommunication Systems, CITS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Jeju, South Korea. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MILCOM.2014.51⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CITS.2014.6878954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092983v1</w:t>
+                <w:t xml:space="preserve">hal-01018068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Identity Management of Virtual Machines Based on Remote Secure Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassane Aissaoui</w:t>
+                <w:t xml:space="preserve">Implementation Software to Secure Virtual Machines with Remote Grid of Secure Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Aissaoui-Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Conference on Computer, Information, and Telecommunication Systems, CITS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Jeju, South Korea. pp.1-4, </w:t>
+              <w:t xml:space="preserve">IEEE Military Communications Conference (MILCOM'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Baltimore, MD, United States. pp.282-287, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CITS.2014.6878954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MILCOM.2014.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018068v1</w:t>
+                <w:t xml:space="preserve">hal-01092983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework Implementation Based On Grid of Smart Cards To Authenticate Virtual Machines</w:t>
               </w:r>
@@ -6177,403 +6177,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Convergent Identity System Based on EAP-TLS Smart Cards</w:t>
+                <w:t xml:space="preserve">A breakthrough for prepaid payment: End to end token exchange and management using secure SSL channels created by EAP-TLS smart cards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kiennert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAR-SSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, United States. pp.476 - 483, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CTS.2011.5928726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673666v1</w:t>
+                <w:t xml:space="preserve">hal-00673667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A breakthrough for prepaid payment: End to end token exchange and management using secure SSL channels created by EAP-TLS smart cards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fraud detection in mobile payments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Gharout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Achemlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Kiennert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Secure Networking and Applications (ICSNA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673667v1</w:t>
+                <w:t xml:space="preserve">hal-01002642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraud detection in mobile payments</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Convergent Identity System Based on EAP-TLS Smart Cards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kiennert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Secure Networking and Applications (ICSNA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">SAR-SSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002642v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Innovative Solution for Cloud Computing Authentication: Grids of EAP-TLS Smart Cards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kiennert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Greece. pp.22-27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6735,394 +6735,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIP Tags Privacy Architecture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HIP tags, a new paradigm for the Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D. Nyami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Elrharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Icart</w:t>
+                <w:t xml:space="preserve">Marinette Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. de Oliveira Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSNC'08 3rd Int. Conf. on Systems and Networks Communications Sliema, Malta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, X, France. pp.179-184</w:t>
+              <w:t xml:space="preserve">IFIP Wireless Days, Dubaï</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, X, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125675v1</w:t>
+                <w:t xml:space="preserve">hal-01125580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIP tags, a new paradigm for the Internet of Things</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Elrharbi</w:t>
+                <w:t xml:space="preserve">A novel architecture for securing data delivery in internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroua Biri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Afifi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Wireless Days, Dubaï</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICOIN '08 :The International Conference on Information Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Busan, South Korea. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICOIN.2008.4472822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125580v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel architecture for securing data delivery in internet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Onfroy</w:t>
+                <w:t xml:space="preserve">HIP Tags Privacy Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorice Nyamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Elrharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossam Afifi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Chabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Icart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOIN '08 :The International Conference on Information Networking</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICSNC'08 3rd Int. Conf. on Systems and Networks Communications Sliema, Malta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, X, France. pp.179-184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795845v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIP-based RFID Networking Architecture</w:t>
               </w:r>
@@ -7281,64 +7281,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chabanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrile Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Oliveira Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WOCN'07. IFIP Int. Conf. on Wireless and Optical Communications Networks, Singapore, J</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, X, France. pp.1-5</w:t>
@@ -7361,533 +7361,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A smartcard for authentication in WLANs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Loutrel</w:t>
+                <w:t xml:space="preserve">A Novel Authentication Model Based on Secured IP Smart Cards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Hecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Labiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LANC 2003 - Latin America Networking Conference 2003</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1035662.1035673⟩</w:t>
+              <w:t xml:space="preserve">ICC'2003 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Anchorage, AK, United States. pp.809-813, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2003.1204441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530457v1</w:t>
+                <w:t xml:space="preserve">hal-01530441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La carte à puce EAP, un passeport pour la sécurité des réseaux émergents Wi-Fi.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An EAP-BT smart card for authentication in the next generation of wireless communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loutrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Loutrel</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gaïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2003</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP TC6 / WG6.2 &amp; WG6.7 Conference on Network Control and Engineering for QoS, Security and Mobility (Net-Con 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Paris, France. pp.103-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-35620-4_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802161v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Authentication Model Based on Secured IP Smart Cards</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Houda Labiod</w:t>
+                <w:t xml:space="preserve">A simple security model for emerging 802.11 pervasive environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC'2003 - IEEE International Conference on Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOC'2003 - Smart Object Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2003.1204441⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01530441v1</w:t>
+                <w:t xml:space="preserve">hal-01530450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An EAP-BT smart card for authentication in the next generation of wireless communications</w:t>
+                <w:t xml:space="preserve">A smartcard for authentication in WLANs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Loutrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gaïti</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP TC6 / WG6.2 &amp; WG6.7 Conference on Network Control and Engineering for QoS, Security and Mobility (Net-Con 2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Paris, France. pp.103-114, </w:t>
+              <w:t xml:space="preserve">LANC 2003 - Latin America Networking Conference 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, La Paz, Bolivia. pp.125-130, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-0-387-35620-4_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1035662.1035673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623644v1</w:t>
+                <w:t xml:space="preserve">hal-01530457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple security model for emerging 802.11 pervasive environments</w:t>
+                <w:t xml:space="preserve">La carte à puce EAP, un passeport pour la sécurité des réseaux émergents Wi-Fi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Pujolle</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loutrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOC'2003 - Smart Object Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Grenoble, France</w:t>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, Nov 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530450v1</w:t>
+                <w:t xml:space="preserve">hal-04802161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes à puces internet, état de l'art et perspectives</w:t>
               </w:r>
@@ -8311,251 +8311,251 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RFID and the Internet of Things</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une plateforme de dématérialisation de prépaiement innovante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFID and the Internet of Things</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.304, 2011, 978-1-84821-298-5</w:t>
+              <w:t xml:space="preserve">TELECOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue de l'association Télécom PArisTEch alumni, pp.76--79, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126193v1</w:t>
+                <w:t xml:space="preserve">hal-01005804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une plateforme de dématérialisation de prépaiement innovante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RFID and the Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Ferdinand Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE - John Wiley Sons. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TELECOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue de l'association Télécom PArisTEch alumni, pp.76--79, 2011</w:t>
+              <w:t xml:space="preserve">RFID and the Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.304, 2011, 978-1-84821-298-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005804v1</w:t>
+                <w:t xml:space="preserve">hal-01126193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RFID et l'internet des choses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Ferdinand Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8685,327 +8685,327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IETF Draft, &amp;quot;Secure Element for TLS Version 1.3&amp;quot; https://datatracker.ietf.org/doc/html/draft-urien-tls-se-03</w:t>
+                <w:t xml:space="preserve">IETF Draft,&amp;quot;Internet of Secure Elements&amp;quot;, https://datatracker.ietf.org/doc/html/draft-urien-coinrg-iose-03</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358331v1</w:t>
+                <w:t xml:space="preserve">hal-03358337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IETF Draft,&amp;quot;Internet of Secure Elements&amp;quot;, https://datatracker.ietf.org/doc/html/draft-urien-coinrg-iose-03</w:t>
+                <w:t xml:space="preserve">IETF Draft, &amp;quot;Secure Element for TLS Version 1.3&amp;quot; https://datatracker.ietf.org/doc/html/draft-urien-tls-se-03</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358337v1</w:t>
+                <w:t xml:space="preserve">hal-03358331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIP support for RFIDs : 03</w:t>
+                <w:t xml:space="preserve">HIP support for RFIDs : 02</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyu Myoung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011, pp.30</w:t>
+              <w:t xml:space="preserve">2011, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665282v1</w:t>
+                <w:t xml:space="preserve">hal-00665280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIP support for RFIDs : 02</w:t>
+                <w:t xml:space="preserve">HIP support for RFIDs : 03</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyu Myoung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011, pp.29</w:t>
+              <w:t xml:space="preserve">2011, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665280v1</w:t>
+                <w:t xml:space="preserve">hal-00665282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIP support for RFIDs : 01</w:t>
               </w:r>
@@ -9336,51 +9336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427682v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Khalfaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leneutre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Villard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxuan Ma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/8887472" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427680v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gazeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21248415" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Edem Agbezoutsi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tound&#233; Mesmin Dandjinou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00840-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527873v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kamel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Raashid Ansari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kaiser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Jemaa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2020.2984878" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01117046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Aissaoui-Mehrez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Aissaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraga Joni da Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#246;ger Davi da Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167556v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.678" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TKSZLZG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117434v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serhrouchni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02303460v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Loutrel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ga&#239;ti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03179678" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEEDEBB51F91CD318E2A2A3A62118A2F274AF60A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04225785v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNC57223.2023.10074066" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285114v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC51644.2023.10060586" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285097v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Khemissa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC51644.2023.10059950" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285135v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC56567.2023.10174874" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285122v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285083v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet56116.2022.9955609" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285031v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/6GNet54646.2022.9830453" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04284950v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49033.2022.9700553" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285001v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IoTDI54339.2022.00025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285042v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022.9941674" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04284982v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MobiSecServ50855.2022.9727207" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285073v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTC55196.2022.9952757" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04284964v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49033.2022.9700663" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051629v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/csnet52717.2021.9614649" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358231v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49032.2021.9369656" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04284928v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet52717.2021.9614649" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362111v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Haidar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Braiteh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lonc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS49979.2021.9432646" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04262875v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA53618.2021.9685239" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358223v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49032.2021.9369485" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04284907v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BRAINS52497.2021.9569783" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491465v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358157v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC46108.2020.9045146" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358203v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC48266.2020.9169410" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358194v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC46108.2020.9045502" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492739v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wolf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rens Wouter van Der Heijden" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9149132" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358219v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob50308.2020.9253432" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358140v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MobiSecServ48690.2020.9042939" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358212v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT48130.2020.9221395" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342424v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007746903440350" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316391v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126960v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Cincilla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122427v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342420v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBISECSERV.2019.8686637" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342422v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2019.8763823" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342418v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651788" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342411v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651708" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978179v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353893v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Mahmoudi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben-Jemaa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400137v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cantat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348398v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monteuuis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Boudguiga" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Labiod" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Servel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3198458.3198465" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745636v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Denis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917456v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779985v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071003v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092983v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM.2014.51" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018068v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CITS.2014.6878954" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018084v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848340v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gaber" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Achemlal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hemery" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pasquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848343v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018179v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848339v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005144v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Gharout" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673666v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Marie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kiennert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673667v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2011.5928726" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002642v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673665v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDT.2010.12" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126195v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ferdinand Susini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Elrharbi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorice Nyamy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chabanne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHICI.2009.5340263" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125675v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elrharbi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabanne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Icart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125580v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nyami" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Oliveira Cunha" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795845v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroua Biri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Onfroy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Afifi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2008.4472822" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306131v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guyot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Oliveira Cunha" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOCN.2007.4284140" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125495v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile P&#233;pin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530457v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1035662.1035673" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802161v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530441v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Zouari" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Hecker" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2003.1204441" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02623644v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35620-4_9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530450v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801969v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder Saleh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Tizraoui" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571197v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801420v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848342v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126193v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005804v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126191v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03358318v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03358331v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03358337v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665282v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu Myoung Lee" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665280v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665275v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665138v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427682v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Khalfaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leneutre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Villard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxuan Ma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/8887472" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427680v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gazeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21248415" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Edem Agbezoutsi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tound&#233; Mesmin Dandjinou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00840-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527873v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kamel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Raashid Ansari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kaiser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Jemaa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2020.2984878" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01117046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Aissaoui-Mehrez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Aissaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraga Joni da Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#246;ger Davi da Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167556v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.678" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TKSZLZG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117434v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serhrouchni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02303460v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Loutrel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ga&#239;ti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03179678" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEEDEBB51F91CD318E2A2A3A62118A2F274AF60A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285114v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC51644.2023.10060586" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Khemissa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC51644.2023.10059950" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285135v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC56567.2023.10174874" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285122v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNC57223.2023.10074066" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04225785v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/6GNet54646.2022.9830453" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04284950v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49033.2022.9700553" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet56116.2022.9955609" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04284982v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MobiSecServ50855.2022.9727207" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285073v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTC55196.2022.9952757" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04284964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49033.2022.9700663" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285042v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022.9941674" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285001v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IoTDI54339.2022.00025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04284928v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet52717.2021.9614649" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362111v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Haidar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Braiteh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lonc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS49979.2021.9432646" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04262875v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA53618.2021.9685239" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358223v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49032.2021.9369485" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04284907v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BRAINS52497.2021.9569783" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051629v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/csnet52717.2021.9614649" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358231v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49032.2021.9369656" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358203v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC48266.2020.9169410" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492739v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wolf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rens Wouter van Der Heijden" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9149132" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC46108.2020.9045502" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358219v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob50308.2020.9253432" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358140v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MobiSecServ48690.2020.9042939" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358212v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT48130.2020.9221395" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491465v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358157v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC46108.2020.9045146" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126960v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Cincilla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342422v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2019.8763823" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342420v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBISECSERV.2019.8686637" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342411v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651708" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342418v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651788" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978179v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353893v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Mahmoudi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben-Jemaa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400137v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cantat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007746903440350" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316391v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745636v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Denis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917456v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779985v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348398v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monteuuis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Boudguiga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Labiod" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Servel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3198458.3198465" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071003v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018068v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CITS.2014.6878954" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092983v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM.2014.51" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018084v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848340v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gaber" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Achemlal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hemery" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pasquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848343v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018179v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848339v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005144v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Gharout" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673667v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kiennert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2011.5928726" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002642v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673666v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Marie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673665v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDT.2010.12" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126195v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ferdinand Susini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Elrharbi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorice Nyamy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chabanne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHICI.2009.5340263" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125580v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nyami" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elrharbi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Oliveira Cunha" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795845v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroua Biri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Onfroy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Afifi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2008.4472822" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125675v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabanne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Icart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306131v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guyot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Oliveira Cunha" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOCN.2007.4284140" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125495v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile P&#233;pin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530441v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Zouari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Hecker" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2003.1204441" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02623644v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35620-4_9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530450v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530457v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1035662.1035673" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802161v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801969v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder Saleh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Tizraoui" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571197v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801420v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848342v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005804v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126193v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126191v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03358318v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03358337v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03358331v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665280v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu Myoung Lee" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665282v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665275v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665138v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>