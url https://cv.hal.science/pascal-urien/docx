--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1163,386 +1163,399 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (70)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration Of Performance For Low Cost Personal HSM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Generation of Security for the 6G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 20th Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Las Vegas, United States. pp.879-880, </w:t>
+              <w:t xml:space="preserve">2024 8th Cyber Security in Networking Conference (CSNet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France. pp.161-164, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC51644.2023.10060586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CSNet64211.2024.10851745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285114v1</w:t>
+                <w:t xml:space="preserve">hal-05602694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a centralized security architecture for SOME/IP automotive services</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demonstration Of Performance For Low Cost Personal HSM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE 20th Consumer Communications &amp; Networking Conference (CCNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2023, Las Vegas, United States. pp.977-978, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCNC51644.2023.10059950⟩</w:t>
+              <w:t xml:space="preserve">, Jan 2023, Las Vegas, United States. pp.879-880, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC51644.2023.10060586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285097v1</w:t>
+                <w:t xml:space="preserve">hal-04285114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstrating Low Cost SIM Bluetooth Token For Generation Of Ethereum Transactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a centralized security architecture for SOME/IP automotive services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Khemissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Blockchain and Cryptocurrency (ICBC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Dubai, United Arab Emirates. pp.1-3, </w:t>
+              <w:t xml:space="preserve">2023 IEEE 20th Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Las Vegas, United States. pp.977-978, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICBC56567.2023.10174874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCNC51644.2023.10059950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285135v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Line Secure Elements: Deploying High Security Keystores and Personal HSMs</w:t>
+                <w:t xml:space="preserve">Demonstrating Low Cost SIM Bluetooth Token For Generation Of Ethereum Transactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on Computing, Networking and Communications (ICNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Honolulu, United States. pp.450-455, </w:t>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Blockchain and Cryptocurrency (ICBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dubai, United Arab Emirates. pp.1-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICNC57223.2023.10074066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICBC56567.2023.10174874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285122v1</w:t>
+                <w:t xml:space="preserve">hal-04285135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Line Secure Elements: Deploying High Security Keystores and Personal HSMs</w:t>
               </w:r>
@@ -1551,154 +1564,154 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International Conference on Computing, Networking and Communications (ICNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Honolulu, United States. pp.450-455, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICNC57223.2023.10074066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225785v1</w:t>
+                <w:t xml:space="preserve">hal-04285122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal HSM, Privacy for Subscribers in 5G/6G Networks</w:t>
+                <w:t xml:space="preserve">On Line Secure Elements: Deploying High Security Keystores and Personal HSMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 1st International Conference on 6G Networking (6GNet)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 International Conference on Computing, Networking and Communications (ICNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Honolulu, United States. pp.450-455, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNC57223.2023.10074066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/6GNet54646.2022.9830453⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04285031v1</w:t>
+                <w:t xml:space="preserve">hal-04225785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstrating Internet Of Secure Elements Server</w:t>
               </w:r>
@@ -1756,1452 +1769,1452 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Speedup Factor For Personal HSMs Based On Secure Elements</w:t>
+                <w:t xml:space="preserve">Personal HSM, Privacy for Subscribers in 5G/6G Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 6th Cyber Security in Networking Conference (CSNet)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Rio de Janeiro, Brazil. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2022 1st International Conference on 6G Networking (6GNet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSNet56116.2022.9955609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/6GNet54646.2022.9830453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285083v1</w:t>
+                <w:t xml:space="preserve">hal-04285031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet Of Secure Elements Concepts And Applications. : Invited Paper</w:t>
+                <w:t xml:space="preserve">Estimating Speedup Factor For Personal HSMs Based On Secure Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Seventh International Conference On Mobile And Secure Services (MobiSecServ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Gainesville, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2022 6th Cyber Security in Networking Conference (CSNet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rio de Janeiro, Brazil. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MobiSecServ50855.2022.9727207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CSNet56116.2022.9955609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284982v1</w:t>
+                <w:t xml:space="preserve">hal-04285083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centralized architecture for ECU security management in connected and autonomous vehicles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internet Of Secure Elements Concepts And Applications. : Invited Paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 13th International Conference on Information and Communication Technology Convergence (ICTC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Jeju Island, South Korea. pp.1409-1414, </w:t>
+              <w:t xml:space="preserve">2022 Seventh International Conference On Mobile And Secure Services (MobiSecServ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Gainesville, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTC55196.2022.9952757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MobiSecServ50855.2022.9727207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285073v1</w:t>
+                <w:t xml:space="preserve">hal-04284982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Internet Of Secure Elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Centralized architecture for ECU security management in connected and autonomous vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Khemissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 19th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Las Vegas, United States. pp.949-950, </w:t>
+              <w:t xml:space="preserve">2022 13th International Conference on Information and Communication Technology Convergence (ICTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Jeju Island, South Korea. pp.1409-1414, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC49033.2022.9700663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTC55196.2022.9952757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284964v1</w:t>
+                <w:t xml:space="preserve">hal-04285073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Secure Element Grids For Internet Of Secure Elements Servers</w:t>
+                <w:t xml:space="preserve">Towards Internet Of Secure Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 18th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Thessaloniki, Greece. pp.466-469, </w:t>
+              <w:t xml:space="preserve">2022 IEEE 19th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Las Vegas, United States. pp.949-950, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WiMob55322.2022.9941674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCNC49033.2022.9700663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285042v1</w:t>
+                <w:t xml:space="preserve">hal-04284964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstrating Virtual IO For Internet Of Things Devices Secured By TLS Server In Secure Element</w:t>
+                <w:t xml:space="preserve">Innovative Secure Element Grids For Internet Of Secure Elements Servers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE/ACM Seventh International Conference on Internet-of-Things Design and Implementation (IoTDI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Milano, Italy. pp.111-112, </w:t>
+              <w:t xml:space="preserve">2022 18th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Thessaloniki, Greece. pp.466-469, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IoTDI54339.2022.00025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WiMob55322.2022.9941674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285001v1</w:t>
+                <w:t xml:space="preserve">hal-04285042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Countermeasures to Defeat Cyber Attacks Against Blockchain Wallets</w:t>
+                <w:t xml:space="preserve">Demonstrating Virtual IO For Internet Of Things Devices Secured By TLS Server In Secure Element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 5th Cyber Security in Networking Conference (CSNet)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Abu Dhabi, United Arab Emirates. pp.49-54, </w:t>
+              <w:t xml:space="preserve">2022 IEEE/ACM Seventh International Conference on Internet-of-Things Design and Implementation (IoTDI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Milano, Italy. pp.111-112, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSNet52717.2021.9614649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IoTDI54339.2022.00025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284928v1</w:t>
+                <w:t xml:space="preserve">hal-04285001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Pseudonym Reload over Cellular Technology</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovative Countermeasures to Defeat Cyber Attacks Against Blockchain Wallets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFIP International Conference on New Technologies, Mobility and Security (NTMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NTMS49979.2021.9432646⟩</w:t>
+              <w:t xml:space="preserve">2021 5th Cyber Security in Networking Conference (CSNet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Abu Dhabi, United Arab Emirates. pp.49-54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSNet52717.2021.9614649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04362111v1</w:t>
+                <w:t xml:space="preserve">hal-04284928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water- PUF: An Insider Threat Resistant PUF Enrollment Protocol Based on Machine Learning Watermarking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance Evaluation of Pseudonym Reload over Cellular Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Braiteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lonc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Urien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 20th International Symposium on Network Computing and Applications (NCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Boston, United States. pp.1-10, </w:t>
+              <w:t xml:space="preserve">11th IFIP International Conference on New Technologies, Mobility and Security (NTMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NCA53618.2021.9685239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NTMS49979.2021.9432646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262875v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New IoT Trust Model Based on TLS-SE and TLS-IM Secure Elements: A Blockchain Use Case</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Water- PUF: An Insider Threat Resistant PUF Enrollment Protocol Based on Machine Learning Watermarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Khalfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Leneutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingxuan Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 18th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Las Vegas, United States. pp.1-2, </w:t>
+              <w:t xml:space="preserve">2021 IEEE 20th International Symposium on Network Computing and Applications (NCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Boston, United States. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC49032.2021.9369485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NCA53618.2021.9685239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358223v1</w:t>
+                <w:t xml:space="preserve">hal-04262875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Wallet Using Trusted On-Line Keystore</w:t>
+                <w:t xml:space="preserve">A New IoT Trust Model Based on TLS-SE and TLS-IM Secure Elements: A Blockchain Use Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 3rd Conference on Blockchain Research &amp; Applications for Innovative Networks and Services (BRAINS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France. pp.12-14, </w:t>
+              <w:t xml:space="preserve">2021 IEEE 18th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Las Vegas, United States. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BRAINS52497.2021.9569783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCNC49032.2021.9369485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284907v1</w:t>
+                <w:t xml:space="preserve">hal-03358223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Countermeasures to Defeat Cyber Attacks Against Blockchain Wallets: A Crypto Terminal Use Case</w:t>
+                <w:t xml:space="preserve">Innovative Wallet Using Trusted On-Line Keystore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Cyber Security in Networking Conference (CSNet), 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2021, Rio de Jaineiro, Brazil. pp.49-54, </w:t>
+              <w:t xml:space="preserve">2021 3rd Conference on Blockchain Research &amp; Applications for Innovative Networks and Services (BRAINS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France. pp.12-14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/csnet52717.2021.9614649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/BRAINS52497.2021.9569783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04051629v1</w:t>
+                <w:t xml:space="preserve">hal-04284907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative TLS 1.3 Identity Module for Trusted IoT Device</w:t>
+                <w:t xml:space="preserve">Innovative Countermeasures to Defeat Cyber Attacks Against Blockchain Wallets: A Crypto Terminal Use Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 18th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Las Vegas, United States. pp.1-4, </w:t>
+              <w:t xml:space="preserve">5th Cyber Security in Networking Conference (CSNet), 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2021, Rio de Jaineiro, Brazil. pp.49-54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC49032.2021.9369656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/csnet52717.2021.9614649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358231v1</w:t>
+                <w:t xml:space="preserve">hal-04051629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crypto Terminal: A New Open Device For Securing Blockchain Wallets</w:t>
+                <w:t xml:space="preserve">Innovative TLS 1.3 Identity Module for Trusted IoT Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Conference on Blockchain and Cryptocurrency (ICBC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Toronto, Canada. pp.1-3, </w:t>
+              <w:t xml:space="preserve">2021 IEEE 18th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Las Vegas, United States. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICBC48266.2020.9169410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCNC49032.2021.9369656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358203v1</w:t>
+                <w:t xml:space="preserve">hal-03358231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VeReMi Extension: A Dataset for Comparable Evaluation of Misbehavior Detection in VANETs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crypto Terminal: A New Open Device For Securing Blockchain Wallets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9149132⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Blockchain and Cryptocurrency (ICBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Toronto, Canada. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICBC48266.2020.9169410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492739v1</w:t>
+                <w:t xml:space="preserve">hal-03358203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative ATMEGA8 Microcontroler Static Authentication Based on SRAM PUF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VeReMi Extension: A Dataset for Comparable Evaluation of Misbehavior Detection in VANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rens Wouter van Der Heijden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 17th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Las Vegas, United States. pp.1-2, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Dublin (virtual), Ireland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC46108.2020.9045502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9149132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358194v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Dynamic SRAM PUF Authentication for Trusted Internet of Things</w:t>
               </w:r>
@@ -3337,2546 +3350,2503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proving IoT Devices Firmware Integrity With Bijective MAC Time Stamped</w:t>
+                <w:t xml:space="preserve">Innovative ATMEGA8 Microcontroler Static Authentication Based on SRAM PUF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 6th World Forum on Internet of Things (WF-IoT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, New Orleans, United States. pp.1-2, </w:t>
+              <w:t xml:space="preserve">2020 IEEE 17th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Las Vegas, United States. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WF-IoT48130.2020.9221395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCNC46108.2020.9045502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358212v1</w:t>
+                <w:t xml:space="preserve">hal-03358194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DARE: A Reports Dataset for Global Misbehavior Authority Evaluation in C-ITS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proving IoT Devices Firmware Integrity With Bijective MAC Time Stamped</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Urien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 91st Vehicular Technology Conference (vtc)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE 6th World Forum on Internet of Things (WF-IoT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, New Orleans, United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WF-IoT48130.2020.9221395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491465v1</w:t>
+                <w:t xml:space="preserve">hal-03358212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Security Bare Metal Bluetooth Blockchain Payment Terminal For Trusted Ethereum Transaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DARE: A Reports Dataset for Global Misbehavior Authority Evaluation in C-ITS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lonc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 17th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 91st Vehicular Technology Conference (vtc)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Antwerp, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC46108.2020.9045146⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03358157v1</w:t>
+                <w:t xml:space="preserve">hal-02491465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CaTch: A Confidence Range Tolerant Misbehavior Detection Approach</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Security Bare Metal Bluetooth Blockchain Payment Terminal For Trusted Ethereum Transaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE 17th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Las Vegas, United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC46108.2020.9045146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126960v1</w:t>
+                <w:t xml:space="preserve">hal-03358157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Innovative Bare Metal Crypto Terminal for Blockchains and BigBang Paradigm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CaTch: A Confidence Range Tolerant Misbehavior Detection Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierpaolo Cincilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 10th IFIP International Conference on New Technologies, Mobility and Security (NTMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342422v1</w:t>
+                <w:t xml:space="preserve">hal-02126960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Analysis on C-ITS pseudonymity aspects</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introducing Innovative Bare Metal Crypto Terminal for Blockchains and BigBang Paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on New Technologies, Mobility and Security (NTMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 10th IFIP International Conference on New Technologies, Mobility and Security (NTMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, CANARY ISLANDS, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NTMS.2019.8763823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122427v1</w:t>
+                <w:t xml:space="preserve">hal-02342422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrity Probe: Using Programmer as Root of Trust for Bare Metal Blockchain Crypto Terminal. Invited Paper</w:t>
+                <w:t xml:space="preserve">Crypto Terminal Based On Secure Element For Consumer Trusted Blockchain Transactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Fifth Conference on Mobile and Secure Services (MobiSecServ)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 16th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Las Vegas, United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MOBISECSERV.2019.8686637⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02342420v1</w:t>
+                <w:t xml:space="preserve">hal-02342418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Attacks Against Automotive Control Area Network Bus and Electronic Control Units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 16th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Las Vegas, United States. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crypto Terminal Based On Secure Element For Consumer Trusted Blockchain Transactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk Analysis on C-ITS pseudonymity aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lonc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 16th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on New Technologies, Mobility and Security (NTMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Ile canaries, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651788⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02342418v1</w:t>
+                <w:t xml:space="preserve">hal-02122427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-ITS PKI protocol: Performance Evaluation in a Real Environment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrity Probe: Using Programmer as Root of Trust for Bare Metal Blockchain Crypto Terminal. Invited Paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WONS 2019 15 th Wireless On-demand Network systems and Services Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 Fifth Conference on Mobile and Secure Services (MobiSecServ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Miami Beach, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MOBISECSERV.2019.8686637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978179v1</w:t>
+                <w:t xml:space="preserve">hal-02342420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Reliable Machine Learning Based Global Misbehavior Detection in C-ITS: Model Evaluation Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ines Ben-Jemaa</w:t>
+                <w:t xml:space="preserve">C-ITS PKI protocol: Performance Evaluation in a Real Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lonc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Vehicular Adhoc Networks for Smart Cities (IWVSC'2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">WONS 2019 15 th Wireless On-demand Network systems and Services Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Wengen, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353893v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misbehavior Detection in C-ITS: A comparative approach of local detection mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Reliable Machine Learning Based Global Misbehavior Detection in C-ITS: Model Evaluation Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ines Ben Jemaa</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Ben-Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Kaiser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vehicular Networking Conference (VNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Los Angeles, California, United States</w:t>
+              <w:t xml:space="preserve">International Workshop on Vehicular Adhoc Networks for Smart Cities (IWVSC'2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400137v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrity Issues for IoT: From Experiment to Classification Introducing Integrity Probes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Misbehavior Detection in C-ITS: A comparative approach of local detection mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Internet of Things, Big Data and Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vehicular Networking Conference (VNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Los Angeles, California, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342424v1</w:t>
+                <w:t xml:space="preserve">hal-02400137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Misbehavior Authority System for Sybil Attack Detection in C-ITS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrity Issues for IoT: From Experiment to Classification Introducing Integrity Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Urien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IEEE 10th Annual Ubiquitous Computing, Electronics &amp; Mobile Communication Conference – IEEE UEMCON 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Internet of Things, Big Data and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Heraklion, Greece. pp.344-350, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007746903440350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316391v1</w:t>
+                <w:t xml:space="preserve">hal-02342424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-ITS use cases: study, extension and classification methodology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">A Misbehavior Authority System for Sybil Attack Detection in C-ITS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lonc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vehicular Technology Conference </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, porto, Portugal</w:t>
+              <w:t xml:space="preserve">The IEEE 10th Annual Ubiquitous Computing, Electronics &amp; Mobile Communication Conference – IEEE UEMCON 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745636v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misbehavior Reporting Protocol for C-ITS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ines Ben Jemaa</w:t>
+                <w:t xml:space="preserve">C-ITS use cases: study, extension and classification methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lonc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Vehicular Networking Conference (VNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">Vehicular Technology Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917456v1</w:t>
+                <w:t xml:space="preserve">hal-01745636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility Study of Misbehavior Detection Mechanisms in Cooperative Intelligent Transport Systems (C-ITS)</w:t>
+                <w:t xml:space="preserve">Misbehavior Reporting Protocol for C-ITS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Kaiser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierpaolo Cincilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 87th Vehicular Technology Conference: VTC2018-Spring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">2018 IEEE Vehicular Networking Conference (VNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779985v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feasibility Study of Misbehavior Detection Mechanisms in Cooperative Intelligent Transport Systems (C-ITS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierpaolo Cincilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Urien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 4th ACM Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 IEEE 87th Vehicular Technology Conference: VTC2018-Spring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Porto, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348398v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SecFuNet : Embedded Framwork in OpenSSL to support Smart Cards</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SARA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Monteuuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Boudguiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Labiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Servel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30TH Annual Computer Security Applications Conference (ACSAC-2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 4th ACM Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Incheon, South Korea. pp.3-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3198458.3198465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071003v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Identity Management of Virtual Machines Based on Remote Secure Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassane Aissaoui</w:t>
+                <w:t xml:space="preserve">SecFuNet : Embedded Framwork in OpenSSL to support Smart Cards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Aissaoui-Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Conference on Computer, Information, and Telecommunication Systems, CITS 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30TH Annual Computer Security Applications Conference (ACSAC-2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, New Orleans- Louisiana, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CITS.2014.6878954⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01018068v1</w:t>
+                <w:t xml:space="preserve">hal-01071003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation Software to Secure Virtual Machines with Remote Grid of Secure Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassane Aissaoui-Mehrez</w:t>
+                <w:t xml:space="preserve">Global Identity Management of Virtual Machines Based on Remote Secure Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Aissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Military Communications Conference (MILCOM'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Baltimore, MD, United States. pp.282-287, </w:t>
+              <w:t xml:space="preserve">2014 International Conference on Computer, Information, and Telecommunication Systems, CITS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Jeju, South Korea. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MILCOM.2014.51⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CITS.2014.6878954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092983v1</w:t>
+                <w:t xml:space="preserve">hal-01018068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework Implementation Based On Grid of Smart Cards To Authenticate Virtual Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassane Aissaoui</w:t>
+                <w:t xml:space="preserve">Implementation Software to Secure Virtual Machines with Remote Grid of Secure Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Aissaoui-Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECRYPT 2014 - 11th International Conference on Security and Cryptography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Military Communications Conference (MILCOM'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Baltimore, MD, United States. pp.282-287, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MILCOM.2014.51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018084v1</w:t>
+                <w:t xml:space="preserve">hal-01092983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des comportements dans un système de transfert d'argent sur mobile</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Framework Implementation Based On Grid of Smart Cards To Authenticate Virtual Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information (SAR SSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Mont-de-Marsan, France. pp.10</w:t>
+              <w:t xml:space="preserve">SECRYPT 2014 - 11th International Conference on Security and Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vienne, Austria. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848340v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic logs generator for fraud detection in mobile transfer services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Analyse des comportements dans un système de transfert d'argent sur mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Gaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Achemlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Symposium on Collaborative Technologies and Systems (CTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, San Diego, United States. pp.6</w:t>
+              <w:t xml:space="preserve">8ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information (SAR SSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Mont-de-Marsan, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848343v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Latency of Re-Authentication During Handover : Re-Authentication Using a Signed Token in Heterogeneous Wireless Access Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Aissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5905,2242 +5875,2363 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Wireless Information Networks and Systems - WINSYS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Reykjavik, Iceland. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux 4G : anticiper la sécurité des systèmes de transactions sur mobile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Synthetic logs generator for fraud detection in mobile transfer services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Gaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Achemlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information (SAR SSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Mont-de-Marsan, France. pp.10</w:t>
+              <w:t xml:space="preserve">The International Symposium on Collaborative Technologies and Systems (CTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, San Diego, United States. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848339v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security challenges of mobile money transfer services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Réseaux 4G : anticiper la sécurité des systèmes de transactions sur mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Gaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Achemlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information (SARSSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Cabourg, France</w:t>
+              <w:t xml:space="preserve">8ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information (SAR SSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Mont-de-Marsan, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005144v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A breakthrough for prepaid payment: End to end token exchange and management using secure SSL channels created by EAP-TLS smart cards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Security challenges of mobile money transfer services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Gharout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Achemlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Kiennert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information (SARSSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Cabourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673667v1</w:t>
+                <w:t xml:space="preserve">hal-01005144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraud detection in mobile payments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">A breakthrough for prepaid payment: End to end token exchange and management using secure SSL channels created by EAP-TLS smart cards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Urien</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kiennert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Secure Networking and Applications (ICSNA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, United States. pp.476 - 483, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CTS.2011.5928726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002642v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Convergent Identity System Based on EAP-TLS Smart Cards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fraud detection in mobile payments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Gharout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Achemlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Kiennert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAR-SSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">International Conference on Secure Networking and Applications (ICSNA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673666v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Innovative Solution for Cloud Computing Authentication: Grids of EAP-TLS Smart Cards</w:t>
+                <w:t xml:space="preserve">A New Convergent Identity System Based on EAP-TLS Smart Cards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kiennert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDT</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAR-SSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673665v1</w:t>
+                <w:t xml:space="preserve">hal-00673666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIP-Tags Architecture Implementation for the Internet of Things</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Innovative Solution for Cloud Computing Authentication: Grids of EAP-TLS Smart Cards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kiennert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Asian Himalayas International Conference on Internet AH-ICI2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AHICI.2009.5340263⟩</w:t>
+              <w:t xml:space="preserve">ICDT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Greece. pp.22-27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDT.2010.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126195v1</w:t>
+                <w:t xml:space="preserve">hal-00673665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIP tags, a new paradigm for the Internet of Things</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Elrharbi</w:t>
+                <w:t xml:space="preserve">HIP-Tags Architecture Implementation for the Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Ferdinand Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. de Oliveira Cunha</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Elrharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorice Nyamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chabanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Wireless Days, Dubaï</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First Asian Himalayas International Conference on Internet AH-ICI2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Kathmandu, Nepal. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AHICI.2009.5340263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125580v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel architecture for securing data delivery in internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroua Biri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossam Afifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOIN '08 :The International Conference on Information Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Busan, South Korea. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICOIN.2008.4472822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIP Tags Privacy Architecture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">HIP tags, a new paradigm for the Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nyami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Elrharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Chabanne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Icart</w:t>
+                <w:t xml:space="preserve">D. de Oliveira Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSNC'08 3rd Int. Conf. on Systems and Networks Communications Sliema, Malta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, X, France. pp.179-184</w:t>
+              <w:t xml:space="preserve">IFIP Wireless Days, Dubaï</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, X, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125675v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIP-based RFID Networking Architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HIP Tags Privacy Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorice Nyamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Elrharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guyot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guy Pujolle</w:t>
+                <w:t xml:space="preserve">T. Icart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Wireless and Optical Communications Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICSNC'08 3rd Int. Conf. on Systems and Networks Communications Sliema, Malta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, X, France. pp.179-184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306131v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIP-based RFID Networking Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. de Oliveira Cunha</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel de Oliveira Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOCN'07. IFIP Int. Conf. on Wireless and Optical Communications Networks, Singapore, J</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP International Conference on Wireless and Optical Communications Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Singapore, Singapore. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WOCN.2007.4284140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125495v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Authentication Model Based on Secured IP Smart Cards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HIP-based RFID Networking Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bachar Zouari</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Urien</w:t>
+                <w:t xml:space="preserve">Cyrile Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. de Oliveira Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC'2003 - IEEE International Conference on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WOCN'07. IFIP Int. Conf. on Wireless and Optical Communications Networks, Singapore, J</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, X, France. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530441v1</w:t>
+                <w:t xml:space="preserve">hal-01125495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An EAP-BT smart card for authentication in the next generation of wireless communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Loutrel</w:t>
+                <w:t xml:space="preserve">A Novel Authentication Model Based on Secured IP Smart Cards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Hecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Labiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP TC6 / WG6.2 &amp; WG6.7 Conference on Network Control and Engineering for QoS, Security and Mobility (Net-Con 2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Paris, France. pp.103-114, </w:t>
+              <w:t xml:space="preserve">ICC'2003 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Anchorage, AK, United States. pp.809-813, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-0-387-35620-4_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2003.1204441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623644v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple security model for emerging 802.11 pervasive environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An EAP-BT smart card for authentication in the next generation of wireless communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loutrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Pujolle</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gaïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOC'2003 - Smart Object Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP TC6 / WG6.2 &amp; WG6.7 Conference on Network Control and Engineering for QoS, Security and Mobility (Net-Con 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Paris, France. pp.103-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-35620-4_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530450v1</w:t>
+                <w:t xml:space="preserve">hal-02623644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A smartcard for authentication in WLANs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple security model for emerging 802.11 pervasive environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LANC 2003 - Latin America Networking Conference 2003</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOC'2003 - Smart Object Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1035662.1035673⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01530457v1</w:t>
+                <w:t xml:space="preserve">hal-01530450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La carte à puce EAP, un passeport pour la sécurité des réseaux émergents Wi-Fi.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A smartcard for authentication in WLANs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loutrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Loutrel</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2003</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LANC 2003 - Latin America Networking Conference 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, La Paz, Bolivia. pp.125-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1035662.1035673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802161v1</w:t>
+                <w:t xml:space="preserve">hal-01530457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartes à puces internet, état de l'art et perspectives</w:t>
+                <w:t xml:space="preserve">La carte à puce EAP, un passeport pour la sécurité des réseaux émergents Wi-Fi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adel Tizraoui</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loutrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Renater, Dec 2001, Lyon, France</w:t>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, Nov 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801969v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IP benefits for smart cards use in wireless networks</w:t>
+                <w:t xml:space="preserve">Cartes à puces internet, état de l'art et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Pujolle</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayder Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Tizraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETSI Project Smartcard Platform Meeting #6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Turku, Finland</w:t>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, Dec 2001, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571197v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">IP benefits for smart cards use in wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ETSI Project Smartcard Platform Meeting #6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Turku, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle approche de la carte à puce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, Nov 1999, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8150,150 +8241,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic logs generator for fraud detection in mobile transfer services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Gaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Achemlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Financial Cryptography and Data Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Okinawa, Japan. pp.0-0, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8303,309 +8394,309 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une plateforme de dématérialisation de prépaiement innovante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TELECOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue de l'association Télécom PArisTEch alumni, pp.76--79, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RFID and the Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Ferdinand Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE - John Wiley Sons. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFID and the Internet of Things</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.304, 2011, 978-1-84821-298-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RFID et l'internet des choses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Ferdinand Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HERMES SCIENCE PUBLICATIONS / LAVOISIER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFID et l'internet des choses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.316, 2010, 978-2-7462-2299-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8615,581 +8706,581 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IETF Draft, &amp;quot;Identity Module for TLS Version 1.3&amp;quot; https://datatracker.ietf.org/doc/html/draft-urien-tls-im-05</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IETF Draft,&amp;quot;Internet of Secure Elements&amp;quot;, https://datatracker.ietf.org/doc/html/draft-urien-coinrg-iose-03</w:t>
+                <w:t xml:space="preserve">IETF Draft, &amp;quot;Secure Element for TLS Version 1.3&amp;quot; https://datatracker.ietf.org/doc/html/draft-urien-tls-se-03</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358337v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IETF Draft, &amp;quot;Secure Element for TLS Version 1.3&amp;quot; https://datatracker.ietf.org/doc/html/draft-urien-tls-se-03</w:t>
+                <w:t xml:space="preserve">IETF Draft,&amp;quot;Internet of Secure Elements&amp;quot;, https://datatracker.ietf.org/doc/html/draft-urien-coinrg-iose-03</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358331v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIP support for RFIDs : 02</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyu Myoung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIP support for RFIDs : 03</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyu Myoung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIP support for RFIDs : 01</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyu Myoung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIP support for RFIDs : 00</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyu Myoung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId216"/>
+      <w:footerReference w:type="default" r:id="rId218"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9336,51 +9427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427682v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Khalfaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leneutre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Villard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxuan Ma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/8887472" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427680v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gazeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21248415" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Edem Agbezoutsi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tound&#233; Mesmin Dandjinou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00840-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527873v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kamel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Raashid Ansari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kaiser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Jemaa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2020.2984878" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01117046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Aissaoui-Mehrez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Aissaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraga Joni da Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#246;ger Davi da Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167556v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.678" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TKSZLZG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117434v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serhrouchni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02303460v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Loutrel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ga&#239;ti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03179678" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEEDEBB51F91CD318E2A2A3A62118A2F274AF60A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285114v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC51644.2023.10060586" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Khemissa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC51644.2023.10059950" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285135v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC56567.2023.10174874" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285122v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNC57223.2023.10074066" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04225785v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/6GNet54646.2022.9830453" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04284950v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49033.2022.9700553" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet56116.2022.9955609" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04284982v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MobiSecServ50855.2022.9727207" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285073v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTC55196.2022.9952757" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04284964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49033.2022.9700663" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285042v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022.9941674" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285001v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IoTDI54339.2022.00025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04284928v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet52717.2021.9614649" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362111v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Haidar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Braiteh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lonc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS49979.2021.9432646" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04262875v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA53618.2021.9685239" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358223v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49032.2021.9369485" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04284907v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BRAINS52497.2021.9569783" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051629v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/csnet52717.2021.9614649" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358231v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49032.2021.9369656" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358203v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC48266.2020.9169410" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492739v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wolf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rens Wouter van Der Heijden" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9149132" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC46108.2020.9045502" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358219v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob50308.2020.9253432" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358140v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MobiSecServ48690.2020.9042939" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358212v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT48130.2020.9221395" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491465v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358157v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC46108.2020.9045146" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126960v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Cincilla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342422v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2019.8763823" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342420v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBISECSERV.2019.8686637" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342411v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651708" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342418v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651788" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978179v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353893v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Mahmoudi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben-Jemaa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400137v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cantat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007746903440350" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316391v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745636v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Denis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917456v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779985v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348398v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monteuuis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Boudguiga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Labiod" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Servel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3198458.3198465" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071003v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018068v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CITS.2014.6878954" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092983v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM.2014.51" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018084v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848340v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gaber" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Achemlal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hemery" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pasquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848343v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018179v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848339v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005144v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Gharout" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673667v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kiennert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2011.5928726" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002642v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673666v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Marie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673665v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDT.2010.12" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126195v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ferdinand Susini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Elrharbi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorice Nyamy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chabanne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHICI.2009.5340263" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125580v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nyami" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elrharbi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Oliveira Cunha" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795845v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroua Biri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Onfroy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Afifi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2008.4472822" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125675v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabanne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Icart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306131v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guyot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Oliveira Cunha" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOCN.2007.4284140" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125495v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile P&#233;pin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530441v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Zouari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Hecker" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2003.1204441" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02623644v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35620-4_9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530450v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530457v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1035662.1035673" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802161v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801969v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder Saleh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Tizraoui" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571197v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801420v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848342v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005804v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126193v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126191v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03358318v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03358337v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03358331v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665280v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu Myoung Lee" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665282v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665275v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665138v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427682v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Khalfaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leneutre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Villard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxuan Ma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/8887472" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427680v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gazeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21248415" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Edem Agbezoutsi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tound&#233; Mesmin Dandjinou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00840-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527873v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kamel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Raashid Ansari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kaiser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Jemaa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2020.2984878" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01117046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Aissaoui-Mehrez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Aissaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraga Joni da Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#246;ger Davi da Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167556v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.678" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TKSZLZG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117434v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serhrouchni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02303460v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Loutrel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ga&#239;ti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03179678" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEEDEBB51F91CD318E2A2A3A62118A2F274AF60A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet64211.2024.10851745" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285114v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC51644.2023.10060586" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285097v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Khemissa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC51644.2023.10059950" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285135v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC56567.2023.10174874" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285122v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNC57223.2023.10074066" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04225785v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04284950v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49033.2022.9700553" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285031v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/6GNet54646.2022.9830453" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285083v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet56116.2022.9955609" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04284982v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MobiSecServ50855.2022.9727207" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285073v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTC55196.2022.9952757" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04284964v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49033.2022.9700663" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285042v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022.9941674" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IoTDI54339.2022.00025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04284928v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet52717.2021.9614649" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362111v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Haidar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Braiteh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lonc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS49979.2021.9432646" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04262875v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA53618.2021.9685239" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358223v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49032.2021.9369485" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04284907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BRAINS52497.2021.9569783" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/csnet52717.2021.9614649" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358231v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49032.2021.9369656" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358203v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC48266.2020.9169410" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492739v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wolf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rens Wouter van Der Heijden" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9149132" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358219v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob50308.2020.9253432" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358140v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MobiSecServ48690.2020.9042939" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358194v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC46108.2020.9045502" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358212v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT48130.2020.9221395" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491465v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358157v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC46108.2020.9045146" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126960v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Cincilla" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342422v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2019.8763823" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342418v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651788" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342411v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651708" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122427v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342420v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBISECSERV.2019.8686637" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978179v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353893v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Mahmoudi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben-Jemaa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400137v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cantat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342424v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007746903440350" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316391v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745636v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Denis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917456v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779985v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348398v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monteuuis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Boudguiga" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Labiod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Servel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3198458.3198465" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071003v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018068v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CITS.2014.6878954" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092983v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM.2014.51" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018084v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848340v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gaber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Achemlal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hemery" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pasquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018179v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848343v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848339v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005144v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Gharout" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673667v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kiennert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2011.5928726" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002642v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673666v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Marie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673665v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDT.2010.12" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126195v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ferdinand Susini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Elrharbi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorice Nyamy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chabanne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHICI.2009.5340263" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795845v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroua Biri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Onfroy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Afifi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2008.4472822" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125580v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nyami" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elrharbi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Oliveira Cunha" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125675v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabanne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Icart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306131v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guyot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Oliveira Cunha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOCN.2007.4284140" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125495v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile P&#233;pin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530441v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Zouari" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Hecker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2003.1204441" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02623644v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35620-4_9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530450v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530457v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1035662.1035673" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802161v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801969v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder Saleh" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Tizraoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571197v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801420v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848342v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005804v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126193v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126191v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03358318v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03358331v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03358337v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665280v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu Myoung Lee" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665282v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665275v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665138v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>