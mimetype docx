--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1691,1006 +1691,1006 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstrating Internet Of Secure Elements Server</w:t>
+                <w:t xml:space="preserve">Internet Of Secure Elements Concepts And Applications. : Invited Paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 19th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Las vegas, NV (US), United States. pp.923-924, </w:t>
+              <w:t xml:space="preserve">2022 Seventh International Conference On Mobile And Secure Services (MobiSecServ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Gainesville, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC49033.2022.9700553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MobiSecServ50855.2022.9727207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284950v1</w:t>
+                <w:t xml:space="preserve">hal-04284982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal HSM, Privacy for Subscribers in 5G/6G Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Centralized architecture for ECU security management in connected and autonomous vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Khemissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 1st International Conference on 6G Networking (6GNet)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2022 13th International Conference on Information and Communication Technology Convergence (ICTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Jeju Island, South Korea. pp.1409-1414, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/6GNet54646.2022.9830453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTC55196.2022.9952757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285031v1</w:t>
+                <w:t xml:space="preserve">hal-04285073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Speedup Factor For Personal HSMs Based On Secure Elements</w:t>
+                <w:t xml:space="preserve">Towards Internet Of Secure Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 6th Cyber Security in Networking Conference (CSNet)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Rio de Janeiro, Brazil. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2022 IEEE 19th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Las Vegas, United States. pp.949-950, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSNet56116.2022.9955609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCNC49033.2022.9700663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285083v1</w:t>
+                <w:t xml:space="preserve">hal-04284964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet Of Secure Elements Concepts And Applications. : Invited Paper</w:t>
+                <w:t xml:space="preserve">Innovative Secure Element Grids For Internet Of Secure Elements Servers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Seventh International Conference On Mobile And Secure Services (MobiSecServ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Gainesville, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2022 18th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Thessaloniki, Greece. pp.466-469, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MobiSecServ50855.2022.9727207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WiMob55322.2022.9941674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284982v1</w:t>
+                <w:t xml:space="preserve">hal-04285042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centralized architecture for ECU security management in connected and autonomous vehicles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demonstrating Virtual IO For Internet Of Things Devices Secured By TLS Server In Secure Element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 13th International Conference on Information and Communication Technology Convergence (ICTC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Jeju Island, South Korea. pp.1409-1414, </w:t>
+              <w:t xml:space="preserve">2022 IEEE/ACM Seventh International Conference on Internet-of-Things Design and Implementation (IoTDI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Milano, Italy. pp.111-112, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTC55196.2022.9952757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IoTDI54339.2022.00025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285073v1</w:t>
+                <w:t xml:space="preserve">hal-04285001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Internet Of Secure Elements</w:t>
+                <w:t xml:space="preserve">Demonstrating Internet Of Secure Elements Server</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE 19th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2022, Las Vegas, United States. pp.949-950, </w:t>
+              <w:t xml:space="preserve">, Jan 2022, Las vegas, NV (US), United States. pp.923-924, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC49033.2022.9700663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCNC49033.2022.9700553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284964v1</w:t>
+                <w:t xml:space="preserve">hal-04284950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Secure Element Grids For Internet Of Secure Elements Servers</w:t>
+                <w:t xml:space="preserve">Personal HSM, Privacy for Subscribers in 5G/6G Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 18th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Thessaloniki, Greece. pp.466-469, </w:t>
+              <w:t xml:space="preserve">2022 1st International Conference on 6G Networking (6GNet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WiMob55322.2022.9941674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/6GNet54646.2022.9830453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285042v1</w:t>
+                <w:t xml:space="preserve">hal-04285031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstrating Virtual IO For Internet Of Things Devices Secured By TLS Server In Secure Element</w:t>
+                <w:t xml:space="preserve">Estimating Speedup Factor For Personal HSMs Based On Secure Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE/ACM Seventh International Conference on Internet-of-Things Design and Implementation (IoTDI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Milano, Italy. pp.111-112, </w:t>
+              <w:t xml:space="preserve">2022 6th Cyber Security in Networking Conference (CSNet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rio de Janeiro, Brazil. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IoTDI54339.2022.00025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CSNet56116.2022.9955609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285001v1</w:t>
+                <w:t xml:space="preserve">hal-04285083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Countermeasures to Defeat Cyber Attacks Against Blockchain Wallets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Evaluation of Pseudonym Reload over Cellular Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Braiteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lonc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 5th Cyber Security in Networking Conference (CSNet)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSNet52717.2021.9614649⟩</w:t>
+              <w:t xml:space="preserve">11th IFIP International Conference on New Technologies, Mobility and Security (NTMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NTMS49979.2021.9432646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284928v1</w:t>
+                <w:t xml:space="preserve">hal-04362111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Pseudonym Reload over Cellular Technology</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Water- PUF: An Insider Threat Resistant PUF Enrollment Protocol Based on Machine Learning Watermarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Khalfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Leneutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingxuan Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFIP International Conference on New Technologies, Mobility and Security (NTMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Paris, France. </w:t>
+              <w:t xml:space="preserve">2021 IEEE 20th International Symposium on Network Computing and Applications (NCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Boston, United States. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NTMS49979.2021.9432646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NCA53618.2021.9685239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362111v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water- PUF: An Insider Threat Resistant PUF Enrollment Protocol Based on Machine Learning Watermarking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovative Countermeasures to Defeat Cyber Attacks Against Blockchain Wallets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Urien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 20th International Symposium on Network Computing and Applications (NCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Boston, United States. pp.1-10, </w:t>
+              <w:t xml:space="preserve">2021 5th Cyber Security in Networking Conference (CSNet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Abu Dhabi, United Arab Emirates. pp.49-54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NCA53618.2021.9685239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CSNet52717.2021.9614649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262875v1</w:t>
+                <w:t xml:space="preserve">hal-04284928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New IoT Trust Model Based on TLS-SE and TLS-IM Secure Elements: A Blockchain Use Case</w:t>
               </w:r>
@@ -2826,629 +2826,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Countermeasures to Defeat Cyber Attacks Against Blockchain Wallets: A Crypto Terminal Use Case</w:t>
+                <w:t xml:space="preserve">Innovative TLS 1.3 Identity Module for Trusted IoT Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Cyber Security in Networking Conference (CSNet), 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2021, Rio de Jaineiro, Brazil. pp.49-54, </w:t>
+              <w:t xml:space="preserve">2021 IEEE 18th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Las Vegas, United States. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/csnet52717.2021.9614649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCNC49032.2021.9369656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04051629v1</w:t>
+                <w:t xml:space="preserve">hal-03358231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative TLS 1.3 Identity Module for Trusted IoT Device</w:t>
+                <w:t xml:space="preserve">Innovative Countermeasures to Defeat Cyber Attacks Against Blockchain Wallets: A Crypto Terminal Use Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 18th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Las Vegas, United States. pp.1-4, </w:t>
+              <w:t xml:space="preserve">5th Cyber Security in Networking Conference (CSNet), 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2021, Rio de Jaineiro, Brazil. pp.49-54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC49032.2021.9369656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/csnet52717.2021.9614649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358231v1</w:t>
+                <w:t xml:space="preserve">hal-04051629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crypto Terminal: A New Open Device For Securing Blockchain Wallets</w:t>
+                <w:t xml:space="preserve">Innovative Dynamic SRAM PUF Authentication for Trusted Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Conference on Blockchain and Cryptocurrency (ICBC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Toronto, Canada. pp.1-3, </w:t>
+              <w:t xml:space="preserve">2020 16th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Thessaloniki, Greece. pp.374-377, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICBC48266.2020.9169410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WiMob50308.2020.9253432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358203v1</w:t>
+                <w:t xml:space="preserve">hal-03358219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VeReMi Extension: A Dataset for Comparable Evaluation of Misbehavior Detection in VANETs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time Stamped Bijective MAC and Dynamic PUF Authentication New Directions For IoT Security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9149132⟩</w:t>
+              <w:t xml:space="preserve">2020 Sixth International Conference on Mobile And Secure Services (MobiSecServ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Miami Beach, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MobiSecServ48690.2020.9042939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492739v1</w:t>
+                <w:t xml:space="preserve">hal-03358140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Dynamic SRAM PUF Authentication for Trusted Internet of Things</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VeReMi Extension: A Dataset for Comparable Evaluation of Misbehavior Detection in VANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rens Wouter van Der Heijden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 16th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Thessaloniki, Greece. pp.374-377, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Dublin (virtual), Ireland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WiMob50308.2020.9253432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9149132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358219v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Stamped Bijective MAC and Dynamic PUF Authentication New Directions For IoT Security</w:t>
+                <w:t xml:space="preserve">Innovative ATMEGA8 Microcontroler Static Authentication Based on SRAM PUF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Sixth International Conference on Mobile And Secure Services (MobiSecServ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Miami Beach, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2020 IEEE 17th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Las Vegas, United States. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MobiSecServ48690.2020.9042939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCNC46108.2020.9045502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358140v1</w:t>
+                <w:t xml:space="preserve">hal-03358194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative ATMEGA8 Microcontroler Static Authentication Based on SRAM PUF</w:t>
+                <w:t xml:space="preserve">Crypto Terminal: A New Open Device For Securing Blockchain Wallets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 17th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Las Vegas, United States. pp.1-2, </w:t>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Blockchain and Cryptocurrency (ICBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Toronto, Canada. pp.1-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC46108.2020.9045502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICBC48266.2020.9169410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358194v1</w:t>
+                <w:t xml:space="preserve">hal-03358203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proving IoT Devices Firmware Integrity With Bijective MAC Time Stamped</w:t>
               </w:r>
@@ -3506,827 +3506,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DARE: A Reports Dataset for Global Misbehavior Authority Evaluation in C-ITS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Security Bare Metal Bluetooth Blockchain Payment Terminal For Trusted Ethereum Transaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Urien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 91st Vehicular Technology Conference (vtc)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE 17th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Las Vegas, United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC46108.2020.9045146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491465v1</w:t>
+                <w:t xml:space="preserve">hal-03358157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Security Bare Metal Bluetooth Blockchain Payment Terminal For Trusted Ethereum Transaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DARE: A Reports Dataset for Global Misbehavior Authority Evaluation in C-ITS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lonc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 17th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 91st Vehicular Technology Conference (vtc)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Antwerp, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC46108.2020.9045146⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03358157v1</w:t>
+                <w:t xml:space="preserve">hal-02491465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CaTch: A Confidence Range Tolerant Misbehavior Detection Approach</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing Attacks Against Automotive Control Area Network Bus and Electronic Control Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 16th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Las Vegas, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126960v1</w:t>
+                <w:t xml:space="preserve">hal-02342411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Innovative Bare Metal Crypto Terminal for Blockchains and BigBang Paradigm</w:t>
+                <w:t xml:space="preserve">Crypto Terminal Based On Secure Element For Consumer Trusted Blockchain Transactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 10th IFIP International Conference on New Technologies, Mobility and Security (NTMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, CANARY ISLANDS, United States. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2019 16th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Las Vegas, United States. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NTMS.2019.8763823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342422v1</w:t>
+                <w:t xml:space="preserve">hal-02342418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crypto Terminal Based On Secure Element For Consumer Trusted Blockchain Transactions</w:t>
+                <w:t xml:space="preserve">Introducing Innovative Bare Metal Crypto Terminal for Blockchains and BigBang Paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 16th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Las Vegas, United States. pp.1-2, </w:t>
+              <w:t xml:space="preserve">2019 10th IFIP International Conference on New Technologies, Mobility and Security (NTMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, CANARY ISLANDS, United States. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NTMS.2019.8763823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342418v1</w:t>
+                <w:t xml:space="preserve">hal-02342422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Attacks Against Automotive Control Area Network Bus and Electronic Control Units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk Analysis on C-ITS pseudonymity aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lonc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 16th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on New Technologies, Mobility and Security (NTMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Ile canaries, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342411v1</w:t>
+                <w:t xml:space="preserve">hal-02122427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Analysis on C-ITS pseudonymity aspects</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrity Probe: Using Programmer as Root of Trust for Bare Metal Blockchain Crypto Terminal. Invited Paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on New Technologies, Mobility and Security (NTMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 Fifth Conference on Mobile and Secure Services (MobiSecServ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Miami Beach, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MOBISECSERV.2019.8686637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122427v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrity Probe: Using Programmer as Root of Trust for Bare Metal Blockchain Crypto Terminal. Invited Paper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CaTch: A Confidence Range Tolerant Misbehavior Detection Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierpaolo Cincilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Fifth Conference on Mobile and Secure Services (MobiSecServ)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342420v1</w:t>
+                <w:t xml:space="preserve">hal-02126960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-ITS PKI protocol: Performance Evaluation in a Real Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lonc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4697,90 +4697,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Misbehavior Authority System for Sybil Attack Detection in C-ITS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lonc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The IEEE 10th Annual Ubiquitous Computing, Electronics &amp; Mobile Communication Conference – IEEE UEMCON 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, New York, United States</w:t>
@@ -4803,256 +4803,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-ITS use cases: study, extension and classification methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farah Haidar</w:t>
+                <w:t xml:space="preserve">Misbehavior Reporting Protocol for C-ITS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vehicular Technology Conference </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, porto, Portugal</w:t>
+              <w:t xml:space="preserve">2018 IEEE Vehicular Networking Conference (VNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745636v1</w:t>
+                <w:t xml:space="preserve">hal-01917456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misbehavior Reporting Protocol for C-ITS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ines Ben Jemaa</w:t>
+                <w:t xml:space="preserve">C-ITS use cases: study, extension and classification methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lonc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Vehicular Networking Conference (VNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">Vehicular Technology Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917456v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility Study of Misbehavior Detection Mechanisms in Cooperative Intelligent Transport Systems (C-ITS)</w:t>
               </w:r>
@@ -5077,51 +5077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierpaolo Cincilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5685,424 +5685,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des comportements dans un système de transfert d'argent sur mobile</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low Latency of Re-Authentication During Handover : Re-Authentication Using a Signed Token in Heterogeneous Wireless Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information (SAR SSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Mont-de-Marsan, France. pp.10</w:t>
+              <w:t xml:space="preserve">10th International Conference on Wireless Information Networks and Systems - WINSYS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Reykjavik, Iceland. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848340v1</w:t>
+                <w:t xml:space="preserve">hal-01018179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Latency of Re-Authentication During Handover : Re-Authentication Using a Signed Token in Heterogeneous Wireless Access Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassane Aissaoui</w:t>
+                <w:t xml:space="preserve">Synthetic logs generator for fraud detection in mobile transfer services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Achemlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Wireless Information Networks and Systems - WINSYS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Reykjavik, Iceland. pp.1-7</w:t>
+              <w:t xml:space="preserve">The International Symposium on Collaborative Technologies and Systems (CTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, San Diego, United States. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018179v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic logs generator for fraud detection in mobile transfer services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Analyse des comportements dans un système de transfert d'argent sur mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Gaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohammed Achemlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Symposium on Collaborative Technologies and Systems (CTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, San Diego, United States. pp.6</w:t>
+              <w:t xml:space="preserve">8ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information (SAR SSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Mont-de-Marsan, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848343v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux 4G : anticiper la sécurité des systèmes de transactions sur mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Gaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Achemlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6153,77 +6153,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security challenges of mobile money transfer services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Gaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Gharout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Achemlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6378,77 +6378,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fraud detection in mobile payments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Gaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Gharout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Achemlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6826,312 +6826,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel architecture for securing data delivery in internet</w:t>
+                <w:t xml:space="preserve">HIP tags, a new paradigm for the Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aroua Biri</w:t>
+                <w:t xml:space="preserve">D. Nyami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Onfroy</w:t>
+                <w:t xml:space="preserve">S. Elrharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossam Afifi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marinette Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. de Oliveira Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOIN '08 :The International Conference on Information Networking</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFIP Wireless Days, Dubaï</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, X, France. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795845v1</w:t>
+                <w:t xml:space="preserve">hal-01125580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIP tags, a new paradigm for the Internet of Things</w:t>
+                <w:t xml:space="preserve">A novel architecture for securing data delivery in internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Nyami</w:t>
+                <w:t xml:space="preserve">Aroua Biri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Elrharbi</w:t>
+                <w:t xml:space="preserve">Emmanuel Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marinette Bouet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hossam Afifi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Wireless Days, Dubaï</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICOIN '08 :The International Conference on Information Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Busan, South Korea. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICOIN.2008.4472822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125580v1</w:t>
+                <w:t xml:space="preserve">hal-00795845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIP Tags Privacy Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorice Nyamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Elrharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7372,64 +7372,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chabanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrile Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Oliveira Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WOCN'07. IFIP Int. Conf. on Wireless and Optical Communications Networks, Singapore, J</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, X, France. pp.1-5</w:t>
@@ -7452,265 +7452,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Authentication Model Based on Secured IP Smart Cards</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guy Pujolle</w:t>
+                <w:t xml:space="preserve">An EAP-BT smart card for authentication in the next generation of wireless communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loutrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gaïti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC'2003 - IEEE International Conference on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2003.1204441⟩</w:t>
+              <w:t xml:space="preserve">IFIP TC6 / WG6.2 &amp; WG6.7 Conference on Network Control and Engineering for QoS, Security and Mobility (Net-Con 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Paris, France. pp.103-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-35620-4_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530441v1</w:t>
+                <w:t xml:space="preserve">hal-02623644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An EAP-BT smart card for authentication in the next generation of wireless communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Loutrel</w:t>
+                <w:t xml:space="preserve">A Novel Authentication Model Based on Secured IP Smart Cards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Hecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Labiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP TC6 / WG6.2 &amp; WG6.7 Conference on Network Control and Engineering for QoS, Security and Mobility (Net-Con 2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Paris, France. pp.103-114, </w:t>
+              <w:t xml:space="preserve">ICC'2003 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Anchorage, AK, United States. pp.809-813, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-0-387-35620-4_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2003.1204441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623644v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple security model for emerging 802.11 pervasive environments</w:t>
               </w:r>
@@ -8255,77 +8255,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic logs generator for fraud detection in mobile transfer services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Gaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Achemlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8714,89 +8714,89 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IETF Draft, &amp;quot;Identity Module for TLS Version 1.3&amp;quot; https://datatracker.ietf.org/doc/html/draft-urien-tls-im-05</w:t>
+                <w:t xml:space="preserve">IETF Draft,&amp;quot;Internet of Secure Elements&amp;quot;, https://datatracker.ietf.org/doc/html/draft-urien-coinrg-iose-03</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358318v1</w:t>
+                <w:t xml:space="preserve">hal-03358337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IETF Draft, &amp;quot;Secure Element for TLS Version 1.3&amp;quot; https://datatracker.ietf.org/doc/html/draft-urien-tls-se-03</w:t>
               </w:r>
@@ -8838,89 +8838,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IETF Draft,&amp;quot;Internet of Secure Elements&amp;quot;, https://datatracker.ietf.org/doc/html/draft-urien-coinrg-iose-03</w:t>
+                <w:t xml:space="preserve">IETF Draft, &amp;quot;Identity Module for TLS Version 1.3&amp;quot; https://datatracker.ietf.org/doc/html/draft-urien-tls-im-05</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358337v1</w:t>
+                <w:t xml:space="preserve">hal-03358318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIP support for RFIDs : 02</w:t>
               </w:r>
@@ -9427,51 +9427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427682v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Khalfaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leneutre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Villard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxuan Ma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/8887472" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427680v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gazeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21248415" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Edem Agbezoutsi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tound&#233; Mesmin Dandjinou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00840-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527873v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kamel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Raashid Ansari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kaiser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Jemaa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2020.2984878" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01117046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Aissaoui-Mehrez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Aissaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraga Joni da Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#246;ger Davi da Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167556v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.678" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TKSZLZG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117434v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serhrouchni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02303460v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Loutrel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ga&#239;ti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03179678" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEEDEBB51F91CD318E2A2A3A62118A2F274AF60A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet64211.2024.10851745" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285114v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC51644.2023.10060586" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285097v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Khemissa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC51644.2023.10059950" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285135v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC56567.2023.10174874" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285122v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNC57223.2023.10074066" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04225785v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04284950v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49033.2022.9700553" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285031v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/6GNet54646.2022.9830453" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285083v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet56116.2022.9955609" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04284982v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MobiSecServ50855.2022.9727207" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285073v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTC55196.2022.9952757" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04284964v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49033.2022.9700663" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285042v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022.9941674" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IoTDI54339.2022.00025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04284928v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet52717.2021.9614649" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362111v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Haidar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Braiteh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lonc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS49979.2021.9432646" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04262875v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA53618.2021.9685239" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358223v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49032.2021.9369485" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04284907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BRAINS52497.2021.9569783" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/csnet52717.2021.9614649" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358231v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49032.2021.9369656" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358203v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC48266.2020.9169410" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492739v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wolf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rens Wouter van Der Heijden" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9149132" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358219v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob50308.2020.9253432" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358140v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MobiSecServ48690.2020.9042939" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358194v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC46108.2020.9045502" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358212v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT48130.2020.9221395" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491465v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358157v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC46108.2020.9045146" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126960v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Cincilla" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342422v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2019.8763823" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342418v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651788" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342411v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651708" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122427v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342420v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBISECSERV.2019.8686637" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978179v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353893v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Mahmoudi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben-Jemaa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400137v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cantat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342424v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007746903440350" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316391v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745636v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Denis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917456v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779985v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348398v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monteuuis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Boudguiga" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Labiod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Servel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3198458.3198465" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071003v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018068v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CITS.2014.6878954" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092983v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM.2014.51" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018084v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848340v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gaber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Achemlal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hemery" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pasquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018179v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848343v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848339v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005144v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Gharout" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673667v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kiennert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2011.5928726" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002642v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673666v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Marie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673665v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDT.2010.12" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126195v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ferdinand Susini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Elrharbi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorice Nyamy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chabanne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHICI.2009.5340263" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795845v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroua Biri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Onfroy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Afifi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2008.4472822" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125580v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nyami" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elrharbi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Oliveira Cunha" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125675v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabanne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Icart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306131v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guyot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Oliveira Cunha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOCN.2007.4284140" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125495v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile P&#233;pin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530441v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Zouari" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Hecker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2003.1204441" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02623644v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35620-4_9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530450v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530457v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1035662.1035673" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802161v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801969v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder Saleh" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Tizraoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571197v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801420v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848342v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005804v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126193v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126191v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03358318v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03358331v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03358337v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665280v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu Myoung Lee" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665282v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665275v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665138v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427682v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Khalfaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leneutre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Villard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxuan Ma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/8887472" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427680v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gazeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21248415" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Edem Agbezoutsi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tound&#233; Mesmin Dandjinou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00840-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527873v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kamel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Raashid Ansari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kaiser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Jemaa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2020.2984878" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01117046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Aissaoui-Mehrez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Aissaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraga Joni da Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#246;ger Davi da Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167556v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.678" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TKSZLZG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117434v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serhrouchni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02303460v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Loutrel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ga&#239;ti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03179678" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEEDEBB51F91CD318E2A2A3A62118A2F274AF60A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet64211.2024.10851745" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285114v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC51644.2023.10060586" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285097v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Khemissa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC51644.2023.10059950" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285135v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC56567.2023.10174874" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285122v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNC57223.2023.10074066" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04225785v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04284982v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MobiSecServ50855.2022.9727207" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285073v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTC55196.2022.9952757" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04284964v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49033.2022.9700663" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285042v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022.9941674" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285001v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IoTDI54339.2022.00025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04284950v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49033.2022.9700553" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285031v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/6GNet54646.2022.9830453" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04285083v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet56116.2022.9955609" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362111v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Haidar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Braiteh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lonc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS49979.2021.9432646" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04262875v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA53618.2021.9685239" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04284928v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet52717.2021.9614649" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358223v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49032.2021.9369485" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04284907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BRAINS52497.2021.9569783" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358231v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49032.2021.9369656" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051629v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/csnet52717.2021.9614649" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358219v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob50308.2020.9253432" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358140v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MobiSecServ48690.2020.9042939" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492739v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wolf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rens Wouter van Der Heijden" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9149132" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358194v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC46108.2020.9045502" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358203v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC48266.2020.9169410" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358212v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT48130.2020.9221395" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358157v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC46108.2020.9045146" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491465v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342411v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651708" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342418v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651788" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342422v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2019.8763823" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122427v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342420v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBISECSERV.2019.8686637" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126960v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Cincilla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978179v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353893v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Mahmoudi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben-Jemaa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400137v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cantat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342424v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007746903440350" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316391v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917456v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745636v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Denis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779985v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348398v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monteuuis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Boudguiga" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Labiod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Servel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3198458.3198465" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071003v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018068v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CITS.2014.6878954" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092983v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM.2014.51" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018084v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018179v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848343v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gaber" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hemery" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Achemlal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pasquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848340v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848339v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005144v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Gharout" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673667v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kiennert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2011.5928726" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002642v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673666v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Marie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673665v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDT.2010.12" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126195v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ferdinand Susini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Elrharbi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorice Nyamy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chabanne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHICI.2009.5340263" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125580v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nyami" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elrharbi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Oliveira Cunha" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795845v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroua Biri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Onfroy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Afifi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2008.4472822" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125675v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabanne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Icart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306131v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guyot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Oliveira Cunha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOCN.2007.4284140" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125495v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile P&#233;pin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02623644v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35620-4_9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530441v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Zouari" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Hecker" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2003.1204441" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530450v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530457v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1035662.1035673" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802161v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801969v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder Saleh" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Tizraoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571197v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801420v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848342v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005804v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126193v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126191v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03358337v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03358331v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03358318v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665280v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu Myoung Lee" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665282v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665275v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665138v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>