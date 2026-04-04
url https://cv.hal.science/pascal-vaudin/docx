--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -856,295 +856,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When pharmaceutical drugs become environmental pollutants: Potential neural effects and underlying mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vaudin</w:t>
+                <w:t xml:space="preserve">Seasonal vascular plasticity in the mediobasal hypothalamus of the adult ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Augé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Just</w:t>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mortaud</w:t>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.112495⟩</w:t>
+              <w:t xml:space="preserve">Histochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 157 (5), pp.581-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00418-022-02079-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477405v1</w:t>
+                <w:t xml:space="preserve">hal-03746290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal vascular plasticity in the mediobasal hypothalamus of the adult ewe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Batailler</w:t>
+                <w:t xml:space="preserve">When pharmaceutical drugs become environmental pollutants: Potential neural effects and underlying mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Piegu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Estienne</w:t>
+                <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+                <w:t xml:space="preserve">Stéphane Mortaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histochemistry and Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 157 (5), pp.581-593. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 205, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00418-022-02079-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.112495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746290v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective depletion of adult GFAP-expressing tanycytes leads to hypogonadotropic hypogonadism in males</w:t>
               </w:r>
@@ -1931,597 +1931,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lentiviral-mediated integrin alpha5 expression in human adult mesenchymal stromal cells promotes bone repair in mouse cranial and long-bone defects</w:t>
+                <w:t xml:space="preserve">Sustained and promoter dependent bone morphogenetic protein expression by rat mesenchymal stem cells after bmp-2 transgene electrotransfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Srouji</w:t>
+                <w:t xml:space="preserve">Elisabeth Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ben-David</w:t>
+                <w:t xml:space="preserve">Esther Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Fromigué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vaudin</w:t>
+                <w:t xml:space="preserve">Karim Oudina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Kuhn</w:t>
+                <w:t xml:space="preserve">Morad Bensidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Gene Therapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">eCells and Materials Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, pp.18-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129598v1</w:t>
+                <w:t xml:space="preserve">hal-01129647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustained and promoter dependent bone morphogenetic protein expression by rat mesenchymal stem cells after bmp-2 transgene electrotransfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lentiviral-mediated integrin alpha5 expression in human adult mesenchymal stromal cells promotes bone repair in mouse cranial and long-bone defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Srouji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Ferreira</w:t>
+                <w:t xml:space="preserve">D. Ben-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Potier</w:t>
+                <w:t xml:space="preserve">O. Fromigué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Oudina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morad Bensidhoum</w:t>
+                <w:t xml:space="preserve">G. Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eCells and Materials Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (2), pp.167-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/hum.2011.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129647v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CYR61 downregulation reduces osteosarcoma cell invasion, migration, and metastasis.</w:t>
+                <w:t xml:space="preserve">Cyr61 downregulation reduces osteosarcoma cell invasion, migration and metastasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Fromigue</w:t>
+                <w:t xml:space="preserve">O. Fromigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahia Hamidouche</w:t>
+                <w:t xml:space="preserve">Z. Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Lecanda</w:t>
+                <w:t xml:space="preserve">F. Lecanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Patino</w:t>
+                <w:t xml:space="preserve">A. Patino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 26 (7), pp.1533-42. </w:t>
+              <w:t xml:space="preserve">, 2011, 26 (7), pp.1533-1542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jbmr.343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626140v1</w:t>
+                <w:t xml:space="preserve">hal-01129595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyr61 downregulation reduces osteosarcoma cell invasion, migration and metastasis</w:t>
+                <w:t xml:space="preserve">CYR61 downregulation reduces osteosarcoma cell invasion, migration, and metastasis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Fromigue</w:t>
+                <w:t xml:space="preserve">Olivia Fromigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Hamidouche</w:t>
+                <w:t xml:space="preserve">Zahia Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lecanda</w:t>
+                <w:t xml:space="preserve">Fernando Lecanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Patino</w:t>
+                <w:t xml:space="preserve">Ana Patino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 26 (7), pp.1533-1542. </w:t>
+              <w:t xml:space="preserve">, 2011, 26 (7), pp.1533-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jbmr.343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129595v1</w:t>
+                <w:t xml:space="preserve">hal-00626140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autocrine fibroblast growth factor 18 mediates dexamethasone-induced osteogenic differentiation of murine mesenchymal stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Fromigué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Nuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2746,977 +2746,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimeric hepatitis B and C viruses envelope proteins can form subviral particles: implications for the design of new vaccine strategies.</w:t>
+                <w:t xml:space="preserve">KCa2.3 channel-dependent hyperpolarization increases melanoma cell motility.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Patient</w:t>
+                <w:t xml:space="preserve">Aurélie Chantôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hourioux</w:t>
+                <w:t xml:space="preserve">Alban Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Potier-Cartereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25 (4), pp.226-34. </w:t>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 315 (20), pp.3620-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbt.2009.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2009.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00380276v1</w:t>
+                <w:t xml:space="preserve">inserm-00662365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KCa2.3 channel-dependent hyperpolarization increases melanoma cell motility.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chimeric hepatitis B and C viruses envelope proteins can form subviral particles: implications for the design of new vaccine strategies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Girault</w:t>
+                <w:t xml:space="preserve">Romuald Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Potier-Cartereau</w:t>
+                <w:t xml:space="preserve">Christophe Hourioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Collin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roingeard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2009.07.021⟩</w:t>
+              <w:t xml:space="preserve">New Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (4), pp.226-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbt.2009.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00662365v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00380276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms involved in the nutritional regulation of mRNA translation: features of the avian model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phosphatase PTEN in chicken muscle is regulated during ontogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Abbas</w:t>
+                <w:t xml:space="preserve">Sophie Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Duchêne</w:t>
+                <w:t xml:space="preserve">Estelle Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bigot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vaudin</w:t>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Research Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 19 (1), pp.104-116. </w:t>
+              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (2), pp.123-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1079/NRR2006120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2005.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664499v1</w:t>
+                <w:t xml:space="preserve">hal-02657679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphatase PTEN in chicken muscle is regulated during ontogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanisms involved in the nutritional regulation of mRNA translation: features of the avian model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 31 (2), pp.123-140. </w:t>
+              <w:t xml:space="preserve">Nutrition Research Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (1), pp.104-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2005.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1079/NRR2006120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657679v1</w:t>
+                <w:t xml:space="preserve">hal-02664499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hypoxia on the domiciliation of mesenchymal stem cells after infusion into rats: possibilities of targeting pulmonary artery remodeling via cells therapies?</w:t>
+                <w:t xml:space="preserve">Influence of hypoxia on the domiciliation of Mesenchymal Stem Cells after infusion into rats: possibilities of targeting pulmonary artery remodeling via cells therapies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Y. Rochefort</w:t>
+                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6, pp.125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1465-9921-6-125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00091316v1</w:t>
+                <w:t xml:space="preserve">hal-02475466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of hypoxia on the domiciliation of Mesenchymal Stem Cells after infusion into rats: possibilities of targeting pulmonary artery remodeling via cells therapies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 6, pp.125. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1465-9921-6-125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1465-9921-6-125⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02475466v1</w:t>
+                <w:t xml:space="preserve">hal-02476471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hypoxia on the domiciliation of Mesenchymal Stem Cells after infusion into rats: possibilities of targeting pulmonary artery remodeling via cells therapies?</w:t>
+                <w:t xml:space="preserve">Influence of hypoxia on the domiciliation of mesenchymal stem cells after infusion into rats: possibilities of targeting pulmonary artery remodeling via cells therapies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+                <w:t xml:space="preserve">Gaël Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 6 (1), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+              <w:t xml:space="preserve">, 2005, 6, pp.125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1465-9921-6-125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476471v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00091316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4453,342 +4453,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des cellules gliales associées aux neurones à GnRH au cours de la migration olfactive et cérébrale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perturbation neuroendocrine des neurones à GnRH : une histoire de dialogue neurone-cellule gliale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danaé Nuzzaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Germond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Colloque de la Société des Neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Neuroendocrinologie. Marseille, FRA., Sep 2012, Banyuls sur mer, France</w:t>
+              <w:t xml:space="preserve">38. Colloque de la SNE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Neuroendocrinologie. FRA., Sep 2012, Banyuls, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745153v1</w:t>
+                <w:t xml:space="preserve">hal-02748114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation neuroendocrine des neurones à GnRH : une histoire de dialogue neurone-cellule gliale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des cellules gliales associées aux neurones à GnRH au cours de la migration olfactive et cérébrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Geller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Kolasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Colloque de la SNE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Neuroendocrinologie. FRA., Sep 2012, Banyuls, France</w:t>
+              <w:t xml:space="preserve">38. Colloque de la Société des Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Neuroendocrinologie. Marseille, FRA., Sep 2012, Banyuls sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748114v1</w:t>
+                <w:t xml:space="preserve">hal-02745153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repair of critical-size mouse cranial and long bone defects using human adult mesenchymal stromal cells expressing integrin alpha 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Srouji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Fromigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ben-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Livne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5347,90 +5347,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation de la p70 kinase (p70s6k) musculaire chez le poulet : voies de signalisation impliquées?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Congrès de la Société Française de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5455,90 +5455,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signalling pathways involved in the activation of chicken muscle p70 s6 kinase (p70s6k)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Congrès de la Société Française de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Clermond-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5576,77 +5576,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caracterisation de la phosphatase &amp;quot;Phosphatase and TENsin homolog deleted on chromosome 10&amp;quot; (PTEN) dans le muscle de poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5671,90 +5671,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of phosphatase and TENsin homolog deleted on chromosome 10 (PTEN) in chicken muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Mur de Sologne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5930,210 +5930,214 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochasticity in GnRH neuronal network: origin and mathematical modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Duittoz</w:t>
+                <w:t xml:space="preserve">Yolk hormones influence in ovo olfactory learning and feeding behaviour in domestic chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Georgelin</w:t>
+                <w:t xml:space="preserve">T. Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Picard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Charvet</w:t>
+                <w:t xml:space="preserve">Barbara Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Congress de Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Sydney, Australia. 2014, The International Congress of Neuroendocrinology 2014 including the 18th Annual Meeting of the Society for Behavioural Neuroendocrinology</w:t>
+              <w:t xml:space="preserve">7. European Conference on Behavioural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Prague, République tchèque. , 269 p., 2014, VII European Conference on Behavioural Biology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738935v1</w:t>
+                <w:t xml:space="preserve">hal-02739522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolk hormones influence in ovo olfactory learning and feeding behaviour in domestic chicks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First investigation of the cerebral network implicated in food neophobia in young chicken &amp;lt;em&amp;gt;Gallus gallus domesticus&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Burlot</w:t>
+                <w:t xml:space="preserve">Emilie Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Bernard</w:t>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6152,422 +6156,418 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. European Conference on Behavioural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Prague, République tchèque. , 269 p., 2014, VII European Conference on Behavioural Biology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739522v1</w:t>
+                <w:t xml:space="preserve">hal-02741398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First investigation of the cerebral network implicated in food neophobia in young chicken &amp;lt;em&amp;gt;Gallus gallus domesticus&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochasticity in GnRH neuronal network: origin and mathematical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Perez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Constantin</w:t>
+                <w:t xml:space="preserve">Christine Georgelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+                <w:t xml:space="preserve">Sophie Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. European Conference on Behavioural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Prague, République tchèque. , 269 p., 2014, VII European Conference on Behavioural Biology</w:t>
+              <w:t xml:space="preserve">8. International Congress de Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Sydney, Australia. 2014, The International Congress of Neuroendocrinology 2014 including the 18th Annual Meeting of the Society for Behavioural Neuroendocrinology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741398v1</w:t>
+                <w:t xml:space="preserve">hal-02738935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiss1 promoter-driven CreGFP-expressing cells of the arcuate nucleus synthesize kisspeptin and coexpress estrogen receptor alpha in the embryonic mouse brain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Faure</w:t>
+                <w:t xml:space="preserve">Modélisation stochastique du réseau de neurones à GnRH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Georgelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Poissenot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hermine Biermé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39. Colloque de la Société de Neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Fès, Morocco. 2013, 39ème Colloque de la Société de Neuroendocrinologie</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747974v1</w:t>
+                <w:t xml:space="preserve">hal-02808753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation stochastique du réseau de neurones à GnRH</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vaudin</w:t>
+                <w:t xml:space="preserve">Kiss1 promoter-driven CreGFP-expressing cells of the arcuate nucleus synthesize kisspeptin and coexpress estrogen receptor alpha in the embryonic mouse brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Poissenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermine Biermé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
+              <w:t xml:space="preserve">39. Colloque de la Société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Fès, Morocco. 2013, 39ème Colloque de la Société de Neuroendocrinologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808753v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of glial cells during GnRH-1 neurons development</w:t>
               </w:r>
@@ -7272,51 +7272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03179926v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02798681v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026509v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Rayaroth" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Marilleau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.70020" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Butruille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2024.137674" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Just" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Chevillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2023.10.022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233205v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chevillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-023-03745-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aug&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mortaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.112495" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746290v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-022-02079-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744099v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Cateau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Sharif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leysen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.869019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S Langlois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Plante" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J Martyniuk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.112849" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527015v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Geller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13732" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159322v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet-Charvet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desroziers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ottogalli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2015-1437" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574925v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21364" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3X1XDJ19-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129704v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kolasa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22455" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8VLJH28T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129598v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Srouji" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ben-David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fromigu&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuhn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2011.059" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129647v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ferreira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Potier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Oudina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fromigue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Hamidouche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lecanda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Patino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.343" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129595v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fromigue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hamidouche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecanda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Nuber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pages" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.22152" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTBQ5N5X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129556v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miraoui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Severe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pag&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Marie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.22628" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5BC9FD769C1065492FE3354119C1E25073AC10B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00380276v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Patient" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourioux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pag&#232;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roingeard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2009.01.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00662365v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chant&#244;me" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Girault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Potier-Cartereau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2009.07.021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RL8D2S17-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664499v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abbas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bigot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/NRR2006120" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657679v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2005.09.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00091316v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Y. Rochefort" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pages" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Domenech" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-6-125" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475466v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Y. Rochefort" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476471v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738584v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charvet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308729v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742065v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franceschini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749614v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Nuzzaci" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Germond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745842v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745721v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745153v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748114v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750385v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Livne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2011.03.387" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89RH65Z9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751566v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752634v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757442v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829977v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mercey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Temim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Maurel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760643v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bigot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761754v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762495v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759054v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829105v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738935v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Georgelin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Picard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739522v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burlot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bernard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741398v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747974v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Poissenot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808753v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Bierm&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807277v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747395v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846649v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05213339v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Aimeur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chevalier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03179926v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02798681v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026509v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Rayaroth" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Marilleau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.70020" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Butruille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2024.137674" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Just" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Chevillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2023.10.022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233205v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chevillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-023-03745-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-022-02079-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477405v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aug&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mortaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.112495" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744099v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Cateau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Sharif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leysen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.869019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S Langlois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Plante" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J Martyniuk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.112849" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527015v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Geller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13732" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159322v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet-Charvet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desroziers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ottogalli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2015-1437" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574925v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21364" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3X1XDJ19-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129704v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kolasa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22455" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8VLJH28T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129647v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ferreira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Potier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Oudina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Srouji" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ben-David" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fromigu&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuhn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2011.059" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fromigue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hamidouche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecanda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.343" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626140v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fromigue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Hamidouche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lecanda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Patino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Nuber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pages" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.22152" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTBQ5N5X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129556v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miraoui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Severe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pag&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Marie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.22628" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5BC9FD769C1065492FE3354119C1E25073AC10B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00662365v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chant&#244;me" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Girault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Potier-Cartereau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2009.07.021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RL8D2S17-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00380276v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Patient" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourioux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pag&#232;s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roingeard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2009.01.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657679v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2005.09.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664499v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abbas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bigot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/NRR2006120" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475466v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Y. Rochefort" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Domenech" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-6-125" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476471v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00091316v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Y. Rochefort" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pages" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738584v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charvet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308729v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742065v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franceschini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749614v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Nuzzaci" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Germond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745842v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745721v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748114v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745153v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750385v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Livne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2011.03.387" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89RH65Z9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751566v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752634v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757442v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829977v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mercey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Temim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Maurel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760643v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bigot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761754v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762495v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759054v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829105v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739522v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burlot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bernard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741398v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738935v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Georgelin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Picard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808753v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Bierm&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747974v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Poissenot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807277v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747395v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846649v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05213339v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Aimeur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chevalier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>