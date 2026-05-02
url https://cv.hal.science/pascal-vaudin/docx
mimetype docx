--- v1 (2026-04-04)
+++ v2 (2026-05-02)
@@ -856,295 +856,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal vascular plasticity in the mediobasal hypothalamus of the adult ewe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Batailler</w:t>
+                <w:t xml:space="preserve">When pharmaceutical drugs become environmental pollutants: Potential neural effects and underlying mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Piegu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Estienne</w:t>
+                <w:t xml:space="preserve">Corinne Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+                <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mortaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histochemistry and Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00418-022-02079-z⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 205, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.112495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746290v1</w:t>
+                <w:t xml:space="preserve">hal-03477405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When pharmaceutical drugs become environmental pollutants: Potential neural effects and underlying mechanisms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Just</w:t>
+                <w:t xml:space="preserve">Seasonal vascular plasticity in the mediobasal hypothalamus of the adult ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mortaud</w:t>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 205, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Histochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 157 (5), pp.581-593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.112495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00418-022-02079-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477405v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective depletion of adult GFAP-expressing tanycytes leads to hypogonadotropic hypogonadism in males</w:t>
               </w:r>
@@ -5216,276 +5216,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche et caractérisation d'ARN ligands de la protéine prion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caracterisation de la phosphatase &amp;quot;Phosphatase and TENsin homolog deleted on chromosome 10&amp;quot; (PTEN) dans le muscle de poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Séminaire sur les Recherches engagées à l'INRA sur les ESST et les Prions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Le Croisic, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">5. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02829977v1</w:t>
+                <w:t xml:space="preserve">hal-02762495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation de la p70 kinase (p70s6k) musculaire chez le poulet : voies de signalisation impliquées?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Congrès de la Société Française de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signalling pathways involved in the activation of chicken muscle p70 s6 kinase (p70s6k)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5527,165 +5510,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Congrès de la Société Française de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Clermond-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracterisation de la phosphatase &amp;quot;Phosphatase and TENsin homolog deleted on chromosome 10&amp;quot; (PTEN) dans le muscle de poulet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche et caractérisation d'ARN ligands de la protéine prion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Temim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mc Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Lyon, France</w:t>
+              <w:t xml:space="preserve">3. Séminaire sur les Recherches engagées à l'INRA sur les ESST et les Prions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Le Croisic, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762495v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of phosphatase and TENsin homolog deleted on chromosome 10 (PTEN) in chicken muscle</w:t>
               </w:r>
@@ -5779,90 +5779,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of RNA ligands to recombinant ovine prion protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mc Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7272,51 +7272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03179926v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02798681v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026509v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Rayaroth" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Marilleau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.70020" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Butruille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2024.137674" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Just" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Chevillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2023.10.022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233205v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chevillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-023-03745-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-022-02079-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477405v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aug&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mortaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.112495" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744099v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Cateau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Sharif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leysen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.869019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S Langlois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Plante" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J Martyniuk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.112849" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527015v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Geller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13732" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159322v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet-Charvet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desroziers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ottogalli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2015-1437" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574925v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21364" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3X1XDJ19-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129704v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kolasa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22455" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8VLJH28T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129647v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ferreira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Potier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Oudina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Srouji" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ben-David" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fromigu&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuhn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2011.059" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fromigue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hamidouche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecanda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.343" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626140v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fromigue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Hamidouche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lecanda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Patino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Nuber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pages" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.22152" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTBQ5N5X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129556v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miraoui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Severe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pag&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Marie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.22628" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5BC9FD769C1065492FE3354119C1E25073AC10B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00662365v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chant&#244;me" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Girault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Potier-Cartereau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2009.07.021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RL8D2S17-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00380276v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Patient" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourioux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pag&#232;s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roingeard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2009.01.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657679v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2005.09.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664499v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abbas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bigot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/NRR2006120" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475466v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Y. Rochefort" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Domenech" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-6-125" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476471v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00091316v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Y. Rochefort" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pages" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738584v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charvet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308729v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742065v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franceschini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749614v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Nuzzaci" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Germond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745842v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745721v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748114v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745153v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750385v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Livne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2011.03.387" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89RH65Z9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751566v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752634v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757442v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829977v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mercey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Temim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Maurel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760643v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bigot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761754v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762495v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759054v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829105v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739522v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burlot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bernard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741398v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738935v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Georgelin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Picard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808753v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Bierm&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747974v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Poissenot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807277v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747395v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846649v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05213339v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Aimeur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chevalier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03179926v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02798681v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026509v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Rayaroth" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Marilleau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.70020" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Butruille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2024.137674" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Just" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Chevillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2023.10.022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233205v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chevillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-023-03745-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aug&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mortaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.112495" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746290v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-022-02079-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744099v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Cateau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Sharif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leysen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.869019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S Langlois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Plante" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J Martyniuk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.112849" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527015v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Geller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13732" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159322v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet-Charvet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desroziers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ottogalli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2015-1437" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574925v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21364" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3X1XDJ19-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129704v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kolasa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22455" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8VLJH28T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129647v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ferreira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Potier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Oudina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Srouji" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ben-David" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fromigu&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuhn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2011.059" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fromigue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hamidouche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecanda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.343" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626140v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fromigue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Hamidouche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lecanda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Patino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Nuber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pages" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.22152" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTBQ5N5X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129556v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miraoui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Severe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pag&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Marie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.22628" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5BC9FD769C1065492FE3354119C1E25073AC10B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00662365v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chant&#244;me" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Girault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Potier-Cartereau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2009.07.021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RL8D2S17-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00380276v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Patient" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourioux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pag&#232;s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roingeard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2009.01.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657679v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2005.09.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664499v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abbas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bigot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/NRR2006120" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475466v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Y. Rochefort" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Domenech" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-6-125" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476471v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00091316v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Y. Rochefort" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pages" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738584v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charvet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308729v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742065v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franceschini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749614v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Nuzzaci" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Germond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745842v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745721v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748114v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745153v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750385v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Livne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2011.03.387" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89RH65Z9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751566v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752634v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757442v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762495v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760643v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bigot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761754v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829977v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mercey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Temim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Maurel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759054v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829105v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739522v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burlot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bernard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741398v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738935v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Georgelin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Picard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808753v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Bierm&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747974v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Poissenot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807277v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747395v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846649v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05213339v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Aimeur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chevalier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>