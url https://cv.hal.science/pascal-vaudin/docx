--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -856,295 +856,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When pharmaceutical drugs become environmental pollutants: Potential neural effects and underlying mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vaudin</w:t>
+                <w:t xml:space="preserve">Seasonal vascular plasticity in the mediobasal hypothalamus of the adult ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Augé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Just</w:t>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mortaud</w:t>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.112495⟩</w:t>
+              <w:t xml:space="preserve">Histochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 157 (5), pp.581-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00418-022-02079-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477405v1</w:t>
+                <w:t xml:space="preserve">hal-03746290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal vascular plasticity in the mediobasal hypothalamus of the adult ewe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Batailler</w:t>
+                <w:t xml:space="preserve">When pharmaceutical drugs become environmental pollutants: Potential neural effects and underlying mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Piegu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Estienne</w:t>
+                <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+                <w:t xml:space="preserve">Stéphane Mortaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histochemistry and Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 157 (5), pp.581-593. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 205, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00418-022-02079-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.112495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746290v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective depletion of adult GFAP-expressing tanycytes leads to hypogonadotropic hypogonadism in males</w:t>
               </w:r>
@@ -1931,286 +1931,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustained and promoter dependent bone morphogenetic protein expression by rat mesenchymal stem cells after bmp-2 transgene electrotransfer</w:t>
+                <w:t xml:space="preserve">Lentiviral-mediated integrin alpha5 expression in human adult mesenchymal stromal cells promotes bone repair in mouse cranial and long-bone defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Ferreira</w:t>
+                <w:t xml:space="preserve">S. Srouji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Potier</w:t>
+                <w:t xml:space="preserve">D. Ben-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fromigué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morad Bensidhoum</w:t>
+                <w:t xml:space="preserve">G. Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eCells and Materials Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (2), pp.167-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/hum.2011.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129647v1</w:t>
+                <w:t xml:space="preserve">hal-01129598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lentiviral-mediated integrin alpha5 expression in human adult mesenchymal stromal cells promotes bone repair in mouse cranial and long-bone defects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustained and promoter dependent bone morphogenetic protein expression by rat mesenchymal stem cells after bmp-2 transgene electrotransfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ben-David</w:t>
+                <w:t xml:space="preserve">Elisabeth Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Fromigué</w:t>
+                <w:t xml:space="preserve">Esther Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Kuhn</w:t>
+                <w:t xml:space="preserve">Karim Oudina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Bensidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Gene Therapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">eCells and Materials Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, pp.18-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129598v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyr61 downregulation reduces osteosarcoma cell invasion, migration and metastasis</w:t>
               </w:r>
@@ -2477,51 +2477,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autocrine fibroblast growth factor 18 mediates dexamethasone-induced osteogenic differentiation of murine mesenchymal stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Fromigué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Nuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2746,977 +2746,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KCa2.3 channel-dependent hyperpolarization increases melanoma cell motility.</w:t>
+                <w:t xml:space="preserve">Chimeric hepatitis B and C viruses envelope proteins can form subviral particles: implications for the design of new vaccine strategies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chantôme</w:t>
+                <w:t xml:space="preserve">Romuald Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Girault</w:t>
+                <w:t xml:space="preserve">Christophe Hourioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Potier-Cartereau</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Collin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Roingeard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 315 (20), pp.3620-30. </w:t>
+              <w:t xml:space="preserve">New Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (4), pp.226-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2009.07.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nbt.2009.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00662365v1</w:t>
+                <w:t xml:space="preserve">inserm-00380276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimeric hepatitis B and C viruses envelope proteins can form subviral particles: implications for the design of new vaccine strategies.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">KCa2.3 channel-dependent hyperpolarization increases melanoma cell motility.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chantôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Patient</w:t>
+                <w:t xml:space="preserve">Alban Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hourioux</w:t>
+                <w:t xml:space="preserve">Marie Potier-Cartereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 315 (20), pp.3620-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2009.07.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbt.2009.01.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00380276v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00662365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphatase PTEN in chicken muscle is regulated during ontogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanisms involved in the nutritional regulation of mRNA translation: features of the avian model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 31 (2), pp.123-140. </w:t>
+              <w:t xml:space="preserve">Nutrition Research Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (1), pp.104-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2005.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1079/NRR2006120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657679v1</w:t>
+                <w:t xml:space="preserve">hal-02664499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms involved in the nutritional regulation of mRNA translation: features of the avian model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phosphatase PTEN in chicken muscle is regulated during ontogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Abbas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Duchêne</w:t>
+                <w:t xml:space="preserve">Estelle Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bigot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vaudin</w:t>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Research Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 19 (1), pp.104-116. </w:t>
+              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (2), pp.123-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1079/NRR2006120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2005.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664499v1</w:t>
+                <w:t xml:space="preserve">hal-02657679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hypoxia on the domiciliation of Mesenchymal Stem Cells after infusion into rats: possibilities of targeting pulmonary artery remodeling via cells therapies?</w:t>
+                <w:t xml:space="preserve">Influence of hypoxia on the domiciliation of mesenchymal stem cells after infusion into rats: possibilities of targeting pulmonary artery remodeling via cells therapies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+                <w:t xml:space="preserve">Gaël Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6, pp.125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1465-9921-6-125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475466v1</w:t>
+                <w:t xml:space="preserve">inserm-00091316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of hypoxia on the domiciliation of Mesenchymal Stem Cells after infusion into rats: possibilities of targeting pulmonary artery remodeling via cells therapies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1465-9921-6-125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hypoxia on the domiciliation of mesenchymal stem cells after infusion into rats: possibilities of targeting pulmonary artery remodeling via cells therapies?</w:t>
+                <w:t xml:space="preserve">Influence of hypoxia on the domiciliation of Mesenchymal Stem Cells after infusion into rats: possibilities of targeting pulmonary artery remodeling via cells therapies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Y. Rochefort</w:t>
+                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6, pp.125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1465-9921-6-125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00091316v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4082,273 +4082,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation neuroendocrine des neurones à GnRH : une histoire de dialogue neurone-cellule gliale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des cellules gliales associées aux neurones à GnRH au cours de la migration olfactive et cérébrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Geller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Kolasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des Neurosciences. FRA., May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749614v1</w:t>
+                <w:t xml:space="preserve">hal-02745842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des cellules gliales associées aux neurones à GnRH au cours de la migration olfactive et cérébrale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perturbation neuroendocrine des neurones à GnRH : une histoire de dialogue neurone-cellule gliale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danaé Nuzzaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Germond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des Neurosciences. FRA., May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745842v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of kisspeptin neurons</w:t>
               </w:r>
@@ -4453,342 +4453,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation neuroendocrine des neurones à GnRH : une histoire de dialogue neurone-cellule gliale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des cellules gliales associées aux neurones à GnRH au cours de la migration olfactive et cérébrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Geller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Kolasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Colloque de la SNE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Neuroendocrinologie. FRA., Sep 2012, Banyuls, France</w:t>
+              <w:t xml:space="preserve">38. Colloque de la Société des Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Neuroendocrinologie. Marseille, FRA., Sep 2012, Banyuls sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748114v1</w:t>
+                <w:t xml:space="preserve">hal-02745153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des cellules gliales associées aux neurones à GnRH au cours de la migration olfactive et cérébrale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perturbation neuroendocrine des neurones à GnRH : une histoire de dialogue neurone-cellule gliale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danaé Nuzzaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Germond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Colloque de la Société des Neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Neuroendocrinologie. Marseille, FRA., Sep 2012, Banyuls sur mer, France</w:t>
+              <w:t xml:space="preserve">38. Colloque de la SNE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Neuroendocrinologie. FRA., Sep 2012, Banyuls, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745153v1</w:t>
+                <w:t xml:space="preserve">hal-02748114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repair of critical-size mouse cranial and long bone defects using human adult mesenchymal stromal cells expressing integrin alpha 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Srouji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Fromigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ben-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Livne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5216,545 +5216,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracterisation de la phosphatase &amp;quot;Phosphatase and TENsin homolog deleted on chromosome 10&amp;quot; (PTEN) dans le muscle de poulet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche et caractérisation d'ARN ligands de la protéine prion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Temim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mc Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Lyon, France</w:t>
+              <w:t xml:space="preserve">3. Séminaire sur les Recherches engagées à l'INRA sur les ESST et les Prions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Le Croisic, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762495v1</w:t>
+                <w:t xml:space="preserve">hal-02829977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation de la p70 kinase (p70s6k) musculaire chez le poulet : voies de signalisation impliquées?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Congrès de la Société Française de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signalling pathways involved in the activation of chicken muscle p70 s6 kinase (p70s6k)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Congrès de la Société Française de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Clermond-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche et caractérisation d'ARN ligands de la protéine prion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caracterisation de la phosphatase &amp;quot;Phosphatase and TENsin homolog deleted on chromosome 10&amp;quot; (PTEN) dans le muscle de poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Séminaire sur les Recherches engagées à l'INRA sur les ESST et les Prions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Le Croisic, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">5. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02829977v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of phosphatase and TENsin homolog deleted on chromosome 10 (PTEN) in chicken muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Mur de Sologne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5779,90 +5779,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of RNA ligands to recombinant ovine prion protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mc Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5930,152 +5930,148 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolk hormones influence in ovo olfactory learning and feeding behaviour in domestic chicks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Bertin</w:t>
+                <w:t xml:space="preserve">Stochasticity in GnRH neuronal network: origin and mathematical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Burlot</w:t>
+                <w:t xml:space="preserve">Christine Georgelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+                <w:t xml:space="preserve">Sophie Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. European Conference on Behavioural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Prague, République tchèque. , 269 p., 2014, VII European Conference on Behavioural Biology</w:t>
+              <w:t xml:space="preserve">8. International Congress de Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Sydney, Australia. 2014, The International Congress of Neuroendocrinology 2014 including the 18th Annual Meeting of the Society for Behavioural Neuroendocrinology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739522v1</w:t>
+                <w:t xml:space="preserve">hal-02738935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First investigation of the cerebral network implicated in food neophobia in young chicken &amp;lt;em&amp;gt;Gallus gallus domesticus&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -6138,436 +6134,440 @@
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. European Conference on Behavioural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Prague, République tchèque. , 269 p., 2014, VII European Conference on Behavioural Biology</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Prague, Czech Republic. , 269 p., 2014, VII European Conference on Behavioural Biology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochasticity in GnRH neuronal network: origin and mathematical modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Duittoz</w:t>
+                <w:t xml:space="preserve">Yolk hormones influence in ovo olfactory learning and feeding behaviour in domestic chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Georgelin</w:t>
+                <w:t xml:space="preserve">T. Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Picard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Charvet</w:t>
+                <w:t xml:space="preserve">Barbara Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Congress de Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Sydney, Australia. 2014, The International Congress of Neuroendocrinology 2014 including the 18th Annual Meeting of the Society for Behavioural Neuroendocrinology</w:t>
+              <w:t xml:space="preserve">7. European Conference on Behavioural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Prague, Czech Republic. , 269 p., 2014, VII European Conference on Behavioural Biology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738935v1</w:t>
+                <w:t xml:space="preserve">hal-02739522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation stochastique du réseau de neurones à GnRH</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vaudin</w:t>
+                <w:t xml:space="preserve">Kiss1 promoter-driven CreGFP-expressing cells of the arcuate nucleus synthesize kisspeptin and coexpress estrogen receptor alpha in the embryonic mouse brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermine Biermé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kévin Poissenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Desroziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
+              <w:t xml:space="preserve">39. Colloque de la Société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Fès, Morocco. 2013, 39ème Colloque de la Société de Neuroendocrinologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808753v1</w:t>
+                <w:t xml:space="preserve">hal-02747974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiss1 promoter-driven CreGFP-expressing cells of the arcuate nucleus synthesize kisspeptin and coexpress estrogen receptor alpha in the embryonic mouse brain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elodie Desroziers</w:t>
+                <w:t xml:space="preserve">Modélisation stochastique du réseau de neurones à GnRH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Georgelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Keller</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hermine Biermé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39. Colloque de la Société de Neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Fès, Morocco. 2013, 39ème Colloque de la Société de Neuroendocrinologie</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747974v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of glial cells during GnRH-1 neurons development</w:t>
               </w:r>
@@ -7272,51 +7272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03179926v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02798681v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026509v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Rayaroth" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Marilleau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.70020" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Butruille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2024.137674" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Just" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Chevillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2023.10.022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233205v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chevillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-023-03745-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aug&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mortaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.112495" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746290v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-022-02079-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744099v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Cateau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Sharif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leysen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.869019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S Langlois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Plante" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J Martyniuk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.112849" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527015v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Geller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13732" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159322v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet-Charvet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desroziers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ottogalli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2015-1437" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574925v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21364" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3X1XDJ19-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129704v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kolasa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22455" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8VLJH28T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129647v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ferreira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Potier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Oudina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Srouji" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ben-David" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fromigu&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuhn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2011.059" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fromigue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hamidouche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecanda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.343" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626140v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fromigue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Hamidouche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lecanda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Patino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Nuber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pages" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.22152" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTBQ5N5X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129556v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miraoui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Severe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pag&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Marie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.22628" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5BC9FD769C1065492FE3354119C1E25073AC10B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00662365v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chant&#244;me" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Girault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Potier-Cartereau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2009.07.021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RL8D2S17-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00380276v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Patient" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourioux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pag&#232;s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roingeard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2009.01.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657679v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2005.09.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664499v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abbas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bigot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/NRR2006120" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475466v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Y. Rochefort" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Domenech" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-6-125" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476471v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00091316v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Y. Rochefort" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pages" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738584v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charvet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308729v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742065v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franceschini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749614v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Nuzzaci" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Germond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745842v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745721v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748114v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745153v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750385v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Livne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2011.03.387" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89RH65Z9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751566v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752634v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757442v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762495v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760643v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bigot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761754v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829977v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mercey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Temim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Maurel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759054v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829105v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739522v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burlot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bernard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741398v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738935v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Georgelin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Picard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808753v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Bierm&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747974v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Poissenot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807277v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747395v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846649v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05213339v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Aimeur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chevalier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03179926v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02798681v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026509v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Rayaroth" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Marilleau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.70020" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Butruille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2024.137674" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Just" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Chevillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2023.10.022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233205v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chevillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-023-03745-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-022-02079-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477405v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aug&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mortaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.112495" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744099v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Cateau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Sharif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leysen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.869019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S Langlois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Plante" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J Martyniuk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.112849" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527015v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Geller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13732" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159322v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet-Charvet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desroziers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ottogalli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2015-1437" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574925v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21364" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3X1XDJ19-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129704v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kolasa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22455" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8VLJH28T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129598v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Srouji" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ben-David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fromigu&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuhn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2011.059" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129647v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ferreira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Potier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Oudina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fromigue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hamidouche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecanda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.343" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626140v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fromigue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Hamidouche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lecanda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Patino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Nuber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pages" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.22152" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTBQ5N5X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129556v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miraoui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Severe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pag&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Marie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.22628" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5BC9FD769C1065492FE3354119C1E25073AC10B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00380276v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Patient" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourioux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pag&#232;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roingeard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2009.01.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00662365v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chant&#244;me" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Girault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Potier-Cartereau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2009.07.021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RL8D2S17-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664499v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abbas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bigot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/NRR2006120" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657679v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2005.09.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00091316v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Y. Rochefort" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pages" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Domenech" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-6-125" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476471v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Y. Rochefort" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475466v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738584v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charvet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308729v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742065v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franceschini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745842v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749614v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Nuzzaci" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Germond" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745721v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745153v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748114v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750385v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Livne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2011.03.387" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89RH65Z9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751566v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752634v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757442v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829977v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mercey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Temim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Maurel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760643v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bigot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761754v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762495v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759054v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829105v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738935v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Georgelin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Picard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741398v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739522v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burlot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bernard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747974v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Poissenot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808753v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Bierm&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807277v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747395v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846649v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05213339v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Aimeur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chevalier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>