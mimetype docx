--- v0 (2026-03-14)
+++ v1 (2026-04-13)
@@ -579,295 +579,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelogenin-Derived Peptide (ADP-5) Hydrogel for Periodontal Regeneration: An In Vitro Study on Periodontal Cells Cytocompatibility, Remineralization and Inflammatory Profile</w:t>
+                <w:t xml:space="preserve">The C-terminal pentapeptide acein analogue (JMV3315) stimulates dopamine release in the brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Attik</w:t>
+                <w:t xml:space="preserve">Charlène Lucas-Valmalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Garric</w:t>
+                <w:t xml:space="preserve">Gilles Subra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bethry</w:t>
+                <w:t xml:space="preserve">Marie-Lou Kemel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Subra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlène Chevalier</w:t>
+                <w:t xml:space="preserve">Valérie Daugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jfb14020053⟩</w:t>
+              <w:t xml:space="preserve">Australian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76 (8), pp.448-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/CH22232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628797v1</w:t>
+                <w:t xml:space="preserve">hal-04604961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The C-terminal pentapeptide acein analogue (JMV3315) stimulates dopamine release in the brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amelogenin-Derived Peptide (ADP-5) Hydrogel for Periodontal Regeneration: An In Vitro Study on Periodontal Cells Cytocompatibility, Remineralization and Inflammatory Profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Attik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Lucas-Valmalle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Xavier Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Daugé</w:t>
+                <w:t xml:space="preserve">Charlène Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 76 (8), pp.448-454. </w:t>
+              <w:t xml:space="preserve">Journal of Functional Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (2), pp.53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/CH22232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jfb14020053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604961v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and Cost‐Efficient 17 O‐Isotopic Labeling of Carboxylic Groups in Biomolecules: From Free Amino Acids to Peptide Chains</w:t>
               </w:r>
@@ -1249,563 +1249,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potent Lys Patch-containing Stapled Peptides Targeting PCSK9</w:t>
+                <w:t xml:space="preserve">Active Targeted Nanoemulsions for Repurposing of Tegaserod in Alzheimer’s Disease Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bourbiaux</w:t>
+                <w:t xml:space="preserve">Line Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+                <w:t xml:space="preserve">Léna Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Verdié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Manette</w:t>
+                <w:t xml:space="preserve">Audrey Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 64 (15), pp.10834-10848. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (10), pp.1626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c02051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13101626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371411v1</w:t>
+                <w:t xml:space="preserve">hal-04570312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Targeted Nanoemulsions for Repurposing of Tegaserod in Alzheimer’s Disease Treatment</w:t>
+                <w:t xml:space="preserve">Potent Lys Patch-containing Stapled Peptides Targeting PCSK9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Séguy</w:t>
+                <w:t xml:space="preserve">Kevin Bourbiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Guyon</w:t>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Maurel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Verdié</w:t>
+                <w:t xml:space="preserve">Sergio Mallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Davis</w:t>
+                <w:t xml:space="preserve">Géraldine Manette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (10), pp.1626. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (15), pp.10834-10848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13101626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c02051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570312v1</w:t>
+                <w:t xml:space="preserve">hal-03371411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Star-poly(lactide)-peptide hybrid networks as bioactive materials</w:t>
+                <w:t xml:space="preserve">JMV5656, a short synthetic derivative of TLQP-21, alleviates acid-induced lung injury and fibrosis in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.V. Arsenie</w:t>
+                <w:t xml:space="preserve">Vanessa Zambelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Pinese</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bethry</w:t>
+                <w:t xml:space="preserve">Laura Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Valot</w:t>
+                <w:t xml:space="preserve">Paolo Delvecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Verdie</w:t>
+                <w:t xml:space="preserve">Elena Bresciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Molteni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2020.109990⟩</w:t>
+              <w:t xml:space="preserve">Pulmonary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62, pp.101916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pupt.2020.101916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03491991v1</w:t>
+                <w:t xml:space="preserve">hal-04549706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JMV5656, a short synthetic derivative of TLQP-21, alleviates acid-induced lung injury and fibrosis in mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Star-poly(lactide)-peptide hybrid networks as bioactive materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Rizzi</w:t>
+                <w:t xml:space="preserve">L.V. Arsenie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Delvecchio</w:t>
+                <w:t xml:space="preserve">Coline Pinese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Bresciani</w:t>
+                <w:t xml:space="preserve">L. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Molteni</w:t>
+                <w:t xml:space="preserve">P. Verdie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pulmonary Pharmacology and Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 62, pp.101916. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 139, pp.109990 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pupt.2020.101916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2020.109990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549706v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Short SOX9 Peptide Mimics SOX9 Tumor Suppressor Activity and Is Sufficient to Inhibit Colon Cancer Cell Growth</w:t>
               </w:r>
@@ -1843,51 +1843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Verdié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18 (8), pp.1386-1395. </w:t>
@@ -1977,51 +1977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douae Boukhriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Jebors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Pinese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (12), pp.1782 - 1790. </w:t>
@@ -2059,77 +2059,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STIM Proteins and Orai Ca2+ Channels Are Involved in the Intracellular Pathways Activated by TLQP-21 in RAW264.7 Macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Molteni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bresciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Meanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2219,51 +2219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Turolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Valtorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bresciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alain Fehrentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2321,1008 +2321,1008 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptide synthesis: ball-milling, in solution, or on solid support, what is the best strategy?</w:t>
+                <w:t xml:space="preserve">JMV5656, A Novel Derivative of TLQP-21, Triggers the Activation of a Calcium-Dependent Potassium Outward Current in Microglial Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Maurin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Subra</w:t>
+                <w:t xml:space="preserve">Ilaria Rivolta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lamaty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Martinez</w:t>
+                <w:t xml:space="preserve">Anna Binda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Molteni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bresciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjoc.13.206⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2017.00041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336152v1</w:t>
+                <w:t xml:space="preserve">hal-02871317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive peptides grafted silicone dressings: A simple and specific method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Said Jebors</w:t>
+                <w:t xml:space="preserve">Systemic Delivery of Tumor-Targeted Bax-Derived Membrane-Active Peptides for the Treatment of Melanoma Tumors in a Humanized SCID Mouse Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastassia Karageorgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Stoebner</w:t>
+                <w:t xml:space="preserve">Michaël Claron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Humblot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Verdié</w:t>
+                <w:t xml:space="preserve">Romain Jugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Aspord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2017.02.007⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (2), pp.534-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2016.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496701v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic Delivery of Tumor-Targeted Bax-Derived Membrane-Active Peptides for the Treatment of Melanoma Tumors in a Humanized SCID Mouse Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Claron</w:t>
+                <w:t xml:space="preserve">Bioactive peptides grafted silicone dressings: A simple and specific method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Pinese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Jebors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Jugé</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Stoebner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Aspord</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Thoreau</w:t>
+                <w:t xml:space="preserve">Vincent Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2016.11.002⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.73-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2017.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000186v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol-gel synthesis of collagen-inspired peptide hydrogel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peptide synthesis: ball-milling, in solution, or on solid support, what is the best strategy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Subra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Echalier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Said Jebors</w:t>
+                <w:t xml:space="preserve">Frédéric Lamaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Laconde</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Verdié</w:t>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 20 (2), pp.59-66. </w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.2087-2093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mattod.2017.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.13.206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516237v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Erratum for] &amp;quot;Palatability Can Drive Feeding Independent of AgRP Neurons</w:t>
+                <w:t xml:space="preserve">Sol-gel synthesis of collagen-inspired peptide hydrogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Georges Denis</w:t>
+                <w:t xml:space="preserve">Cécile Echalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Jebors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Joly-Amado</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Schaeffer</w:t>
+                <w:t xml:space="preserve">Guillaume Laconde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2017.03.001⟩</w:t>
+              <w:t xml:space="preserve">Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (2), pp.59-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mattod.2017.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067393v1</w:t>
+                <w:t xml:space="preserve">hal-01516237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological and Biochemical Characterization of TLQP-21 Activation of a Binding Site on CHO Cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elena Bresciani</w:t>
+                <w:t xml:space="preserve">[Erratum for] &amp;quot;Palatability Can Drive Feeding Independent of AgRP Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Georges Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joly-Amado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Webber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Possenti</w:t>
+                <w:t xml:space="preserve">Fanny Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Petrocchi Passeri</w:t>
+                <w:t xml:space="preserve">Marie Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.167. </w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (4), pp.975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphar.2017.00167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2017.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871330v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JMV5656, A Novel Derivative of TLQP-21, Triggers the Activation of a Calcium-Dependent Potassium Outward Current in Microglial Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pharmacological and Biochemical Characterization of TLQP-21 Activation of a Binding Site on CHO Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Molteni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bresciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Rivolta</w:t>
+                <w:t xml:space="preserve">Roberta Possenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Binda</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elena Bresciani</w:t>
+                <w:t xml:space="preserve">Pamela Petrocchi Passeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11, pp.41. </w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fncel.2017.00041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2017.00167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871317v1</w:t>
+                <w:t xml:space="preserve">hal-02871330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A switchable stapled peptide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Kalistratova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Verdié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3405,389 +3405,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-Supported Synthesis and 5-HT 7 /5-HT 1A Receptor Affinity of Arylpiperazinylbutyl Derivatives of 4,5-dihydro-1,2,4-triazine-6-(1 H )-one</w:t>
+                <w:t xml:space="preserve">Agonism, Antagonism, and Inverse Agonism Bias at the Ghrelin Receptor Signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Grychowska</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Verdié</w:t>
+                <w:t xml:space="preserve">Céline M'Kadmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grzegorz Satała</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Leyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrzej Bojarski</w:t>
+                <w:t xml:space="preserve">Lauriane Onfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Galés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Saulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Biology and Drug Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cbdd.12539⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 290 (45), pp.27021-27039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M115.659250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564059v1</w:t>
+                <w:t xml:space="preserve">hal-03564155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agonism, Antagonism, and Inverse Agonism Bias at the Ghrelin Receptor Signaling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solid-Supported Synthesis and 5-HT 7 /5-HT 1A Receptor Affinity of Arylpiperazinylbutyl Derivatives of 4,5-dihydro-1,2,4-triazine-6-(1 H )-one</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Leyris</w:t>
+                <w:t xml:space="preserve">Katarzyna Grychowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Masurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Onfroy</w:t>
+                <w:t xml:space="preserve">Grzegorz Satała</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Galés</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Saulière</w:t>
+                <w:t xml:space="preserve">Andrzej Bojarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Biology and Drug Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86 (4), pp.697-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cbdd.12539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M115.659250⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03564155v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palatability Can Drive Feeding Independent of AgRP Neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Georges Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joly-Amado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Webber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (4), pp.646-657. </w:t>
@@ -3819,1643 +3819,1643 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N- and O-acetylation of threonine residues in the context of proteomics.</w:t>
+                <w:t xml:space="preserve">Solid-supported synthesis, molecular modeling, and biological activity of long-chain arylpiperazine derivatives with cyclic amino acid amide fragments as 5-HT7 and 5-HT1A receptor ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Boyer</w:t>
+                <w:t xml:space="preserve">Vittorio Canale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Dedieu</w:t>
+                <w:t xml:space="preserve">Paweł Guzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Armengaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Subra</w:t>
+                <w:t xml:space="preserve">Rafał Kurczab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Satała</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2014.06.005⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 78, pp.10-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025681v1</w:t>
+                <w:t xml:space="preserve">hal-03563396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-supported synthesis, molecular modeling, and biological activity of long-chain arylpiperazine derivatives with cyclic amino acid amide fragments as 5-HT7 and 5-HT1A receptor ligands</w:t>
+                <w:t xml:space="preserve">N- and O-acetylation of threonine residues in the context of proteomics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vittorio Canale</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paweł Guzik</w:t>
+                <w:t xml:space="preserve">Alain Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafał Kurczab</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grzegorz Satała</w:t>
+                <w:t xml:space="preserve">J. Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108, pp.369-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2014.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.03.005⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563396v1</w:t>
+                <w:t xml:space="preserve">hal-01025681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How ligands and signalling proteins affect G-protein-coupled receptors' conformational landscape</w:t>
+                <w:t xml:space="preserve">Supported oligomethionine sulfoxide and Ellman's reagent for cysteine bridges formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Mary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Alain Fehrentz</w:t>
+                <w:t xml:space="preserve">Luisa Ronga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Damian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Martinez</w:t>
+                <w:t xml:space="preserve">Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Enjalbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Maurras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BST20120267⟩</w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (2), pp.733-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-012-1397-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871941v1</w:t>
+                <w:t xml:space="preserve">hal-01563741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-Mediated Reduction of Disulfide Bridges with Supported (Tris(2-carboxyethyl)phosphine) as Resin-Bound Reducing Agent</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biophysical characterization of a binding site for TLQP-21, a naturally occurring peptide which induces resistance to obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Maurras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Martinez</w:t>
+                <w:t xml:space="preserve">V. Cassina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Torsello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tempestini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brogioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Combinatorial Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/co300104k⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1828 (2), pp.455-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2012.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563025v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid sensing of circulating ghrelin by hypothalamic appetite-modifying neurons.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David J Hodson</w:t>
+                <w:t xml:space="preserve">The pipecolic linker—an acid-labile handle for derivatization of secondary amines on a solid-support. Part 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Zajdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Masurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Canale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (8), pp.998-1002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2012.12.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1212137110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00796900v1</w:t>
+                <w:t xml:space="preserve">hal-03563368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heating and microwave assisted SPPS of C-terminal acid peptides on trityl resin: The truth behind the yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Echalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soultan Al-Halifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Kreiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Enjalbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 45 (6), pp.1395-1403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00726-013-1604-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghrelin Receptor Ligands: Design and Synthesis of Pseudopeptides and Peptidomimetics.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Martinez</w:t>
+                <w:t xml:space="preserve">Rapid sensing of circulating ghrelin by hypothalamic appetite-modifying neurons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Molino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J Hodson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/2212796807999131128125920⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (4), pp.1512-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1212137110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01089074v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterodimerization with Its Splice Variant Blocks the Ghrelin Receptor 1a in a Non-signaling Conformation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">How ligands and signalling proteins affect G-protein-coupled receptors' conformational landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alain Fehrentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Orcel</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M113.453423⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (1), pp.144-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BST20120267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871944v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical characterization of a binding site for TLQP-21, a naturally occurring peptide which induces resistance to obesity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microwave-Mediated Reduction of Disulfide Bridges with Supported (Tris(2-carboxyethyl)phosphine) as Resin-Bound Reducing Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tempestini</w:t>
+                <w:t xml:space="preserve">Guillaume Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Salerno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Brogioli</w:t>
+                <w:t xml:space="preserve">Karine Puget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Maurras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2012.10.023⟩</w:t>
+              <w:t xml:space="preserve">ACS Combinatorial Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (4), pp.169-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/co300104k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871939v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pipecolic linker—an acid-labile handle for derivatization of secondary amines on a solid-support. Part 3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ghrelin Receptor Ligands: Design and Synthesis of Pseudopeptides and Peptidomimetics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paweł Zajdel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Muriel Amblard</w:t>
+                <w:t xml:space="preserve">Laurent Gavara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 54 (8), pp.998-1002. </w:t>
+              <w:t xml:space="preserve">Current Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (7), pp.000-000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2012.12.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/2212796807999131128125920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563368v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supported oligomethionine sulfoxide and Ellman's reagent for cysteine bridges formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterodimerization with Its Splice Variant Blocks the Ghrelin Receptor 1a in a Non-signaling Conformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alain Fehrentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Damian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Ronga</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Amélie Maurras</w:t>
+                <w:t xml:space="preserve">Gérald Gaibelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Orcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-012-1397-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 288 (34), pp.24656-24665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M113.453423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563741v1</w:t>
+                <w:t xml:space="preserve">hal-02871944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Constitutive Activity Is an Intrinsic Feature of Ghrelin Receptor Protein. A study with a functional monomeric GHS-R1a receptor reconstitued in lipid discs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Leyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alain Fehrentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Verdie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 287 (6), pp.3630-3641. </w:t>
@@ -5487,755 +5487,755 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxyfold: A simple and efficient solid-supported reagent for disulfide bond formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homogeneous time-resolved fluorescence-based assay to screen for ligands targeting the growth hormone secretagogue receptor type 1a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Leyris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Verdié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luisa Ronga</w:t>
+                <w:t xml:space="preserve">Thomas Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cristau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Cantel</w:t>
+                <w:t xml:space="preserve">Eric Trinquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alain Fehrentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asia.201100202⟩</w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 408, pp.253-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2010.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563744v1</w:t>
+                <w:t xml:space="preserve">hal-00534262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cis-Apa: A Practical Linker for the Microwave-Assisted Preparation of Cyclic Pseudopeptides via RCM Cyclative Cleavage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Verdié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lamaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 76 (3), pp.766-772. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jo101629v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00564151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Polyesters to Polyamides Via ON Acyl Migration: An Original Multi-Transfer Reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxyfold: A simple and efficient solid-supported reagent for disulfide bond formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Verdié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Ronga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cristau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Tailhades</w:t>
+                <w:t xml:space="preserve">M. Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Blanquer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Subra</w:t>
+                <w:t xml:space="preserve">S. Cantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.201100235⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (9), pp.2382-2389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asia.201100202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833151v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing Lys-N Proteolytic Peptides by ESI and MALDI Tandem Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Polyesters to Polyamides Via ON Acyl Migration: An Original Multi-Transfer Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tailhades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blanquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Dupré</w:t>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Cantel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Coudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Subra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 22, pp.265-279. </w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (12), pp.876 - 880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13361-010-0022-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/marc.201100235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580756v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous time-resolved fluorescence-based assay to screen for ligands targeting the growth hormone secretagogue receptor type 1a</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequencing Lys-N Proteolytic Peptides by ESI and MALDI Tandem Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Trinquet</w:t>
+                <w:t xml:space="preserve">Mathieu Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Cantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Verdié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Enjalbal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2010.09.030⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22, pp.265-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13361-010-0022-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00534262v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfonamides with the N-alkyl-N'-dialkylguaninidine moiety as 5-HT7 receptor ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Zajdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Verdié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6325,64 +6325,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of an ethylene spacer of the 5-HT1A and 5-HT2A receptor affinity of arylpiperazine derivatives of amides with N-acylated amino acids and 3-differently substituted pyrrolidine-2,5-diones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Zajdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Verdie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej J. Bojarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6440,407 +6440,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-phase synthesis of 5-arylhistidines via a microwave-assisted Suzuki-Miyaura cross-coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid-Phase Synthesis of 4-methylcarboxy-1,4-benzodiazepine-2,5-diones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Subra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Cerezo</w:t>
+                <w:t xml:space="preserve">Marie-Christine Averlant-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2008.08.077⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (6), pp.869-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cc800085d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411015v1</w:t>
+                <w:t xml:space="preserve">hal-00411034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuable Versatile Reactivity of Thiaisatoic Anhydrides: Expedient Solid-Phases Synthesis of Thieno[1,4]Diazepine-2,5-diones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Brouillette</w:t>
+                <w:t xml:space="preserve">Solid-phase synthesis of 5-arylhistidines via a microwave-assisted Suzuki-Miyaura cross-coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Cerezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Verdié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 64, pp.10538-10545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2008.08.077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-2008-1078210⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00341629v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-Phase Synthesis of 4-methylcarboxy-1,4-benzodiazepine-2,5-diones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valuable Versatile Reactivity of Thiaisatoic Anhydrides: Expedient Solid-Phases Synthesis of Thieno[1,4]Diazepine-2,5-diones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Brouillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Verdié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 10 (6), pp.869-874. </w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15, pp.2360-2364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cc800085d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-2008-1078210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411034v1</w:t>
+                <w:t xml:space="preserve">hal-00341629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6858,64 +6858,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marrying sol-gel and peptide chemistry to design bioactive materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Echalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6983,64 +6983,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing biomimetic materials from silylated amino acids, peptides and proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Echalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Clavié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7192,51 +7192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Verdié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US2024010610. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -7502,51 +7502,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95C74C57"/>
+    <w:nsid w:val="4AF86B28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7733,51 +7733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-verdie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5807-0293" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087809729" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328434v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Feral" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcellin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lannay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hennebert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Souf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5c00980" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184470v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Tyson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carretero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdi&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjalbal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ladner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2025.466202" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598240v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Kelly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rutter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duchmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43018-024-00782-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04628797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb14020053" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04604961v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lucas-Valmalle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Kemel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daug&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH22232" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04002744v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica &#352;pa&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Goldberga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishit Yadav" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754372v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lambey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omolade Otun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Cong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hoh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.72555" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04065895v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman El Jundi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Mayor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Folgado" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Gomri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Tarek Benkhaled" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111386" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371411v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bourbiaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mallart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Manette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c02051" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line S&#233;guy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Guyon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maurel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Davis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13101626" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491991v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Arsenie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pinese" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verdie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109990" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549706v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zambelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rizzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Delvecchio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bresciani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Molteni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pupt.2020.101916" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830489v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Canterel-Thouennon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Busson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-18-1149" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742222v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masurier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tissot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douae Boukhriss" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jebors" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tb00051d" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871099v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Meanti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Fehrentz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.01386" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871096v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Turolla" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valtorta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Giuliano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.01274" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336152v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Maurin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamaty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.206" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496701v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Stoebner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2017.02.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000186v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Karageorgis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Claron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jug&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aspord" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thoreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2016.11.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516237v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Echalier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2017.02.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02067393v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Georges Denis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joly-Amado" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Webber" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Langlet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schaeffer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2017.03.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871330v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Possenti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Petrocchi Passeri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00167" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871317v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Rivolta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Binda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2017.00041" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564342v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kalistratova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Naydenova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amblard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2851" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V0PRST2R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564059v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Grychowska" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Sata&#322;a" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Bojarski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cbdd.12539" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7ABBACF9091D00261E66FA26396FD4AF1CECD0EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564155v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M'Kadmi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leyris" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Onfroy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gal&#233;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sauli&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.659250" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02067347v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025681v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Boyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dedieu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.06.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGS84V6N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03563396v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Canale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Guzik" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Kurczab" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.03.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871941v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mary" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20120267" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03563025v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miralles" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Puget" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Maurras" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/co300104k" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796900v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lafont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Hodson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1212137110" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563742v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soultan Al-Halifa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kreiter" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sanchez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-013-1604-z" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DH5K5LXL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089074v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Moulin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gavara" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2212796807999131128125920" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-XF1W3TV5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871944v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaibelet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Orcel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.453423" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871939v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cassina" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torsello" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tempestini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salerno" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brogioli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.10.023" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03563368v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Zajdel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2012.12.036" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PW281LM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563741v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ronga" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-012-1397-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5FVRCM5X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713589v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Marie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.288324" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563744v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verdi&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cristau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amblard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cantel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201100202" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FCB457346A5102734073474C706F199B183E506/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564151v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo101629v" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833151v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tailhades" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanquer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201100235" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7ZTCFZ5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580756v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupr&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cantel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-010-0022-7" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534262v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trinquet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2010.09.030" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0132R3KR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411218v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Zajdel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Gabzdyl" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej J. Bojarski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.06.038" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411106v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Duszynska" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2008.05.021" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411015v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Cerezo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Planas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2008.08.077" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHC74FNR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341629v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brouillette" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2008-1078210" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411034v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Averlant-Petit" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cc800085d" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891598v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clavi&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891483v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806443v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dessaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846579v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-verdie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5807-0293" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087809729" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328434v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Feral" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcellin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lannay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hennebert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Souf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5c00980" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184470v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Tyson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carretero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdi&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjalbal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ladner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2025.466202" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598240v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Kelly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rutter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duchmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43018-024-00782-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04604961v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lucas-Valmalle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Kemel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daug&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH22232" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04628797v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb14020053" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04002744v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica &#352;pa&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Goldberga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishit Yadav" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754372v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lambey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omolade Otun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Cong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hoh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.72555" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04065895v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman El Jundi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Mayor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Folgado" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Gomri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Tarek Benkhaled" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111386" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570312v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line S&#233;guy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Guyon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maurel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Davis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13101626" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bourbiaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mallart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Manette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c02051" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549706v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zambelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rizzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Delvecchio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bresciani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Molteni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pupt.2020.101916" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491991v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Arsenie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pinese" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verdie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109990" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830489v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Canterel-Thouennon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Busson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-18-1149" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742222v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masurier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tissot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douae Boukhriss" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jebors" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tb00051d" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871099v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Meanti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Fehrentz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.01386" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871096v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Turolla" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valtorta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Giuliano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.01274" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871317v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Rivolta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Binda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2017.00041" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000186v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Karageorgis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Claron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jug&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aspord" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thoreau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2016.11.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496701v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Stoebner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2017.02.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Maurin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamaty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.206" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516237v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Echalier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2017.02.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02067393v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Georges Denis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joly-Amado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Webber" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Langlet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schaeffer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2017.03.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871330v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Possenti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Petrocchi Passeri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00167" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564342v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kalistratova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Naydenova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amblard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2851" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V0PRST2R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564155v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M'Kadmi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leyris" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Onfroy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gal&#233;s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sauli&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.659250" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564059v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Grychowska" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Sata&#322;a" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Bojarski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cbdd.12539" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7ABBACF9091D00261E66FA26396FD4AF1CECD0EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02067347v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03563396v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Canale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Guzik" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Kurczab" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.03.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025681v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Boyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dedieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.06.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGS84V6N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563741v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ronga" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sanchez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Maurras" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-012-1397-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5FVRCM5X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871939v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cassina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torsello" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tempestini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salerno" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brogioli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.10.023" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03563368v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Zajdel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2012.12.036" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PW281LM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563742v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soultan Al-Halifa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kreiter" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-013-1604-z" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DH5K5LXL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796900v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lafont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Hodson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1212137110" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871941v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mary" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20120267" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03563025v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miralles" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Puget" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/co300104k" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089074v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Moulin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gavara" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2212796807999131128125920" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-XF1W3TV5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871944v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaibelet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Orcel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.453423" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713589v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Marie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.288324" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534262v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trinquet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2010.09.030" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0132R3KR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564151v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo101629v" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563744v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verdi&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cristau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amblard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cantel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201100202" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FCB457346A5102734073474C706F199B183E506/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833151v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tailhades" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanquer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201100235" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7ZTCFZ5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580756v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupr&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cantel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-010-0022-7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411218v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Zajdel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Gabzdyl" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej J. Bojarski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.06.038" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411106v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Duszynska" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2008.05.021" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411034v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Averlant-Petit" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cc800085d" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411015v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Cerezo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Planas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2008.08.077" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHC74FNR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341629v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brouillette" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2008-1078210" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891598v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clavi&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891483v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806443v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dessaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846579v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>