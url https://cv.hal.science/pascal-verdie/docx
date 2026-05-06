--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -1249,563 +1249,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Targeted Nanoemulsions for Repurposing of Tegaserod in Alzheimer’s Disease Treatment</w:t>
+                <w:t xml:space="preserve">Potent Lys Patch-containing Stapled Peptides Targeting PCSK9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Séguy</w:t>
+                <w:t xml:space="preserve">Kevin Bourbiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Guyon</w:t>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Maurel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Verdié</w:t>
+                <w:t xml:space="preserve">Sergio Mallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Davis</w:t>
+                <w:t xml:space="preserve">Géraldine Manette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (10), pp.1626. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (15), pp.10834-10848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13101626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c02051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570312v1</w:t>
+                <w:t xml:space="preserve">hal-03371411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potent Lys Patch-containing Stapled Peptides Targeting PCSK9</w:t>
+                <w:t xml:space="preserve">Active Targeted Nanoemulsions for Repurposing of Tegaserod in Alzheimer’s Disease Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bourbiaux</w:t>
+                <w:t xml:space="preserve">Line Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+                <w:t xml:space="preserve">Léna Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Verdié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Manette</w:t>
+                <w:t xml:space="preserve">Audrey Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 64 (15), pp.10834-10848. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (10), pp.1626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c02051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13101626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371411v1</w:t>
+                <w:t xml:space="preserve">hal-04570312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JMV5656, a short synthetic derivative of TLQP-21, alleviates acid-induced lung injury and fibrosis in mice</w:t>
+                <w:t xml:space="preserve">Star-poly(lactide)-peptide hybrid networks as bioactive materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Zambelli</w:t>
+                <w:t xml:space="preserve">L.V. Arsenie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Rizzi</w:t>
+                <w:t xml:space="preserve">Coline Pinese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Delvecchio</w:t>
+                <w:t xml:space="preserve">L. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Bresciani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Molteni</w:t>
+                <w:t xml:space="preserve">P. Verdie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pulmonary Pharmacology and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pupt.2020.101916⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 139, pp.109990 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2020.109990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549706v1</w:t>
+                <w:t xml:space="preserve">hal-03491991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Star-poly(lactide)-peptide hybrid networks as bioactive materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">JMV5656, a short synthetic derivative of TLQP-21, alleviates acid-induced lung injury and fibrosis in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Zambelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.V. Arsenie</w:t>
+                <w:t xml:space="preserve">Laura Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Pinese</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bethry</w:t>
+                <w:t xml:space="preserve">Paolo Delvecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Valot</w:t>
+                <w:t xml:space="preserve">Elena Bresciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Verdie</w:t>
+                <w:t xml:space="preserve">Laura Molteni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 139, pp.109990 -. </w:t>
+              <w:t xml:space="preserve">Pulmonary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62, pp.101916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2020.109990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pupt.2020.101916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491991v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Short SOX9 Peptide Mimics SOX9 Tumor Suppressor Activity and Is Sufficient to Inhibit Colon Cancer Cell Growth</w:t>
               </w:r>
@@ -1977,51 +1977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douae Boukhriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Jebors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Pinese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (12), pp.1782 - 1790. </w:t>
@@ -2059,77 +2059,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STIM Proteins and Orai Ca2+ Channels Are Involved in the Intracellular Pathways Activated by TLQP-21 in RAW264.7 Macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Molteni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bresciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Meanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2219,51 +2219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Turolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Valtorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bresciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alain Fehrentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2321,1008 +2321,1008 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JMV5656, A Novel Derivative of TLQP-21, Triggers the Activation of a Calcium-Dependent Potassium Outward Current in Microglial Cells</w:t>
+                <w:t xml:space="preserve">Systemic Delivery of Tumor-Targeted Bax-Derived Membrane-Active Peptides for the Treatment of Melanoma Tumors in a Humanized SCID Mouse Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Rivolta</w:t>
+                <w:t xml:space="preserve">Anastassia Karageorgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Binda</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elena Bresciani</w:t>
+                <w:t xml:space="preserve">Michaël Claron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Aspord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncel.2017.00041⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (2), pp.534-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2016.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871317v1</w:t>
+                <w:t xml:space="preserve">hal-02000186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic Delivery of Tumor-Targeted Bax-Derived Membrane-Active Peptides for the Treatment of Melanoma Tumors in a Humanized SCID Mouse Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Jugé</w:t>
+                <w:t xml:space="preserve">Bioactive peptides grafted silicone dressings: A simple and specific method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Pinese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Jebors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Aspord</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Stoebner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Thoreau</w:t>
+                <w:t xml:space="preserve">Vincent Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25 (2), pp.534-546. </w:t>
+              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.73-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2016.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2017.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000186v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive peptides grafted silicone dressings: A simple and specific method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peptide synthesis: ball-milling, in solution, or on solid support, what is the best strategy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Stoebner</w:t>
+                <w:t xml:space="preserve">Ophélie Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Humblot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Verdié</w:t>
+                <w:t xml:space="preserve">Frédéric Lamaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2017.02.007⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.2087-2093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.13.206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496701v1</w:t>
+                <w:t xml:space="preserve">hal-02336152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptide synthesis: ball-milling, in solution, or on solid support, what is the best strategy?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Maurin</w:t>
+                <w:t xml:space="preserve">Sol-gel synthesis of collagen-inspired peptide hydrogel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Echalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Jebors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laconde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Verdié</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13, pp.2087-2093. </w:t>
+              <w:t xml:space="preserve">Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (2), pp.59-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjoc.13.206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mattod.2017.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336152v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol-gel synthesis of collagen-inspired peptide hydrogel</w:t>
+                <w:t xml:space="preserve">[Erratum for] &amp;quot;Palatability Can Drive Feeding Independent of AgRP Neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Echalier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Said Jebors</w:t>
+                <w:t xml:space="preserve">Raphael Georges Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Laconde</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Verdié</w:t>
+                <w:t xml:space="preserve">Aurélie Joly-Amado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Webber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mattod.2017.02.001⟩</w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (4), pp.975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2017.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516237v1</w:t>
+                <w:t xml:space="preserve">hal-02067393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Erratum for] &amp;quot;Palatability Can Drive Feeding Independent of AgRP Neurons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emily Webber</w:t>
+                <w:t xml:space="preserve">Pharmacological and Biochemical Characterization of TLQP-21 Activation of a Binding Site on CHO Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Molteni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bresciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Langlet</w:t>
+                <w:t xml:space="preserve">Roberta Possenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Schaeffer</w:t>
+                <w:t xml:space="preserve">Pamela Petrocchi Passeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25 (4), pp.975. </w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2017.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2017.00167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067393v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological and Biochemical Characterization of TLQP-21 Activation of a Binding Site on CHO Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">JMV5656, A Novel Derivative of TLQP-21, Triggers the Activation of a Calcium-Dependent Potassium Outward Current in Microglial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Rivolta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Binda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Molteni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bresciani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pamela Petrocchi Passeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.167. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphar.2017.00167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2017.00041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871330v1</w:t>
+                <w:t xml:space="preserve">hal-02871317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A switchable stapled peptide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Kalistratova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Verdié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3691,103 +3691,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palatability Can Drive Feeding Independent of AgRP Neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Georges Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joly-Amado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Webber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (4), pp.646-657. </w:t>
@@ -3819,1591 +3819,1591 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-supported synthesis, molecular modeling, and biological activity of long-chain arylpiperazine derivatives with cyclic amino acid amide fragments as 5-HT7 and 5-HT1A receptor ligands</w:t>
+                <w:t xml:space="preserve">N- and O-acetylation of threonine residues in the context of proteomics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vittorio Canale</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paweł Guzik</w:t>
+                <w:t xml:space="preserve">Alain Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafał Kurczab</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grzegorz Satała</w:t>
+                <w:t xml:space="preserve">J. Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108, pp.369-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2014.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.03.005⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563396v1</w:t>
+                <w:t xml:space="preserve">hal-01025681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N- and O-acetylation of threonine residues in the context of proteomics.</w:t>
+                <w:t xml:space="preserve">Solid-supported synthesis, molecular modeling, and biological activity of long-chain arylpiperazine derivatives with cyclic amino acid amide fragments as 5-HT7 and 5-HT1A receptor ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Boyer</w:t>
+                <w:t xml:space="preserve">Vittorio Canale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Dedieu</w:t>
+                <w:t xml:space="preserve">Paweł Guzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Armengaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Subra</w:t>
+                <w:t xml:space="preserve">Rafał Kurczab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Satała</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2014.06.005⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 78, pp.10-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025681v1</w:t>
+                <w:t xml:space="preserve">hal-03563396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supported oligomethionine sulfoxide and Ellman's reagent for cysteine bridges formation</w:t>
+                <w:t xml:space="preserve">Biophysical characterization of a binding site for TLQP-21, a naturally occurring peptide which induces resistance to obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Ronga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Verdié</w:t>
+                <w:t xml:space="preserve">V. Cassina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sanchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Enjalbal</w:t>
+                <w:t xml:space="preserve">A. Torsello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Maurras</w:t>
+                <w:t xml:space="preserve">A. Tempestini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brogioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-012-1397-5⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1828 (2), pp.455-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2012.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563741v1</w:t>
+                <w:t xml:space="preserve">hal-02871939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical characterization of a binding site for TLQP-21, a naturally occurring peptide which induces resistance to obesity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The pipecolic linker—an acid-labile handle for derivatization of secondary amines on a solid-support. Part 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Torsello</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Brogioli</w:t>
+                <w:t xml:space="preserve">Paweł Zajdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Masurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Canale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2012.10.023⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (8), pp.998-1002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2012.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871939v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pipecolic linker—an acid-labile handle for derivatization of secondary amines on a solid-support. Part 3</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">How ligands and signalling proteins affect G-protein-coupled receptors' conformational landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alain Fehrentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Damian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Verdie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Amblard</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2012.12.036⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (1), pp.144-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BST20120267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03563368v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heating and microwave assisted SPPS of C-terminal acid peptides on trityl resin: The truth behind the yield</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Echalier</w:t>
+                <w:t xml:space="preserve">Microwave-Mediated Reduction of Disulfide Bridges with Supported (Tris(2-carboxyethyl)phosphine) as Resin-Bound Reducing Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Puget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soultan Al-Halifa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sanchez</w:t>
+                <w:t xml:space="preserve">Amélie Maurras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-013-1604-z⟩</w:t>
+              <w:t xml:space="preserve">ACS Combinatorial Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (4), pp.169-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/co300104k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01563742v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid sensing of circulating ghrelin by hypothalamic appetite-modifying neurons.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Langlet</w:t>
+                <w:t xml:space="preserve">Heating and microwave assisted SPPS of C-terminal acid peptides on trityl resin: The truth behind the yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Echalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soultan Al-Halifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Kreiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Enjalbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystel Lafont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David J Hodson</w:t>
+                <w:t xml:space="preserve">Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1212137110⟩</w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (6), pp.1395-1403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-013-1604-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796900v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How ligands and signalling proteins affect G-protein-coupled receptors' conformational landscape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid sensing of circulating ghrelin by hypothalamic appetite-modifying neurons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Mary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Alain Fehrentz</w:t>
+                <w:t xml:space="preserve">François Molino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Damian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Martinez</w:t>
+                <w:t xml:space="preserve">David J Hodson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 41 (1), pp.144-147. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (4), pp.1512-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BST20120267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1212137110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871941v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-Mediated Reduction of Disulfide Bridges with Supported (Tris(2-carboxyethyl)phosphine) as Resin-Bound Reducing Agent</w:t>
+                <w:t xml:space="preserve">Ghrelin Receptor Ligands: Design and Synthesis of Pseudopeptides and Peptidomimetics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Miralles</w:t>
+                <w:t xml:space="preserve">Aline Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Verdié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Puget</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Laurent Gavara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Combinatorial Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (4), pp.169-173. </w:t>
+              <w:t xml:space="preserve">Current Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (7), pp.000-000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/co300104k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/2212796807999131128125920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563025v1</w:t>
+                <w:t xml:space="preserve">hal-01089074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghrelin Receptor Ligands: Design and Synthesis of Pseudopeptides and Peptidomimetics.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Verdié</w:t>
+                <w:t xml:space="preserve">Heterodimerization with Its Splice Variant Blocks the Ghrelin Receptor 1a in a Non-signaling Conformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alain Fehrentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gavara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Martinez</w:t>
+                <w:t xml:space="preserve">Gérald Gaibelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Orcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/2212796807999131128125920⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 288 (34), pp.24656-24665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M113.453423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01089074v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterodimerization with Its Splice Variant Blocks the Ghrelin Receptor 1a in a Non-signaling Conformation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supported oligomethionine sulfoxide and Ellman's reagent for cysteine bridges formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Gaibelet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Orcel</w:t>
+                <w:t xml:space="preserve">Luisa Ronga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Enjalbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Maurras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (2), pp.733-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-012-1397-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M113.453423⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871944v1</w:t>
+                <w:t xml:space="preserve">hal-01563741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Constitutive Activity Is an Intrinsic Feature of Ghrelin Receptor Protein. A study with a functional monomeric GHS-R1a receptor reconstitued in lipid discs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5411,51 +5411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Leyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alain Fehrentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Verdie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 287 (6), pp.3630-3641. </w:t>
@@ -5487,712 +5487,712 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous time-resolved fluorescence-based assay to screen for ligands targeting the growth hormone secretagogue receptor type 1a</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">cis-Apa: A Practical Linker for the Microwave-Assisted Preparation of Cyclic Pseudopeptides via RCM Cyclative Cleavage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Trinquet</w:t>
+                <w:t xml:space="preserve">Alice Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Verdié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lamaty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2010.09.030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76 (3), pp.766-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo101629v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00534262v1</w:t>
+                <w:t xml:space="preserve">hal-00564151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cis-Apa: A Practical Linker for the Microwave-Assisted Preparation of Cyclic Pseudopeptides via RCM Cyclative Cleavage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxyfold: A simple and efficient solid-supported reagent for disulfide bond formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Verdié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Ronga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cristau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Baron</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo101629v⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (9), pp.2382-2389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asia.201100202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00564151v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxyfold: A simple and efficient solid-supported reagent for disulfide bond formation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Polyesters to Polyamides Via ON Acyl Migration: An Original Multi-Transfer Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Amblard</w:t>
+                <w:t xml:space="preserve">Julien Tailhades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cantel</w:t>
+                <w:t xml:space="preserve">Sébastien Blanquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asia.201100202⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (12), pp.876 - 880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.201100235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563744v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Polyesters to Polyamides Via ON Acyl Migration: An Original Multi-Transfer Reaction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequencing Lys-N Proteolytic Peptides by ESI and MALDI Tandem Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+                <w:t xml:space="preserve">Mathieu Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Coudane</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sonia Cantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Enjalbal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 32 (12), pp.876 - 880. </w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22, pp.265-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/marc.201100235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13361-010-0022-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01833151v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing Lys-N Proteolytic Peptides by ESI and MALDI Tandem Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homogeneous time-resolved fluorescence-based assay to screen for ligands targeting the growth hormone secretagogue receptor type 1a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Leyris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Dupré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sonia Cantel</w:t>
+                <w:t xml:space="preserve">Eric Trinquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Verdié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alain Fehrentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 408, pp.253-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2010.09.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13361-010-0022-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00580756v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfonamides with the N-alkyl-N'-dialkylguaninidine moiety as 5-HT7 receptor ligands</w:t>
               </w:r>
@@ -6338,51 +6338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Zajdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Verdie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej J. Bojarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6440,407 +6440,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-Phase Synthesis of 4-methylcarboxy-1,4-benzodiazepine-2,5-diones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid-phase synthesis of 5-arylhistidines via a microwave-assisted Suzuki-Miyaura cross-coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Cerezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Verdié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cc800085d⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 64, pp.10538-10545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2008.08.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411034v1</w:t>
+                <w:t xml:space="preserve">hal-00411015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-phase synthesis of 5-arylhistidines via a microwave-assisted Suzuki-Miyaura cross-coupling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Valuable Versatile Reactivity of Thiaisatoic Anhydrides: Expedient Solid-Phases Synthesis of Thieno[1,4]Diazepine-2,5-diones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Brouillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2008.08.077⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15, pp.2360-2364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2008-1078210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00411015v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuable Versatile Reactivity of Thiaisatoic Anhydrides: Expedient Solid-Phases Synthesis of Thieno[1,4]Diazepine-2,5-diones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid-Phase Synthesis of 4-methylcarboxy-1,4-benzodiazepine-2,5-diones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Subra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Brouillette</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Marie-Christine Averlant-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 15, pp.2360-2364. </w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (6), pp.869-874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-2008-1078210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cc800085d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341629v1</w:t>
+                <w:t xml:space="preserve">hal-00411034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6871,51 +6871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marrying sol-gel and peptide chemistry to design bioactive materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Echalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6996,51 +6996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing biomimetic materials from silylated amino acids, peptides and proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Echalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Clavié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7502,51 +7502,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AF86B28"/>
+    <w:nsid w:val="FCE0B6A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7733,51 +7733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-verdie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5807-0293" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087809729" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328434v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Feral" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcellin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lannay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hennebert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Souf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5c00980" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184470v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Tyson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carretero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdi&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjalbal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ladner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2025.466202" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598240v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Kelly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rutter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duchmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43018-024-00782-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04604961v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lucas-Valmalle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Kemel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daug&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH22232" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04628797v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb14020053" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04002744v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica &#352;pa&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Goldberga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishit Yadav" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754372v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lambey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omolade Otun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Cong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hoh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.72555" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04065895v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman El Jundi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Mayor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Folgado" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Gomri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Tarek Benkhaled" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111386" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570312v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line S&#233;guy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Guyon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maurel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Davis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13101626" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bourbiaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mallart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Manette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c02051" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549706v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zambelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rizzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Delvecchio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bresciani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Molteni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pupt.2020.101916" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491991v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Arsenie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pinese" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verdie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109990" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830489v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Canterel-Thouennon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Busson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-18-1149" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742222v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masurier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tissot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douae Boukhriss" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jebors" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tb00051d" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871099v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Meanti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Fehrentz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.01386" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871096v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Turolla" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valtorta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Giuliano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.01274" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871317v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Rivolta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Binda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2017.00041" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000186v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Karageorgis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Claron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jug&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aspord" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thoreau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2016.11.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496701v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Stoebner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2017.02.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Maurin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamaty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.206" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516237v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Echalier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2017.02.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02067393v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Georges Denis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joly-Amado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Webber" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Langlet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schaeffer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2017.03.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871330v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Possenti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Petrocchi Passeri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00167" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564342v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kalistratova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Naydenova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amblard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2851" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V0PRST2R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564155v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M'Kadmi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leyris" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Onfroy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gal&#233;s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sauli&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.659250" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564059v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Grychowska" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Sata&#322;a" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Bojarski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cbdd.12539" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7ABBACF9091D00261E66FA26396FD4AF1CECD0EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02067347v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03563396v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Canale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Guzik" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Kurczab" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.03.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025681v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Boyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dedieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.06.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGS84V6N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563741v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ronga" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sanchez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Maurras" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-012-1397-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5FVRCM5X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871939v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cassina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torsello" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tempestini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salerno" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brogioli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.10.023" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03563368v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Zajdel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2012.12.036" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PW281LM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563742v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soultan Al-Halifa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kreiter" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-013-1604-z" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DH5K5LXL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796900v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lafont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Hodson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1212137110" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871941v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mary" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20120267" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03563025v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miralles" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Puget" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/co300104k" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089074v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Moulin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gavara" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2212796807999131128125920" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-XF1W3TV5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871944v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaibelet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Orcel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.453423" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713589v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Marie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.288324" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534262v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trinquet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2010.09.030" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0132R3KR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564151v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo101629v" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563744v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verdi&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cristau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amblard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cantel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201100202" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FCB457346A5102734073474C706F199B183E506/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833151v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tailhades" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanquer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201100235" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7ZTCFZ5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580756v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupr&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cantel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-010-0022-7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411218v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Zajdel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Gabzdyl" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej J. Bojarski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.06.038" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411106v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Duszynska" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2008.05.021" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411034v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Averlant-Petit" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cc800085d" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411015v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Cerezo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Planas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2008.08.077" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHC74FNR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341629v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brouillette" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2008-1078210" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891598v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clavi&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891483v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806443v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dessaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846579v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-verdie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5807-0293" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087809729" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328434v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Feral" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcellin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lannay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hennebert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Souf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5c00980" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184470v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Tyson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carretero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdi&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjalbal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ladner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2025.466202" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598240v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Kelly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rutter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duchmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43018-024-00782-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04604961v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lucas-Valmalle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Kemel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daug&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH22232" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04628797v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb14020053" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04002744v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica &#352;pa&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Goldberga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishit Yadav" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754372v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lambey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omolade Otun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Cong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hoh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.72555" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04065895v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman El Jundi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Mayor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Folgado" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Gomri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Tarek Benkhaled" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111386" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371411v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bourbiaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mallart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Manette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c02051" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line S&#233;guy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Guyon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maurel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Davis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13101626" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491991v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Arsenie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pinese" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verdie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109990" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549706v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zambelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rizzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Delvecchio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bresciani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Molteni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pupt.2020.101916" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830489v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Canterel-Thouennon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Busson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-18-1149" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742222v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masurier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tissot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douae Boukhriss" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jebors" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tb00051d" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871099v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Meanti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Fehrentz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.01386" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871096v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Turolla" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valtorta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Giuliano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.01274" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000186v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Karageorgis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Claron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jug&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aspord" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thoreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2016.11.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496701v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Stoebner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2017.02.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336152v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Maurin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamaty" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.206" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516237v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Echalier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2017.02.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02067393v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Georges Denis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joly-Amado" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Webber" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Langlet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schaeffer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2017.03.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871330v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Possenti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Petrocchi Passeri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00167" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871317v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Rivolta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Binda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2017.00041" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564342v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kalistratova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Naydenova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amblard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2851" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V0PRST2R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564155v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M'Kadmi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leyris" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Onfroy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gal&#233;s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sauli&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.659250" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564059v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Grychowska" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Sata&#322;a" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Bojarski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cbdd.12539" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7ABBACF9091D00261E66FA26396FD4AF1CECD0EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02067347v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025681v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Boyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dedieu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.06.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGS84V6N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03563396v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Canale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Guzik" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Kurczab" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.03.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871939v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cassina" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torsello" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tempestini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salerno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brogioli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.10.023" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03563368v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Zajdel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2012.12.036" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PW281LM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871941v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mary" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20120267" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03563025v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miralles" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Puget" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Maurras" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/co300104k" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563742v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soultan Al-Halifa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kreiter" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sanchez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-013-1604-z" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DH5K5LXL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796900v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lafont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Hodson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1212137110" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089074v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Moulin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gavara" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2212796807999131128125920" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-XF1W3TV5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871944v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaibelet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Orcel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.453423" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563741v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ronga" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-012-1397-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5FVRCM5X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713589v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Marie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.288324" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564151v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo101629v" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563744v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verdi&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cristau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amblard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cantel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201100202" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FCB457346A5102734073474C706F199B183E506/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833151v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tailhades" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanquer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201100235" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7ZTCFZ5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580756v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupr&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cantel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-010-0022-7" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534262v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trinquet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2010.09.030" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0132R3KR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411218v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Zajdel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Gabzdyl" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej J. Bojarski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.06.038" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411106v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Duszynska" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2008.05.021" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411015v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Cerezo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Planas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2008.08.077" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHC74FNR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341629v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brouillette" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2008-1078210" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411034v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Averlant-Petit" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cc800085d" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891598v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clavi&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891483v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806443v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dessaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846579v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>