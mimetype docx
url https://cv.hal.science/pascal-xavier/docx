--- v0 (2026-03-12)
+++ v1 (2026-04-02)
@@ -1708,220 +1708,220 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An RF spectrometer for fast wide band measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Hemour</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hemour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Xavier</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Xavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 1 (6), pp.537-542. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 1 (6), pp.537-542</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602056v1</w:t>
+                <w:t xml:space="preserve">hal-01073555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An RF spectrometer for fast wide band measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Hemour</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hemour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Xavier</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 1 (6), pp.537-542</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 1 (6), pp.537-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1759078709990821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073555v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le spectromètre à ondes stationnaires et à transformée de Fourier : un outil de dosimétrie RF large bande et temps réel à bas coût</w:t>
               </w:r>
@@ -3816,515 +3816,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2024 -Antibes Juan-Les-Pins Résonateur en anneau pour la détermination de la glycémie</w:t>
+                <w:t xml:space="preserve">On The Use of Bio-sourced Substrate to Realize High Performance and Low Environmental Impact RF Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Liermann</w:t>
+                <w:t xml:space="preserve">Rim Berro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Corrao</w:t>
+                <w:t xml:space="preserve">Nhu Huan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tan Phu Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.349-352, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769781v1</w:t>
+                <w:t xml:space="preserve">hal-04765019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On The Use of Bio-sourced Substrate to Realize High Performance and Low Environmental Impact RF Components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of Escherichia coli with planar electrodes, an analysis by EIS and DRT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Berro</w:t>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nhu Huan Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Xavier</w:t>
+                <w:t xml:space="preserve">Leticia Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tan Phu Vuong</w:t>
+                <w:t xml:space="preserve">Hasnaa Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5ème Workshop IEEE Sensors France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765019v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Escherichia coli with planar electrodes, an analysis by EIS and DRT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring PLA/Flax Substrates for Antenna Applications: Assessing Moisture, Temperature and Dielectric Constant Homogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grennerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zakka El Nashef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rico</w:t>
+                <w:t xml:space="preserve">Ahmad Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Workshop IEEE Sensors France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">18TH EUROPEAN CONFERENCE ON ANTENNAS &amp; PROPAGATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glasgow (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939765v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring PLA/Flax Substrates for Antenna Applications: Assessing Moisture, Temperature and Dielectric Constant Homogeneity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grennerat</w:t>
+                <w:t xml:space="preserve">2024 -Antibes Juan-Les-Pins Résonateur en anneau pour la détermination de la glycémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Liermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Corrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Zakka El Nashef</w:t>
+                <w:t xml:space="preserve">O Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Sabra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+                <w:t xml:space="preserve">E Rochefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18TH EUROPEAN CONFERENCE ON ANTENNAS &amp; PROPAGATION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Glasgow (Ecosse), United Kingdom</w:t>
+              <w:t xml:space="preserve">23èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553059v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un nouveau substrat biosourcé pour la conception et la réalisation d'une électronique numérique rapide</w:t>
               </w:r>
@@ -4362,51 +4362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Géczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Corrao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées de Caractérisation Microndes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4483,51 +4483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Géczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Corrao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 46th International Spring Seminar on Electronics Technology (ISSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Timisoara, Romania. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4600,51 +4600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Thenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Depres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4807,51 +4807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Thenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Depres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4887,320 +4887,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and RF Characterization of Novel PLA/Flax Based Biodegradable Printed Circuit Boards</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dispositifs hyperfréquences à faible impact environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zakka El Nashef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rauly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Packaging Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551868v1</w:t>
+                <w:t xml:space="preserve">hal-03727466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs hyperfréquences à faible impact environnemental</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal and RF Characterization of Novel PLA/Flax Based Biodegradable Printed Circuit Boards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Géczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">András Csiszár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">Electronics Packaging Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727466v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell-Wagner-based Detection of Bacteria through the Formation of a Dielectrophoretic Biofilm-like Layer in a Coaxial Mesoscopic Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5268,51 +5268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AC Dielectrophoresis of Bacteria in Coaxial Mesoscopic Structure Potentially Applicable for rapid Detection and Easy Characterization at Low Cost.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5890,51 +5890,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shielding effectiveness assessement of a coaxial cable design with a combination of numerical and analytical solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Pornin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Phu Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5988,276 +5988,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach on multi-shielded coaxial cable immunity assessment based on electromagnetism simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tan Phu Vuong</w:t>
+                <w:t xml:space="preserve">Impact of water on the dielectric properties of papers in the radiofrequency domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Depres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Asia-Pacific Microwave Conference (APMC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Kyoto, Japan. pp.387-389</w:t>
+              <w:t xml:space="preserve">The 12th International Conference on Electromagnetic Wave Interaction with Water and Moist Substances – ISEMA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176175v1</w:t>
+                <w:t xml:space="preserve">hal-02009643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical detection of bacteria on SOI film using the pseudo-MOSFET configuration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Irina Ionica</w:t>
+                <w:t xml:space="preserve">Moisture Effect on the Characteristics of Cellulosic Material Made RF Lines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Delacour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Xavier</w:t>
+                <w:t xml:space="preserve">Patrick Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Depres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Semi-conducting Nanomaterials for Health, Environment and Security Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 91st ARFTG Microwave Measurement Conference (ARFTG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Philadelphia (U.S.A.), United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARFTG.2018.8423835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016817v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif d'Analyse des Milieux en Profondeur-Exemple du suivi de la Réserve Naturelle du lac Luitel (Isère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6286,832 +6312,810 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Ecolo'Tech 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture Effect on the Characteristics of Cellulosic Material Made RF Lines.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Impact de l’humidité sur les pertes des matériaux cellulosiques en RF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Guers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Huber</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martinez Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 91st ARFTG Microwave Measurement Conference (ARFTG)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988720v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of water on the dielectric properties of papers in the radiofrequency domain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Garet</w:t>
+                <w:t xml:space="preserve">Mesure précise du champ électrique dans un procédé d'inhibition de croissance cellulaire par voie électromagnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Vindret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaël Depres</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chamberod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference on Electromagnetic Wave Interaction with Water and Moist Substances – ISEMA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lublin, Poland</w:t>
+              <w:t xml:space="preserve">15èmes Journées de Caractérisation Microondes et Matériaux, Mar 2018, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009643v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’humidité sur les pertes des matériaux cellulosiques en RF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Guers</w:t>
+                <w:t xml:space="preserve">A novel approach on multi-shielded coaxial cable immunity assessment based on electromagnetism simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Pornin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Phu Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Angenieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">2018 Asia-Pacific Microwave Conference (APMC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Kyoto, Japan. pp.387-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014085v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure précise du champ électrique dans un procédé d'inhibition de croissance cellulaire par voie électromagnétique</w:t>
+                <w:t xml:space="preserve">Electrical detection of bacteria on SOI film using the pseudo-MOSFET configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Vindret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licinius Benea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ionica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Rauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées de Caractérisation Microondes et Matériaux, Mar 2018, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Semi-conducting Nanomaterials for Health, Environment and Security Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nanonets2Sense, Nov 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016809v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours spécifiques : allier réussite et contraintes individuelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Xavier</w:t>
+                <w:t xml:space="preserve">Impact de l’humidité sur les pertes dans les papiers en radiofréquences et térahertz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Clavel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXème colloque Questions de Pédagogies dans l’Enseignement Supérieur (QPES) relever les défis de l’altérité dans l’enseignement supérieur, 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XXèmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697950v1</w:t>
+                <w:t xml:space="preserve">hal-02013925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’humidité sur les pertes dans les papiers en radiofréquences et térahertz</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Hubert</w:t>
+                <w:t xml:space="preserve">Antennes à large bande sur papier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Phuong Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXèmes Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">20èmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013925v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antennes à large bande sur papier</w:t>
+                <w:t xml:space="preserve">“Hello-Shaped” wideband monopole antennas on paper substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Phuong Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
@@ -7134,206 +7138,202 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Borel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">2017 International Conference on Advanced Technologies for Communications (ATC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Quy Nhon, Vietnam. pp.35-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016843v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Hello-Shaped” wideband monopole antennas on paper substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Borel</w:t>
+                <w:t xml:space="preserve">Parcours spécifiques : allier réussite et contraintes individuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Loretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Oddon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ardid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Advanced Technologies for Communications (ATC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Quy Nhon, Vietnam. pp.35-38</w:t>
+              <w:t xml:space="preserve">IXème colloque Questions de Pédagogies dans l’Enseignement Supérieur (QPES) relever les défis de l’altérité dans l’enseignement supérieur, 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009987v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-cost wideband antenna on paper substrate</w:t>
               </w:r>
@@ -7688,493 +7688,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First approach toward a modelling of the impedance spectroscopic behavior of microbial living cells</w:t>
+                <w:t xml:space="preserve">Stochastic Approach for EM Modelling of Suspended Bacterial Cells with Non-uniform Geometry and Orientation Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chamberod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Chamberod</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean M. F. Martins</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Angelidis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European COMSOL Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016851v1</w:t>
+                <w:t xml:space="preserve">hal-02016856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Approach for EM Modelling of Suspended Bacterial Cells with Non-uniform Geometry and Orientation Distribution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Chamberod</w:t>
+                <w:t xml:space="preserve">Conception d'antennes courbées imprimées sur substrat souple pour des rectenna 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Kharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Angelidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">19èmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016856v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'antennes courbées imprimées sur substrat souple pour des rectenna 3D</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
+                <w:t xml:space="preserve">Caractérisation et modélisation radiofréquence d'un pare-brise de voiture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Walrave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Ennaïme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées Nationales Micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016836v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation radiofréquence d'un pare-brise de voiture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
+                <w:t xml:space="preserve">First approach toward a modelling of the impedance spectroscopic behavior of microbial living cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chamberod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Duchamp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Xavier</w:t>
+                <w:t xml:space="preserve">Jean M. F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Angelidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European COMSOL Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016833v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D compact rectenna for anti-counterfeiting application</w:t>
               </w:r>
@@ -9372,51 +9372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la dynamique d'un corrélateur analogique 300 MHz-5 GHz par correction mono-harmonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hemour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10571,485 +10571,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWIFTS : un spectromètre large bande temps réel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectromètre à Ondes Stationnaires et à Transformée de Fourier (SWIFTS) large bande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hemour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Hostache</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Xavier</w:t>
+                <w:t xml:space="preserve">E. Le Coarer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Effets biologiques et sanitaires des RNI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, -, France</w:t>
+              <w:t xml:space="preserve">10èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398424v1</w:t>
+                <w:t xml:space="preserve">hal-00398426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectromètre à Ondes Stationnaires et à Transformée de Fourier (SWIFTS) large bande</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SWIFTS : un spectromètre large bande temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hemour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Xavier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Le Coarer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, -, France</w:t>
+              <w:t xml:space="preserve">Journée Effets biologiques et sanitaires des RNI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398426v1</w:t>
+                <w:t xml:space="preserve">hal-00398424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet magnétorésistif colossal jusqu'au GHz dans des couches minces polycristallines de LaSrMnO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potentialités des structures magnétiques pour les fonctions RF reconfigurables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Dubourdieu</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 9èmes Journées de Caractérisation de Matériaux en Micro-ondes - Conférence SEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, ST ETIENNE, France. pp.XX</w:t>
+              <w:t xml:space="preserve">Journées scientifiques Hypermag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, TOURS, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00148438v1</w:t>
+                <w:t xml:space="preserve">hal-00148430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialités des structures magnétiques pour les fonctions RF reconfigurables</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet magnétorésistif colossal jusqu'au GHz dans des couches minces polycristallines de LaSrMnO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques Hypermag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, TOURS, France. pp.XX</w:t>
+              <w:t xml:space="preserve">Actes des 9èmes Journées de Caractérisation de Matériaux en Micro-ondes - Conférence SEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, ST ETIENNE, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148430v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11263,51 +11263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chamberod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Angelidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11432,51 +11432,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D83EA87"/>
+    <w:nsid w:val="4017A7CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11663,51 +11663,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-xavier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0026-4017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050199161" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551818v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Farkas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; G&#225;l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Csisz&#225;r" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grennerat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2024.e00902" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04752882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila G&#233;czy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Piffk&#243;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich&#225;rd Ber&#233;nyi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Dusek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad66d3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086538v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rauly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Vindret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chamberod" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22261" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340638v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Damez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bermond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340649v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2020.3035950" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557587v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Phuong Phan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benech" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.32233" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01957637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.F. Martins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01957647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Kharrat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eymin Petot Tourtollet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierc15093005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01957667v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kharrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Xavier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-P. Vuong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Duchamp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Benech" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489333v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alcheikh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchamp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schuster" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malhaire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024994v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boudou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Monfardini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-012-0464-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WNQKPXRF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679339v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hemour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benech" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25669" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TM7DPPLQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hemour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990821" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075241v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemour S." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084223v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoarau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2008.2006105" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084224v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Bailly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20072188" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04752902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Podevin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22375" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-02T47NS6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146061v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Stanescu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2189202" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134931v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stanescu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146453v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kerekes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. Sousa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Lucian Prejbeanu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Redon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Ebels" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1850392" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146465v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre da Cas Viegas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.09.035" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFBLB3CN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146451v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Korn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.854958" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04757797v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. N&#283;mec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ku&#382;el" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1787623" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253129v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ladret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chilo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994634" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5BA583C0E5EB76EFFB5F47CFA9F0E4313FCAB1CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05465615v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferial Guidoum" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Xavier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Ciszar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-O Jeannin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257307v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE65583.2025.11120895" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05466538v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Molnar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Douchy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Samuel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05465515v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ciszar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O Jeannin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04769781v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Liermann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacrevaz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lavastre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rochefeuille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04765019v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Berro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Huan Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Phu Vuong" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732825" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939765v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rico" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ghibaudo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Gimeno" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Haidar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553059v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zakka El Nashef" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sabra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04769830v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194566v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE57496.2023.10168477" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063076v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hong-Le Dam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Thenot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Depres" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houzet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727434v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727448v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551868v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727466v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jestin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391049v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391083v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nehme" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410816v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Laroche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Crouzet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01884" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712881v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bermond" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175720v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177914v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pornin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=-C G Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557679v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pornin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Angenieux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2019.8872020" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176175v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016817v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinius Benea" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ionica" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delacour" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016823v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988720v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guers" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG.2018.8423835" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009643v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hubert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014085v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Philippe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016809v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697950v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Clavel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Loretz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oddon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ardid" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02013925v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016843v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009987v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010116v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010005v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Phan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010119v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Phuong Phan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Benech" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016851v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rauly" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. F. Martins" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Angelidis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016856v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016836v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016833v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Walrave" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Enna&#239;me" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Phuong Nguyen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duchamp" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010132v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-P Vuong" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Duchamp" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Benech" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994555v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eymin Petot Tourtollet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020759v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020755v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Fransciscatto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997164v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delattre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rougier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997162v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068620v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069264v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068859v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grennerat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chamberod" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Boggetto" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073407v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navarrini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serres" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073389v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602834v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Cheikh" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604340v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-A. Roces" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Laurent" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604499v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Belli-Riz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Frau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074796v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roces F.-A." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J.-P." TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier B." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604495v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603031v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075937v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602860v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075719v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602849v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cazenave" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603100v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398424v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hostache" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398426v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Coarer." TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148438v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148430v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458646v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Oxarango" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Morais" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Branco" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011260v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Belbachir" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-xavier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0026-4017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050199161" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551818v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Farkas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; G&#225;l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Csisz&#225;r" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grennerat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2024.e00902" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04752882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila G&#233;czy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Piffk&#243;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich&#225;rd Ber&#233;nyi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Dusek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad66d3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086538v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rauly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Vindret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chamberod" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22261" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340638v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Damez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bermond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340649v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2020.3035950" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557587v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Phuong Phan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benech" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.32233" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01957637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.F. Martins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01957647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Kharrat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eymin Petot Tourtollet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierc15093005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01957667v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kharrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Xavier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-P. Vuong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Duchamp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Benech" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489333v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alcheikh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchamp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schuster" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malhaire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024994v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boudou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Monfardini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-012-0464-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WNQKPXRF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679339v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hemour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benech" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25669" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TM7DPPLQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073555v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hemour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990821" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075241v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemour S." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084223v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoarau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2008.2006105" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084224v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Bailly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20072188" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04752902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Podevin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22375" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-02T47NS6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146061v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Stanescu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2189202" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134931v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stanescu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146453v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kerekes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. Sousa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Lucian Prejbeanu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Redon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Ebels" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1850392" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146465v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre da Cas Viegas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.09.035" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFBLB3CN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146451v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Korn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.854958" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04757797v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. N&#283;mec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ku&#382;el" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1787623" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253129v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ladret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chilo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994634" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5BA583C0E5EB76EFFB5F47CFA9F0E4313FCAB1CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05465615v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferial Guidoum" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Xavier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Ciszar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-O Jeannin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257307v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE65583.2025.11120895" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05466538v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Molnar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Douchy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Samuel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05465515v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ciszar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O Jeannin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04765019v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Berro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Huan Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Phu Vuong" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732825" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939765v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rico" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ghibaudo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Gimeno" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Haidar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553059v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zakka El Nashef" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sabra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacrevaz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04769781v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Liermann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lavastre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rochefeuille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04769830v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194566v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE57496.2023.10168477" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063076v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hong-Le Dam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Thenot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Depres" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houzet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727434v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727448v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727466v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jestin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551868v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391049v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391083v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nehme" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410816v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Laroche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Crouzet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01884" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712881v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bermond" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175720v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177914v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pornin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=-C G Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557679v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pornin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Angenieux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2019.8872020" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009643v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hubert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988720v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG.2018.8423835" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016823v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014085v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Philippe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016809v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176175v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016817v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinius Benea" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ionica" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delacour" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02013925v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016843v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009987v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697950v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Clavel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Loretz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oddon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ardid" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010116v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010005v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Phan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010119v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Phuong Phan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Benech" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016856v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rauly" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Angelidis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016836v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016833v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Walrave" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Enna&#239;me" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Phuong Nguyen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duchamp" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016851v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. F. Martins" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010132v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-P Vuong" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Duchamp" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Benech" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994555v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eymin Petot Tourtollet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020759v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020755v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Fransciscatto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997164v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delattre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rougier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997162v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068620v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069264v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068859v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grennerat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chamberod" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Boggetto" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073407v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navarrini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serres" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073389v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602834v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Cheikh" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604340v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-A. Roces" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Laurent" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604499v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Belli-Riz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Frau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074796v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roces F.-A." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J.-P." TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier B." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604495v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603031v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075937v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602860v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075719v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602849v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cazenave" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603100v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398426v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Coarer." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398424v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hostache" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148430v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148438v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458646v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Oxarango" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Morais" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Branco" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011260v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Belbachir" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>