--- v1 (2026-04-02)
+++ v2 (2026-04-28)
@@ -1708,220 +1708,220 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An RF spectrometer for fast wide band measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Hemour</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hemour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Xavier</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 1 (6), pp.537-542</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 1 (6), pp.537-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1759078709990821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073555v1</w:t>
+                <w:t xml:space="preserve">hal-00602056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An RF spectrometer for fast wide band measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Hemour</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hemour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Xavier</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Xavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 1 (6), pp.537-542. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 1 (6), pp.537-542</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1759078709990821⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00602056v1</w:t>
+                <w:t xml:space="preserve">hal-01073555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le spectromètre à ondes stationnaires et à transformée de Fourier : un outil de dosimétrie RF large bande et temps réel à bas coût</w:t>
               </w:r>
@@ -3816,515 +3816,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On The Use of Bio-sourced Substrate to Realize High Performance and Low Environmental Impact RF Components</w:t>
+                <w:t xml:space="preserve">2024 -Antibes Juan-Les-Pins Résonateur en anneau pour la détermination de la glycémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Berro</w:t>
+                <w:t xml:space="preserve">Z Liermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nhu Huan Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Xavier</w:t>
+                <w:t xml:space="preserve">Nicolas Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tan Phu Vuong</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Rochefeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes (06), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765019v1</w:t>
+                <w:t xml:space="preserve">hal-04769781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Escherichia coli with planar electrodes, an analysis by EIS and DRT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rico</w:t>
+                <w:t xml:space="preserve">On The Use of Bio-sourced Substrate to Realize High Performance and Low Environmental Impact RF Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Berro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu Huan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasnaa Haidar</w:t>
+                <w:t xml:space="preserve">Tan Phu Vuong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Workshop IEEE Sensors France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.349-352, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939765v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring PLA/Flax Substrates for Antenna Applications: Assessing Moisture, Temperature and Dielectric Constant Homogeneity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of Escherichia coli with planar electrodes, an analysis by EIS and DRT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Sabra</w:t>
+                <w:t xml:space="preserve">Antoine Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Gimeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18TH EUROPEAN CONFERENCE ON ANTENNAS &amp; PROPAGATION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Glasgow (Ecosse), United Kingdom</w:t>
+              <w:t xml:space="preserve">5ème Workshop IEEE Sensors France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553059v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2024 -Antibes Juan-Les-Pins Résonateur en anneau pour la détermination de la glycémie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Exploring PLA/Flax Substrates for Antenna Applications: Assessing Moisture, Temperature and Dielectric Constant Homogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grennerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zakka El Nashef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Sabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E Rochefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Antibes (06), France</w:t>
+              <w:t xml:space="preserve">18TH EUROPEAN CONFERENCE ON ANTENNAS &amp; PROPAGATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glasgow (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769781v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un nouveau substrat biosourcé pour la conception et la réalisation d'une électronique numérique rapide</w:t>
               </w:r>
@@ -4362,51 +4362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Géczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Corrao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées de Caractérisation Microndes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4483,51 +4483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Géczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Corrao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 46th International Spring Seminar on Electronics Technology (ISSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Timisoara, Romania. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4600,51 +4600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Thenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Depres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4807,51 +4807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Thenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Depres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4906,51 +4906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs hyperfréquences à faible impact environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zakka El Nashef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5070,51 +5070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Packaging Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Singapore, Singapore</w:t>
@@ -5156,51 +5156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell-Wagner-based Detection of Bacteria through the Formation of a Dielectrophoretic Biofilm-like Layer in a Coaxial Mesoscopic Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5268,51 +5268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AC Dielectrophoresis of Bacteria in Coaxial Mesoscopic Structure Potentially Applicable for rapid Detection and Easy Characterization at Low Cost.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5890,51 +5890,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shielding effectiveness assessement of a coaxial cable design with a combination of numerical and analytical solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Pornin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Phu Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5988,302 +5988,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of water on the dielectric properties of papers in the radiofrequency domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical detection of bacteria on SOI film using the pseudo-MOSFET configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Vindret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Guers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Garet</w:t>
+                <w:t xml:space="preserve">Licinius Benea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ionica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Depres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference on Electromagnetic Wave Interaction with Water and Moist Substances – ISEMA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lublin, Poland</w:t>
+              <w:t xml:space="preserve">International Workshop on Semi-conducting Nanomaterials for Health, Environment and Security Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nanonets2Sense, Nov 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009643v1</w:t>
+                <w:t xml:space="preserve">hal-02016817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture Effect on the Characteristics of Cellulosic Material Made RF Lines.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Garet</w:t>
+                <w:t xml:space="preserve">A novel approach on multi-shielded coaxial cable immunity assessment based on electromagnetism simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Pornin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Phu Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Angenieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 91st ARFTG Microwave Measurement Conference (ARFTG)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 Asia-Pacific Microwave Conference (APMC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Kyoto, Japan. pp.387-389</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988720v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif d'Analyse des Milieux en Profondeur-Exemple du suivi de la Réserve Naturelle du lac Luitel (Isère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6312,802 +6286,824 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Ecolo'Tech 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’humidité sur les pertes des matériaux cellulosiques en RF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Moisture Effect on the Characteristics of Cellulosic Material Made RF Lines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Guers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martinez Philippe</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Depres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 91st ARFTG Microwave Measurement Conference (ARFTG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Philadelphia (U.S.A.), United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARFTG.2018.8423835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014085v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure précise du champ électrique dans un procédé d'inhibition de croissance cellulaire par voie électromagnétique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Médéric Vindret</w:t>
+                <w:t xml:space="preserve">Impact of water on the dielectric properties of papers in the radiofrequency domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Rauly</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Depres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées de Caractérisation Microondes et Matériaux, Mar 2018, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">The 12th International Conference on Electromagnetic Wave Interaction with Water and Moist Substances – ISEMA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016809v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach on multi-shielded coaxial cable immunity assessment based on electromagnetism simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tan Phu Vuong</w:t>
+                <w:t xml:space="preserve">Impact de l’humidité sur les pertes des matériaux cellulosiques en RF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Angenieux</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinez Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Asia-Pacific Microwave Conference (APMC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Kyoto, Japan. pp.387-389</w:t>
+              <w:t xml:space="preserve">15èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176175v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical detection of bacteria on SOI film using the pseudo-MOSFET configuration</w:t>
+                <w:t xml:space="preserve">Mesure précise du champ électrique dans un procédé d'inhibition de croissance cellulaire par voie électromagnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Vindret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Irina Ionica</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Delacour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Xavier</w:t>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chamberod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Semi-conducting Nanomaterials for Health, Environment and Security Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nanonets2Sense, Nov 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">15èmes Journées de Caractérisation Microondes et Matériaux, Mar 2018, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016817v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’humidité sur les pertes dans les papiers en radiofréquences et térahertz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Guers</w:t>
+                <w:t xml:space="preserve">Parcours spécifiques : allier réussite et contraintes individuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Martinez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edith Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Loretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Oddon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ardid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXèmes Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">IXème colloque Questions de Pédagogies dans l’Enseignement Supérieur (QPES) relever les défis de l’altérité dans l’enseignement supérieur, 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013925v1</w:t>
+                <w:t xml:space="preserve">hal-01697950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antennes à large bande sur papier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hong Phuong Phan</w:t>
+                <w:t xml:space="preserve">Impact de l’humidité sur les pertes dans les papiers en radiofréquences et térahertz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">XXèmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016843v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Hello-Shaped” wideband monopole antennas on paper substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Phuong Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7162,178 +7158,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 International Conference on Advanced Technologies for Communications (ATC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Quy Nhon, Vietnam. pp.35-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours spécifiques : allier réussite et contraintes individuelles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antennes à large bande sur papier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Phuong Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXème colloque Questions de Pédagogies dans l’Enseignement Supérieur (QPES) relever les défis de l’altérité dans l’enseignement supérieur, 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">20èmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697950v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-cost wideband antenna on paper substrate</w:t>
               </w:r>
@@ -7688,493 +7688,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Approach for EM Modelling of Suspended Bacterial Cells with Non-uniform Geometry and Orientation Distribution</w:t>
+                <w:t xml:space="preserve">First approach toward a modelling of the impedance spectroscopic behavior of microbial living cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chamberod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean M. F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Angelidis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">European COMSOL Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016856v1</w:t>
+                <w:t xml:space="preserve">hal-02016851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'antennes courbées imprimées sur substrat souple pour des rectenna 3D</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
+                <w:t xml:space="preserve">Stochastic Approach for EM Modelling of Suspended Bacterial Cells with Non-uniform Geometry and Orientation Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chamberod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Angelidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016836v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation radiofréquence d'un pare-brise de voiture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Duchamp</w:t>
+                <w:t xml:space="preserve">Conception d'antennes courbées imprimées sur substrat souple pour des rectenna 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Kharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées Nationales Micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016833v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First approach toward a modelling of the impedance spectroscopic behavior of microbial living cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rauly</w:t>
+                <w:t xml:space="preserve">Caractérisation et modélisation radiofréquence d'un pare-brise de voiture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Walrave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Ennaïme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Angelidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European COMSOL Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">19èmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016851v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D compact rectenna for anti-counterfeiting application</w:t>
               </w:r>
@@ -9372,51 +9372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la dynamique d'un corrélateur analogique 300 MHz-5 GHz par correction mono-harmonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hemour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10070,312 +10070,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le spectromètre à ondes stationnaires et à Transformée de Fourier : Un outil de dosimétrie RF large bande et temps réel à bas coût</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hemour S.</w:t>
+                <w:t xml:space="preserve">A Broadband Standing Wave RF Interferometer for Fast and Low-Cost Spectral Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hemour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier P.</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Xavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence STIC &amp; environnement,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Calais, France</w:t>
+              <w:t xml:space="preserve">A Broadband Standing Wave RF Interferometer for Fast and Low-Cost Spectral Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075937v1</w:t>
+                <w:t xml:space="preserve">hal-00602860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Broadband Standing Wave RF Interferometer for Fast and Low-Cost Spectral Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Hemour</w:t>
+                <w:t xml:space="preserve">SWIFTS : l’interférométrie micro-ondes au service de la mesure spectrale instantanée et large bande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemour S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Xavier</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier P.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Broadband Standing Wave RF Interferometer for Fast and Low-Cost Spectral Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Rome, Italy</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602860v1</w:t>
+                <w:t xml:space="preserve">hal-01075719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWIFTS : l’interférométrie micro-ondes au service de la mesure spectrale instantanée et large bande</w:t>
+                <w:t xml:space="preserve">Le spectromètre à ondes stationnaires et à Transformée de Fourier : Un outil de dosimétrie RF large bande et temps réel à bas coût</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemour S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier P.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Conférence STIC &amp; environnement,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075719v1</w:t>
+                <w:t xml:space="preserve">hal-01075937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portable Low Cost Six-port Reflectometer for In Situ Soil Moisture Broadband Spectroscopic Dielectric Characterization</w:t>
               </w:r>
@@ -10571,485 +10571,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectromètre à Ondes Stationnaires et à Transformée de Fourier (SWIFTS) large bande</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SWIFTS : un spectromètre large bande temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hemour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Xavier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Le Coarer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, -, France</w:t>
+              <w:t xml:space="preserve">Journée Effets biologiques et sanitaires des RNI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398426v1</w:t>
+                <w:t xml:space="preserve">hal-00398424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWIFTS : un spectromètre large bande temps réel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectromètre à Ondes Stationnaires et à Transformée de Fourier (SWIFTS) large bande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hemour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Hostache</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Xavier</w:t>
+                <w:t xml:space="preserve">E. Le Coarer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Effets biologiques et sanitaires des RNI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, -, France</w:t>
+              <w:t xml:space="preserve">10èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398424v1</w:t>
+                <w:t xml:space="preserve">hal-00398426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialités des structures magnétiques pour les fonctions RF reconfigurables</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet magnétorésistif colossal jusqu'au GHz dans des couches minces polycristallines de LaSrMnO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques Hypermag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, TOURS, France. pp.XX</w:t>
+              <w:t xml:space="preserve">Actes des 9èmes Journées de Caractérisation de Matériaux en Micro-ondes - Conférence SEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, ST ETIENNE, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00148430v1</w:t>
+                <w:t xml:space="preserve">hal-00148438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet magnétorésistif colossal jusqu'au GHz dans des couches minces polycristallines de LaSrMnO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potentialités des structures magnétiques pour les fonctions RF reconfigurables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Dubourdieu</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 9èmes Journées de Caractérisation de Matériaux en Micro-ondes - Conférence SEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, ST ETIENNE, France. pp.XX</w:t>
+              <w:t xml:space="preserve">Journées scientifiques Hypermag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, TOURS, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148438v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11263,51 +11263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chamberod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Angelidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11432,51 +11432,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4017A7CA"/>
+    <w:nsid w:val="497195D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11663,51 +11663,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-xavier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0026-4017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050199161" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551818v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Farkas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; G&#225;l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Csisz&#225;r" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grennerat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2024.e00902" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04752882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila G&#233;czy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Piffk&#243;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich&#225;rd Ber&#233;nyi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Dusek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad66d3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086538v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rauly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Vindret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chamberod" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22261" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340638v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Damez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bermond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340649v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2020.3035950" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557587v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Phuong Phan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benech" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.32233" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01957637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.F. Martins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01957647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Kharrat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eymin Petot Tourtollet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierc15093005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01957667v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kharrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Xavier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-P. Vuong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Duchamp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Benech" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489333v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alcheikh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchamp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schuster" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malhaire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024994v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boudou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Monfardini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-012-0464-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WNQKPXRF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679339v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hemour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benech" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25669" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TM7DPPLQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073555v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hemour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990821" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075241v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemour S." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084223v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoarau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2008.2006105" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084224v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Bailly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20072188" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04752902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Podevin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22375" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-02T47NS6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146061v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Stanescu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2189202" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134931v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stanescu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146453v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kerekes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. Sousa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Lucian Prejbeanu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Redon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Ebels" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1850392" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146465v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre da Cas Viegas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.09.035" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFBLB3CN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146451v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Korn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.854958" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04757797v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. N&#283;mec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ku&#382;el" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1787623" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253129v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ladret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chilo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994634" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5BA583C0E5EB76EFFB5F47CFA9F0E4313FCAB1CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05465615v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferial Guidoum" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Xavier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Ciszar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-O Jeannin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257307v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE65583.2025.11120895" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05466538v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Molnar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Douchy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Samuel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05465515v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ciszar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O Jeannin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04765019v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Berro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Huan Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Phu Vuong" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732825" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939765v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rico" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ghibaudo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Gimeno" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Haidar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553059v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zakka El Nashef" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sabra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacrevaz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04769781v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Liermann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lavastre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rochefeuille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04769830v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194566v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE57496.2023.10168477" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063076v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hong-Le Dam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Thenot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Depres" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houzet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727434v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727448v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727466v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jestin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551868v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391049v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391083v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nehme" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410816v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Laroche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Crouzet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01884" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712881v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bermond" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175720v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177914v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pornin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=-C G Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557679v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pornin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Angenieux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2019.8872020" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009643v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hubert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988720v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG.2018.8423835" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016823v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014085v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Philippe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016809v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176175v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016817v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinius Benea" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ionica" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delacour" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02013925v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016843v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009987v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697950v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Clavel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Loretz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oddon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ardid" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010116v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010005v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Phan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010119v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Phuong Phan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Benech" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016856v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rauly" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Angelidis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016836v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016833v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Walrave" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Enna&#239;me" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Phuong Nguyen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duchamp" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016851v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. F. Martins" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010132v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-P Vuong" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Duchamp" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Benech" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994555v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eymin Petot Tourtollet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020759v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020755v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Fransciscatto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997164v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delattre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rougier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997162v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068620v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069264v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068859v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grennerat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chamberod" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Boggetto" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073407v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navarrini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serres" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073389v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602834v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Cheikh" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604340v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-A. Roces" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Laurent" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604499v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Belli-Riz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Frau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074796v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roces F.-A." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J.-P." TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier B." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604495v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603031v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075937v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602860v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075719v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602849v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cazenave" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603100v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398426v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Coarer." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398424v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hostache" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148430v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148438v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458646v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Oxarango" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Morais" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Branco" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011260v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Belbachir" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-xavier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0026-4017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050199161" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551818v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Farkas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; G&#225;l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Csisz&#225;r" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grennerat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2024.e00902" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04752882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila G&#233;czy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Piffk&#243;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich&#225;rd Ber&#233;nyi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Dusek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad66d3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086538v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rauly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Vindret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chamberod" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22261" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340638v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Damez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bermond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340649v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2020.3035950" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557587v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Phuong Phan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benech" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.32233" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01957637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.F. Martins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01957647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Kharrat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eymin Petot Tourtollet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierc15093005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01957667v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kharrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Xavier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-P. Vuong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Duchamp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Benech" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489333v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alcheikh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchamp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schuster" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malhaire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024994v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boudou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Monfardini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-012-0464-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WNQKPXRF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679339v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hemour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benech" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25669" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TM7DPPLQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hemour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990821" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075241v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemour S." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084223v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoarau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2008.2006105" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084224v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Bailly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20072188" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04752902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Podevin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22375" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-02T47NS6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146061v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Stanescu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2189202" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134931v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stanescu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146453v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kerekes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. Sousa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Lucian Prejbeanu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Redon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Ebels" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1850392" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146465v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre da Cas Viegas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.09.035" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFBLB3CN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146451v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Korn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.854958" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04757797v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. N&#283;mec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ku&#382;el" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1787623" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253129v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ladret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chilo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994634" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5BA583C0E5EB76EFFB5F47CFA9F0E4313FCAB1CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05465615v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferial Guidoum" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Xavier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Ciszar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-O Jeannin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257307v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE65583.2025.11120895" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05466538v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Molnar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Douchy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Samuel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05465515v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ciszar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O Jeannin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04769781v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Liermann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacrevaz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lavastre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rochefeuille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04765019v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Berro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Huan Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Phu Vuong" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732825" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939765v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rico" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ghibaudo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Gimeno" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Haidar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553059v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zakka El Nashef" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sabra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04769830v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194566v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE57496.2023.10168477" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063076v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hong-Le Dam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Thenot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Depres" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houzet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727434v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727448v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727466v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jestin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551868v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391049v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391083v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nehme" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410816v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Laroche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Crouzet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01884" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712881v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bermond" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175720v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177914v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pornin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=-C G Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557679v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pornin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Angenieux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2019.8872020" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016817v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinius Benea" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ionica" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delacour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176175v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016823v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988720v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guers" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG.2018.8423835" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009643v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hubert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014085v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Philippe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016809v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697950v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Clavel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Loretz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oddon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ardid" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02013925v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009987v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016843v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010116v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010005v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Phan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010119v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Phuong Phan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Benech" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016851v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rauly" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. F. Martins" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Angelidis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016856v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016836v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016833v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Walrave" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Enna&#239;me" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Phuong Nguyen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duchamp" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010132v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-P Vuong" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Duchamp" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Benech" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994555v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eymin Petot Tourtollet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020759v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020755v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Fransciscatto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997164v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delattre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rougier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997162v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068620v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069264v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068859v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grennerat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chamberod" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Boggetto" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073407v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navarrini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serres" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073389v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602834v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Cheikh" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604340v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-A. Roces" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Laurent" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604499v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Belli-Riz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Frau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074796v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roces F.-A." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J.-P." TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier B." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604495v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603031v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602860v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075719v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075937v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602849v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cazenave" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603100v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398424v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hostache" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398426v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Coarer." TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148438v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148430v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458646v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Oxarango" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Morais" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Branco" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011260v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Belbachir" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>