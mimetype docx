--- v2 (2026-04-28)
+++ v3 (2026-05-18)
@@ -1708,220 +1708,220 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An RF spectrometer for fast wide band measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Hemour</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hemour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Xavier</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Xavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 1 (6), pp.537-542. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 1 (6), pp.537-542</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602056v1</w:t>
+                <w:t xml:space="preserve">hal-01073555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An RF spectrometer for fast wide band measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Hemour</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hemour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Xavier</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 1 (6), pp.537-542</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 1 (6), pp.537-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1759078709990821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073555v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le spectromètre à ondes stationnaires et à transformée de Fourier : un outil de dosimétrie RF large bande et temps réel à bas coût</w:t>
               </w:r>
@@ -3816,515 +3816,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2024 -Antibes Juan-Les-Pins Résonateur en anneau pour la détermination de la glycémie</w:t>
+                <w:t xml:space="preserve">On The Use of Bio-sourced Substrate to Realize High Performance and Low Environmental Impact RF Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Liermann</w:t>
+                <w:t xml:space="preserve">Rim Berro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Corrao</w:t>
+                <w:t xml:space="preserve">Nhu Huan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tan Phu Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.349-352, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769781v1</w:t>
+                <w:t xml:space="preserve">hal-04765019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On The Use of Bio-sourced Substrate to Realize High Performance and Low Environmental Impact RF Components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of Escherichia coli with planar electrodes, an analysis by EIS and DRT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Berro</w:t>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nhu Huan Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Xavier</w:t>
+                <w:t xml:space="preserve">Leticia Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tan Phu Vuong</w:t>
+                <w:t xml:space="preserve">Hasnaa Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5ème Workshop IEEE Sensors France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765019v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Escherichia coli with planar electrodes, an analysis by EIS and DRT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring PLA/Flax Substrates for Antenna Applications: Assessing Moisture, Temperature and Dielectric Constant Homogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grennerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zakka El Nashef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rico</w:t>
+                <w:t xml:space="preserve">Ahmad Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Workshop IEEE Sensors France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">18TH EUROPEAN CONFERENCE ON ANTENNAS &amp; PROPAGATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glasgow (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939765v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring PLA/Flax Substrates for Antenna Applications: Assessing Moisture, Temperature and Dielectric Constant Homogeneity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grennerat</w:t>
+                <w:t xml:space="preserve">2024 -Antibes Juan-Les-Pins Résonateur en anneau pour la détermination de la glycémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Liermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Corrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Zakka El Nashef</w:t>
+                <w:t xml:space="preserve">O Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Sabra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+                <w:t xml:space="preserve">E Rochefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18TH EUROPEAN CONFERENCE ON ANTENNAS &amp; PROPAGATION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Glasgow (Ecosse), United Kingdom</w:t>
+              <w:t xml:space="preserve">23èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553059v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un nouveau substrat biosourcé pour la conception et la réalisation d'une électronique numérique rapide</w:t>
               </w:r>
@@ -4362,51 +4362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Géczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Corrao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées de Caractérisation Microndes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4483,51 +4483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Géczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Corrao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 46th International Spring Seminar on Electronics Technology (ISSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Timisoara, Romania. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4600,51 +4600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Thenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Depres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4807,51 +4807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Thenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Depres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4906,51 +4906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs hyperfréquences à faible impact environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zakka El Nashef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5070,51 +5070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Packaging Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Singapore, Singapore</w:t>
@@ -5156,51 +5156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell-Wagner-based Detection of Bacteria through the Formation of a Dielectrophoretic Biofilm-like Layer in a Coaxial Mesoscopic Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5268,51 +5268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AC Dielectrophoresis of Bacteria in Coaxial Mesoscopic Structure Potentially Applicable for rapid Detection and Easy Characterization at Low Cost.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5890,51 +5890,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shielding effectiveness assessement of a coaxial cable design with a combination of numerical and analytical solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Pornin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Phu Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5988,1130 +5988,1130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical detection of bacteria on SOI film using the pseudo-MOSFET configuration</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dispositif d'Analyse des Milieux en Profondeur-Exemple du suivi de la Réserve Naturelle du lac Luitel (Isère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chamberod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rauly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Semi-conducting Nanomaterials for Health, Environment and Security Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nanonets2Sense, Nov 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès Ecolo'Tech 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016817v1</w:t>
+                <w:t xml:space="preserve">hal-02016823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach on multi-shielded coaxial cable immunity assessment based on electromagnetism simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tan Phu Vuong</w:t>
+                <w:t xml:space="preserve">Moisture Effect on the Characteristics of Cellulosic Material Made RF Lines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Depres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Asia-Pacific Microwave Conference (APMC 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 91st ARFTG Microwave Measurement Conference (ARFTG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Philadelphia (U.S.A.), United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARFTG.2018.8423835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176175v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif d'Analyse des Milieux en Profondeur-Exemple du suivi de la Réserve Naturelle du lac Luitel (Isère)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of water on the dielectric properties of papers in the radiofrequency domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Depres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Ecolo'Tech 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">The 12th International Conference on Electromagnetic Wave Interaction with Water and Moist Substances – ISEMA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016823v1</w:t>
+                <w:t xml:space="preserve">hal-02009643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture Effect on the Characteristics of Cellulosic Material Made RF Lines.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Impact de l’humidité sur les pertes des matériaux cellulosiques en RF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Guers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Huber</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martinez Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 91st ARFTG Microwave Measurement Conference (ARFTG)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988720v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of water on the dielectric properties of papers in the radiofrequency domain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Garet</w:t>
+                <w:t xml:space="preserve">Mesure précise du champ électrique dans un procédé d'inhibition de croissance cellulaire par voie électromagnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Vindret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaël Depres</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chamberod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference on Electromagnetic Wave Interaction with Water and Moist Substances – ISEMA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lublin, Poland</w:t>
+              <w:t xml:space="preserve">15èmes Journées de Caractérisation Microondes et Matériaux, Mar 2018, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009643v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’humidité sur les pertes des matériaux cellulosiques en RF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Guers</w:t>
+                <w:t xml:space="preserve">A novel approach on multi-shielded coaxial cable immunity assessment based on electromagnetism simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Pornin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Phu Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Angenieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">2018 Asia-Pacific Microwave Conference (APMC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Kyoto, Japan. pp.387-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014085v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure précise du champ électrique dans un procédé d'inhibition de croissance cellulaire par voie électromagnétique</w:t>
+                <w:t xml:space="preserve">Electrical detection of bacteria on SOI film using the pseudo-MOSFET configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Vindret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licinius Benea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ionica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Rauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées de Caractérisation Microondes et Matériaux, Mar 2018, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Semi-conducting Nanomaterials for Health, Environment and Security Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nanonets2Sense, Nov 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016809v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours spécifiques : allier réussite et contraintes individuelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Xavier</w:t>
+                <w:t xml:space="preserve">Impact de l’humidité sur les pertes dans les papiers en radiofréquences et térahertz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Clavel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXème colloque Questions de Pédagogies dans l’Enseignement Supérieur (QPES) relever les défis de l’altérité dans l’enseignement supérieur, 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XXèmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697950v1</w:t>
+                <w:t xml:space="preserve">hal-02013925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’humidité sur les pertes dans les papiers en radiofréquences et térahertz</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Hubert</w:t>
+                <w:t xml:space="preserve">“Hello-Shaped” wideband monopole antennas on paper substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Phuong Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Borel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXèmes Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">2017 International Conference on Advanced Technologies for Communications (ATC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Quy Nhon, Vietnam. pp.35-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013925v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Hello-Shaped” wideband monopole antennas on paper substrate</w:t>
+                <w:t xml:space="preserve">Antennes à large bande sur papier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Phuong Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
@@ -7134,206 +7134,206 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Borel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Advanced Technologies for Communications (ATC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Quy Nhon, Vietnam. pp.35-38</w:t>
+              <w:t xml:space="preserve">20èmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009987v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antennes à large bande sur papier</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parcours spécifiques : allier réussite et contraintes individuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Loretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Oddon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ardid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">IXème colloque Questions de Pédagogies dans l’Enseignement Supérieur (QPES) relever les défis de l’altérité dans l’enseignement supérieur, 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016843v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-cost wideband antenna on paper substrate</w:t>
               </w:r>
@@ -7688,493 +7688,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First approach toward a modelling of the impedance spectroscopic behavior of microbial living cells</w:t>
+                <w:t xml:space="preserve">Stochastic Approach for EM Modelling of Suspended Bacterial Cells with Non-uniform Geometry and Orientation Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chamberod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Chamberod</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean M. F. Martins</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Angelidis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European COMSOL Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016851v1</w:t>
+                <w:t xml:space="preserve">hal-02016856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Approach for EM Modelling of Suspended Bacterial Cells with Non-uniform Geometry and Orientation Distribution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Chamberod</w:t>
+                <w:t xml:space="preserve">Conception d'antennes courbées imprimées sur substrat souple pour des rectenna 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Kharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Angelidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">19èmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016856v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'antennes courbées imprimées sur substrat souple pour des rectenna 3D</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
+                <w:t xml:space="preserve">Caractérisation et modélisation radiofréquence d'un pare-brise de voiture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Walrave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Ennaïme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées Nationales Micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016836v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation radiofréquence d'un pare-brise de voiture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
+                <w:t xml:space="preserve">First approach toward a modelling of the impedance spectroscopic behavior of microbial living cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chamberod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Duchamp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Xavier</w:t>
+                <w:t xml:space="preserve">Jean M. F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Angelidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European COMSOL Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016833v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D compact rectenna for anti-counterfeiting application</w:t>
               </w:r>
@@ -9372,51 +9372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la dynamique d'un corrélateur analogique 300 MHz-5 GHz par correction mono-harmonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hemour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10571,485 +10571,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWIFTS : un spectromètre large bande temps réel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectromètre à Ondes Stationnaires et à Transformée de Fourier (SWIFTS) large bande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hemour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Hostache</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Xavier</w:t>
+                <w:t xml:space="preserve">E. Le Coarer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Effets biologiques et sanitaires des RNI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, -, France</w:t>
+              <w:t xml:space="preserve">10èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398424v1</w:t>
+                <w:t xml:space="preserve">hal-00398426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectromètre à Ondes Stationnaires et à Transformée de Fourier (SWIFTS) large bande</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SWIFTS : un spectromètre large bande temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hemour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Xavier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Le Coarer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, -, France</w:t>
+              <w:t xml:space="preserve">Journée Effets biologiques et sanitaires des RNI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398426v1</w:t>
+                <w:t xml:space="preserve">hal-00398424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet magnétorésistif colossal jusqu'au GHz dans des couches minces polycristallines de LaSrMnO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potentialités des structures magnétiques pour les fonctions RF reconfigurables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Dubourdieu</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 9èmes Journées de Caractérisation de Matériaux en Micro-ondes - Conférence SEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, ST ETIENNE, France. pp.XX</w:t>
+              <w:t xml:space="preserve">Journées scientifiques Hypermag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, TOURS, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00148438v1</w:t>
+                <w:t xml:space="preserve">hal-00148430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialités des structures magnétiques pour les fonctions RF reconfigurables</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet magnétorésistif colossal jusqu'au GHz dans des couches minces polycristallines de LaSrMnO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques Hypermag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, TOURS, France. pp.XX</w:t>
+              <w:t xml:space="preserve">Actes des 9èmes Journées de Caractérisation de Matériaux en Micro-ondes - Conférence SEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, ST ETIENNE, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148430v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11263,51 +11263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chamberod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Angelidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11432,51 +11432,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="497195D3"/>
+    <w:nsid w:val="D80C7CC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11663,51 +11663,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-xavier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0026-4017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050199161" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551818v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Farkas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; G&#225;l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Csisz&#225;r" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grennerat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2024.e00902" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04752882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila G&#233;czy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Piffk&#243;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich&#225;rd Ber&#233;nyi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Dusek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad66d3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086538v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rauly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Vindret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chamberod" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22261" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340638v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Damez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bermond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340649v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2020.3035950" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557587v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Phuong Phan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benech" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.32233" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01957637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.F. Martins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01957647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Kharrat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eymin Petot Tourtollet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierc15093005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01957667v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kharrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Xavier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-P. Vuong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Duchamp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Benech" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489333v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alcheikh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchamp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schuster" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malhaire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024994v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boudou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Monfardini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-012-0464-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WNQKPXRF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679339v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hemour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benech" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25669" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TM7DPPLQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hemour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990821" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075241v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemour S." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084223v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoarau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2008.2006105" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084224v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Bailly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20072188" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04752902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Podevin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22375" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-02T47NS6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146061v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Stanescu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2189202" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134931v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stanescu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146453v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kerekes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. Sousa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Lucian Prejbeanu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Redon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Ebels" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1850392" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146465v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre da Cas Viegas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.09.035" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFBLB3CN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146451v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Korn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.854958" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04757797v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. N&#283;mec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ku&#382;el" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1787623" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253129v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ladret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chilo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994634" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5BA583C0E5EB76EFFB5F47CFA9F0E4313FCAB1CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05465615v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferial Guidoum" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Xavier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Ciszar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-O Jeannin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257307v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE65583.2025.11120895" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05466538v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Molnar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Douchy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Samuel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05465515v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ciszar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O Jeannin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04769781v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Liermann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacrevaz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lavastre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rochefeuille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04765019v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Berro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Huan Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Phu Vuong" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732825" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939765v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rico" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ghibaudo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Gimeno" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Haidar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553059v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zakka El Nashef" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sabra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04769830v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194566v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE57496.2023.10168477" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063076v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hong-Le Dam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Thenot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Depres" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houzet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727434v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727448v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727466v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jestin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551868v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391049v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391083v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nehme" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410816v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Laroche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Crouzet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01884" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712881v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bermond" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175720v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177914v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pornin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=-C G Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557679v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pornin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Angenieux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2019.8872020" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016817v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinius Benea" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ionica" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delacour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176175v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016823v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988720v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guers" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG.2018.8423835" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009643v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hubert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014085v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Philippe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016809v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697950v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Clavel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Loretz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oddon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ardid" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02013925v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009987v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016843v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010116v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010005v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Phan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010119v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Phuong Phan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Benech" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016851v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rauly" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. F. Martins" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Angelidis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016856v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016836v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016833v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Walrave" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Enna&#239;me" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Phuong Nguyen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duchamp" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010132v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-P Vuong" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Duchamp" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Benech" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994555v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eymin Petot Tourtollet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020759v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020755v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Fransciscatto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997164v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delattre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rougier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997162v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068620v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069264v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068859v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grennerat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chamberod" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Boggetto" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073407v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navarrini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serres" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073389v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602834v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Cheikh" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604340v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-A. Roces" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Laurent" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604499v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Belli-Riz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Frau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074796v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roces F.-A." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J.-P." TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier B." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604495v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603031v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602860v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075719v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075937v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602849v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cazenave" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603100v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398424v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hostache" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398426v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Coarer." TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148438v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148430v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458646v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Oxarango" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Morais" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Branco" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011260v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Belbachir" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-xavier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0026-4017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050199161" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551818v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Farkas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; G&#225;l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Csisz&#225;r" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grennerat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2024.e00902" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04752882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila G&#233;czy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Piffk&#243;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich&#225;rd Ber&#233;nyi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Dusek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad66d3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086538v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rauly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Vindret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chamberod" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22261" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340638v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Damez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bermond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340649v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2020.3035950" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557587v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Phuong Phan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benech" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.32233" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01957637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.F. Martins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01957647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Kharrat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eymin Petot Tourtollet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierc15093005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01957667v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kharrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Xavier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-P. Vuong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Duchamp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Benech" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489333v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alcheikh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchamp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schuster" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malhaire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024994v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boudou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Monfardini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-012-0464-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WNQKPXRF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679339v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hemour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benech" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25669" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TM7DPPLQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073555v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hemour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990821" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075241v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemour S." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084223v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoarau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2008.2006105" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084224v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Bailly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20072188" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04752902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Podevin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22375" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-02T47NS6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146061v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Stanescu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2189202" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134931v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stanescu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146453v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kerekes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. Sousa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Lucian Prejbeanu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Redon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Ebels" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1850392" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146465v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre da Cas Viegas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.09.035" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFBLB3CN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146451v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Korn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.854958" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04757797v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. N&#283;mec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ku&#382;el" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1787623" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253129v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ladret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chilo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994634" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5BA583C0E5EB76EFFB5F47CFA9F0E4313FCAB1CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05465615v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferial Guidoum" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Xavier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Ciszar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-O Jeannin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257307v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE65583.2025.11120895" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05466538v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Molnar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Douchy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Samuel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05465515v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ciszar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O Jeannin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04765019v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Berro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Huan Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Phu Vuong" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732825" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939765v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rico" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ghibaudo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Gimeno" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Haidar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553059v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zakka El Nashef" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sabra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacrevaz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04769781v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Liermann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lavastre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rochefeuille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04769830v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194566v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE57496.2023.10168477" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063076v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hong-Le Dam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Thenot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Depres" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houzet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727434v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727448v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727466v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jestin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551868v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391049v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391083v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nehme" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410816v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Laroche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Crouzet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01884" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712881v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bermond" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175720v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177914v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pornin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=-C G Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557679v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pornin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Angenieux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2019.8872020" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016823v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988720v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guers" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG.2018.8423835" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009643v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hubert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014085v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Philippe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016809v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176175v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016817v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinius Benea" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ionica" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delacour" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02013925v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009987v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016843v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697950v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Clavel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Loretz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oddon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ardid" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010116v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010005v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Phan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010119v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Phuong Phan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Benech" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016856v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rauly" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Angelidis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016836v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016833v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Walrave" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Enna&#239;me" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Phuong Nguyen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duchamp" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016851v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. F. Martins" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010132v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-P Vuong" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Duchamp" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Benech" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994555v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eymin Petot Tourtollet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020759v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020755v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Fransciscatto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997164v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delattre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rougier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997162v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068620v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069264v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068859v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grennerat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chamberod" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Boggetto" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073407v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navarrini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serres" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073389v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602834v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Cheikh" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604340v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-A. Roces" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Laurent" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604499v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Belli-Riz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Frau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074796v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roces F.-A." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J.-P." TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier B." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604495v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603031v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602860v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075719v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075937v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602849v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cazenave" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603100v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398426v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Coarer." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398424v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hostache" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148430v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148438v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458646v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Oxarango" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Morais" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Branco" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011260v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Belbachir" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>