--- v0 (2026-03-12)
+++ v1 (2026-04-05)
@@ -323,274 +323,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy-Preserving Proof-of-Location With Security Against Geo-Tampering</w:t>
+                <w:t xml:space="preserve">ZKP protocols for Usowan, Herugolf and Five Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamunur Akand</w:t>
+                <w:t xml:space="preserve">Daiki Miyahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reihaneh Safavi-Naini</w:t>
+                <w:t xml:space="preserve">Léo Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Kneppers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+                <w:t xml:space="preserve">Takaaki Mizuki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dependable and Secure Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDSC.2021.3128073⟩</w:t>
+              <w:t xml:space="preserve">Tsinghua Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26599/TST.20xx.9010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403596v1</w:t>
+                <w:t xml:space="preserve">hal-04335703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZKP protocols for Usowan, Herugolf and Five Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Privacy-Preserving Proof-of-Location With Security Against Geo-Tampering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamunur Akand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daiki Miyahara</w:t>
+                <w:t xml:space="preserve">Reihaneh Safavi-Naini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Robert</w:t>
+                <w:t xml:space="preserve">Marc Kneppers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takaaki Mizuki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tsinghua Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dependable and Secure Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), pp.131-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26599/TST.20xx.9010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TDSC.2021.3128073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335703v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure Protocols for Best Arm Identification in Federated Stochastic Multi-Armed Bandits</w:t>
               </w:r>
@@ -955,499 +955,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Card-Based ZKP for Connectivity: Applications to Nurikabe, Hitori, and Heyawake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Physical Zero-Knowledge Proof and NP-completeness Proof of Suguru Puzzle ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daiki Miyahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Libralesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Mizuki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Generation Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ic.2021.104858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542477v1</w:t>
+                <w:t xml:space="preserve">hal-03542495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Zero-Knowledge Proof and NP-completeness Proof of Suguru Puzzle ⋆</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Card-Based ZKP for Connectivity: Applications to Nurikabe, Hitori, and Heyawake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daiki Miyahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Mizuki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Generation Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ic.2021.104858⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03542495v1</w:t>
+                <w:t xml:space="preserve">hal-03542477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Threshold Padlock Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secure protocols for cumulative reward maximization in stochastic multi-armed bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ciucanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jannik Dreier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Léo Robert</w:t>
+                <w:t xml:space="preserve">Marius Lombard-Platet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Soare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 30 (5), pp.655-688. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JCS-210065⟩</w:t>
+              <w:t xml:space="preserve">, 2022, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JCS-210051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03497369v3</w:t>
+                <w:t xml:space="preserve">hal-03564146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure protocols for cumulative reward maximization in stochastic multi-armed bandits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radu Ciucanu</w:t>
+                <w:t xml:space="preserve">Optimal Threshold Padlock Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Dreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marta Soare</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.1-27. </w:t>
+              <w:t xml:space="preserve">, 2022, 30 (5), pp.655-688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JCS-210051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JCS-210065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564146v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03497369v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadoks Approach to Low-Makespan Coordinated Motion Planning</w:t>
               </w:r>
@@ -1948,51 +1948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blockchain Mirage or Silver Bullet? A Requirements-driven Comparative Analysis of Business and Developers' Perceptions in the Accountancy Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Ribalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Lombard-Platet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2065,77 +2065,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to construct physical zero-knowledge proofs for puzzles with a “single loop” condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daiki Miyahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Mizuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatsuya Sasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2199,64 +2199,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Faster Cryptographer's Conspiracy Santa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2433,51 +2433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About blockchain interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Lombard-Platet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 161, pp.105976 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2511,51 +2511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LocalPKI: An Interoperable and IoT Friendly PKI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2635,265 +2635,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Such Thing as a Small Leak: Leakage-Abuse Attacks Against Symmetric Searchable Encryption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formally and Practically Verifying Flow Integrity Properties in Industrial Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Dreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Anzala-Yamajako</w:t>
+                <w:t xml:space="preserve">Maxime Puys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Giraud</w:t>
+                <w:t xml:space="preserve">Marie-Laure Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86, pp.453-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cose.2018.09.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990354v1</w:t>
+                <w:t xml:space="preserve">hal-01959766v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formally and Practically Verifying Flow Integrity Properties in Industrial Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Potet</w:t>
+                <w:t xml:space="preserve">No Such Thing as a Small Leak: Leakage-Abuse Attacks Against Symmetric Searchable Encryption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Anzala-Yamajako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, E-Business and Telecommunications 14th International Joint Conference, ICETE 2017, Madrid, Spain, July 24-26, 2017, Revised Selected Paper, 990, pp.253-277</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959766v2</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting AES Related-Key Differential Attacks with Constraint Programming</w:t>
               </w:r>
@@ -3098,204 +3098,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je suis un ordinateur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les monnaies virtuelles décentralisées sont-elles des dispositifs d'avenir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malika More</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazenod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tangente Éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 42-43</w:t>
+              <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04446304v1</w:t>
+                <w:t xml:space="preserve">hal-01995938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les monnaies virtuelles décentralisées sont-elles des dispositifs d'avenir ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Je suis un ordinateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazenod</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika More</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Tangente Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995938v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal analysis of a private access control protocol to a cloud storage</w:t>
               </w:r>
@@ -3307,51 +3307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhebeddine Berrima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Ben Rajeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3398,90 +3398,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Protocols for Private Multi-party Matrix Multiplication and Trust Computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Orfila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Puys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 71, pp.51-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3509,373 +3509,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal analysis and offline monitoring of electronic exams</w:t>
+                <w:t xml:space="preserve">Analysis of AES, SKINNY, and Others with Constraint Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Kassem</w:t>
+                <w:t xml:space="preserve">Siwei Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yliès Falcone</w:t>
+                <w:t xml:space="preserve">David Gerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qianqian Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosuke Todo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Methods in System Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (1), pp.281--306</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653884v1</w:t>
+                <w:t xml:space="preserve">hal-01615487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Explain Modern Security Concepts to your Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika More</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryptologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41 (5), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01611194.2016.1238422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of AES, SKINNY, and Others with Constraint Programming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formal analysis and offline monitoring of electronic exams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gerault</w:t>
+                <w:t xml:space="preserve">Ali Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formal Methods in System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (1), pp.117 - 153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10703-017-0280-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615487v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérifier la sécurité de nos communications</w:t>
               </w:r>
@@ -4175,261 +4175,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Proofs of Block Cipher Modes of Operation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the existence and decidability of unique decompositions of processes in the applied π-calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Dreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Gagné</w:t>
+                <w:t xml:space="preserve">Cristian Ene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Lakhnech</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reihaneh Safavi-Naini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 56 (1), pp.49--94. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 612, pp.102--125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10817-015-9341-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2015.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707712v1</w:t>
+                <w:t xml:space="preserve">hal-01238097v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the existence and decidability of unique decompositions of processes in the applied π-calculus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated Proofs of Block Cipher Modes of Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Ene</w:t>
+                <w:t xml:space="preserve">Martin Gagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Lakhnech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reihaneh Safavi-Naini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 612, pp.102--125. </w:t>
+              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (1), pp.49--94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2015.11.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10817-015-9341-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238097v2</w:t>
+                <w:t xml:space="preserve">hal-01707712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History-based MAC Protocol for Low Duty-Cycle Wireless Sensor Networks: the SLACK-MAC Protocol</w:t>
               </w:r>
@@ -4523,64 +4523,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandt's fully private auction protocol revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4627,77 +4627,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Security Analysis of Traditional and Electronic Exams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Giustolisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5543,209 +5543,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intruder deduction for the equational theory of Abelian groups with distributive encryption</w:t>
+                <w:t xml:space="preserve">Intruder Deduction for the Equational Theory of Exclusive-or with Commutative and Distributive Encryption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ralf Treinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 205 (4), pp.581-623. </w:t>
+              <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 171 (4), pp.37 - 57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ic.2006.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2007.02.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496353v1</w:t>
+                <w:t xml:space="preserve">hal-01759944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intruder Deduction for the Equational Theory of Exclusive-or with Commutative and Distributive Encryption</w:t>
+                <w:t xml:space="preserve">Intruder deduction for the equational theory of Abelian groups with distributive encryption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lugiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Treinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 171 (4), pp.37 - 57. </w:t>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 205 (4), pp.581-623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.entcs.2007.02.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ic.2006.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759944v1</w:t>
+                <w:t xml:space="preserve">hal-00496353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attack and Revison of an Electronic Auction Protocol using OFMC</w:t>
               </w:r>
@@ -5900,51 +5900,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (153)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (154)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -6064,2503 +6064,2503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411833v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Compromise Security with Application-Level Key-Controls – with a comprehensive study of the 5G AKMA protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tilepaint and Aquarium Puzzles in Periodic Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Boureanu</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Lola-Baie Mallordy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASIA CCS '25: 20th ACM Asia Conference on Computer and Communications Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3708821.3733910⟩</w:t>
+              <w:t xml:space="preserve">4th International Conference on Discrete Geometry and Mathematical Morphology-DGMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Pattern Recognition (IAPR), Nov 2025, Groningen, Netherlands. pp.103-117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-09544-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213262v1</w:t>
+                <w:t xml:space="preserve">hal-05560664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Analysis of SDNsec: Attacks and Corrections for Payload, Route Integrity and Accountability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-Compromise Security with Application-Level Key-Controls – with a comprehensive study of the 5G AKMA protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Boureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Onete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Wesemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoub Ben Hassen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rhys Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ACM ASIA Conference on Computer and Communications Security (ACM ASIACCS 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASIA CCS '25: 20th ACM Asia Conference on Computer and Communications Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Hanoi, Vietnam. pp.231-247, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3708821.3733910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998270v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-grained, privacy-augmenting LI-compliance in the LAKE standard - Extended version</w:t>
+                <w:t xml:space="preserve">A Tale of Two Worlds, a Formal Story of WireGuard Hybridization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Lopez Perez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cristina Onete</w:t>
+                <w:t xml:space="preserve">Dhekra Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Papon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Ruhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Rahman Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESORICS 2025 - 30th European Symposium on Research in Computer Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Usenix Security 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Seattle, United States. pp.4937-4956</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126079v1</w:t>
+                <w:t xml:space="preserve">hal-05460773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tale of Two Worlds, a Formal Story of WireGuard Hybridization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ruhault</w:t>
+                <w:t xml:space="preserve">Who Pays Whom? Anonymous EMV-Compliant Contactless Payments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Olivier-Anclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Boureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdul Rahman Taleb</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Liqun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Newton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Chothia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Usenix Security 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Seattle, United States. pp.4937-4956</w:t>
+              <w:t xml:space="preserve">34th USENIX Security Symposium 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460773v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who Pays Whom? Anonymous EMV-Compliant Contactless Payments</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formal Analysis of SDNsec: Attacks and Corrections for Payload, Route Integrity and Accountability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Chothia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ayoub Ben Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhekra Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Puys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th USENIX Security Symposium 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Seattle, United States</w:t>
+              <w:t xml:space="preserve">20th ACM ASIA Conference on Computer and Communications Security (ACM ASIACCS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917364v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unified Symbolic Analysis of WireGuard</w:t>
+                <w:t xml:space="preserve">Fine-grained, privacy-augmenting LI-compliance in the LAKE standard - Extended version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Lonjon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elsa Lopez Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Olivier-Anclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Onete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Usenix Network and Distributed System Security Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESORICS 2025 - 30th European Symposium on Research in Computer Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615393v1</w:t>
+                <w:t xml:space="preserve">hal-05126079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balance-Based ZKP Protocols for Pencil-and-Paper Puzzles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shohei Kaneko</w:t>
+                <w:t xml:space="preserve">Shaken, not Stirred -Automated Discovery of Subtle Attacks on Protocols using Mix-Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhekra Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Security Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">USENIX-Security 2024 - USENIX Security Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, USENIX Association, Aug 2024, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671562v2</w:t>
+                <w:t xml:space="preserve">hal-04615474v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iUC-Secure Distributed File Transfer From Standard Attribute-based Encryption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How did they design this game? Swish: complexity and unplayable positions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Marcadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cryptology in Africa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Fun with Algorithms (FUN 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Island of La Maddalena, Sardinia, Italy, Italy. pp.10:1-10:19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2024.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620459v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489238v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Asynchronous Perpetual Grid Exploration</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transferable, Auditable and Anonymous Ticketing Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lamani</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhekra Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Marcadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Olivier-Anclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stabilization, Safety, and Security of Distributed Systems - 26th International Symposium, SSS 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024 Asia Conference on Information, Computer and Communications Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Singapore, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620468v1</w:t>
+                <w:t xml:space="preserve">hal-04615493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Analysis of C-ITS PKI protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounira Msahli</w:t>
+                <w:t xml:space="preserve">Optimal Asynchronous Perpetual Grid Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dhekra Mahmoud</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECRYPT 2024 : International Conference on Information Security and Cryptography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stabilization, Safety, and Security of Distributed Systems - 26th International Symposium, SSS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toshimitsu Masuzawa; Yoshiaki Katayama; Hirotsugu Kakugawa, Oct 2024, Nagoya, Japan. pp.89-105, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-74498-3_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620494v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptographic cryptid protocols: How to play cryptid with cheaters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlène Jojon</w:t>
+                <w:t xml:space="preserve">Formal Analysis of C-ITS PKI protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounira Msahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhekra Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CANS 2024 - 23rd International Conference on Cryptology And Network Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">SECRYPT 2024 : International Conference on Information Security and Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620483v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure Voting Protocol Using Balance Scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shohei Kaneko</w:t>
+                <w:t xml:space="preserve">Cryptographic cryptid protocols: How to play cryptid with cheaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Jojon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Foundations &amp; Practice of Security (FPS – 2024).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">CANS 2024 - 23rd International Conference on Cryptology And Network Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831163v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaken, not Stirred -Automated Discovery of Subtle Attacks on Protocols using Mix-Nets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jannik Dreier</w:t>
+                <w:t xml:space="preserve">Secure Voting Protocol Using Balance Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shohei Kaneko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola-Baie Mallordy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiki Miyahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Puys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USENIX-Security 2024 - USENIX Security Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, USENIX Association, Aug 2024, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Foundations &amp; Practice of Security (FPS – 2024).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615474v2</w:t>
+                <w:t xml:space="preserve">hal-04831163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How did they design this game? Swish: complexity and unplayable positions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Dailly</w:t>
+                <w:t xml:space="preserve">Balance-Based ZKP Protocols for Pencil-and-Paper Puzzles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shohei Kaneko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola-Baie Mallordy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiki Miyahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Puys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Fun with Algorithms (FUN 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Information Security Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Washington DC, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489238v2</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671562v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferable, Auditable and Anonymous Ticketing Protocol</w:t>
+                <w:t xml:space="preserve">A Unified Symbolic Analysis of WireGuard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhekra Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Olivier-Anclin</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ruhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Lonjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Asia Conference on Information, Computer and Communications Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Usenix Network and Distributed System Security Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, San Diego (CA), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14722/ndss.2024.24364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615493v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration en 3D par des robots désorientés : tu montes en bas ou tu descends en haut ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">iUC-Secure Distributed File Transfer From Standard Attribute-based Encryption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lamani</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Marcadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Cargese, France</w:t>
+              <w:t xml:space="preserve">International Conference on Cryptology in Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Douala, Cameroon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085120v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic and Universal Local Cryptocurrency: LCoin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric A Hayek</w:t>
+                <w:t xml:space="preserve">How fast do you heal? A taxonomy for post-compromise security in secure-channel establishment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Boureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ariane Tichit</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Onete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BRAINS - Conference on Blockchain Research &amp; Applications for Innovative Networks and Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">USENIX 2023 - The 32nd USENIX Security Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Anaheim, United States. pp.5917--5934</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176704v3</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How fast do you heal? A taxonomy for post-compromise security in secure-channel establishment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ioana Boureanu</w:t>
+                <w:t xml:space="preserve">Automatic implementations synthesis of secure protocols and attacks from abstract models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorys Debbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Puys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Léo Robert</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Franco-Rondisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USENIX 2023 - The 32nd USENIX Security Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nordic Workshop on Secure IT Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Rekyavik, Iceland. pp.234-252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-22295-5_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770735v1</w:t>
+                <w:t xml:space="preserve">hal-03835049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic implementations synthesis of secure protocols and attacks from abstract models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Puys</w:t>
+                <w:t xml:space="preserve">Generic and Universal Local Cryptocurrency: LCoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric A Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Franco-Rondisson</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Workshop on Secure IT Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BRAINS - Conference on Blockchain Research &amp; Applications for Innovative Networks and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-22295-5_13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03835049v1</w:t>
+                <w:t xml:space="preserve">hal-04176704v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RMC-PVC: A Multi-Client Reusable Verifiable Computation Protocol (Long version)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration en 3D par des robots désorientés : tu montes en bas ou tu descends en haut ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Léo Robert</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Applied Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909382v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic Privacy Preserving Private Permissioned Blockchains</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RMC-PVC: A Multi-Client Reusable Verifiable Computation Protocol (Long version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Olivier-Anclin</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Marcadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2023, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">, 2023, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906880v2</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAMBA: A Generic Framework for Secure Federated Multi-Armed Bandits (Extended Abstract)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radu Ciucanu</w:t>
+                <w:t xml:space="preserve">Generic Privacy Preserving Private Permissioned Blockchains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric A. Hayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Koscina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marta Soare</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Olivier-Anclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-Second International Joint Conference on Artificial Intelligence {IJCAI-23}</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Tallinn, Estonia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182291v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906880v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Check Alternating Patterns: A Physical Zero-Knowledge Proof for Moon-or-Sun</w:t>
               </w:r>
@@ -8585,64 +8585,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daiki Miyahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWSEC : International Workshop on Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Yokohama, France. pp.255-272, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8670,6411 +8670,6398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Construction for Secure Trick-Taking Games Even With Cards Set Aside</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Chevalier</w:t>
+                <w:t xml:space="preserve">SAMBA: A Generic Framework for Secure Federated Multi-Armed Bandits (Extended Abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ciucanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Olivier-Anclin</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Marcadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Soare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FC2023 - Twenty-Seventh Financial Cryptography and Data Security Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thirty-Second International Joint Conference on Artificial Intelligence {IJCAI-23}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Macau, China. pp.6863-6867, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2023/772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008484v1</w:t>
+                <w:t xml:space="preserve">hal-04182291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic Blockchain on Generic Human Behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Practical Construction for Secure Trick-Taking Games Even With Cards Set Aside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohann Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Gritti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric A Hayek</w:t>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boris Lonjon</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Olivier-Anclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECRYPT 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">FC2023 - Twenty-Seventh Financial Cryptography and Data Security Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Financial Cryptography Association, May 2023, Bol, Brač, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097883v2</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-collisions and Their Impact on Biometric Security</w:t>
+                <w:t xml:space="preserve">Generic Blockchain on Generic Human Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Durbet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul-Marie Grollemund</w:t>
+                <w:t xml:space="preserve">Clémentine Gritti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric A Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kevin Thiry-Atighehchi</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Lonjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Security and Cryptography (SECRYPT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SECRYPT 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03751547v1</w:t>
+                <w:t xml:space="preserve">hal-04097883v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protego: Efficient, Revocable and Auditable Anonymous Credentials with Applications to Hyperledger Fabric</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Deschamps</w:t>
+                <w:t xml:space="preserve">Beedroids: How Luminous Autonomous Swarms of UAVs Can Save the World?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Octavio Perez-Kempner</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INDOCRYPT : International Conference on Cryptology in India</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FUN : Conference on Fun with Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Island of Favignana, Sicily, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2022.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832838v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAMBA: A System for Secure Federated Multi-Armed Bandits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Radu Ciucanu</w:t>
+                <w:t xml:space="preserve">Improved Constructions of Anonymous Credentials From Structure-Preserving Signatures on Equivalence Classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisling Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavio Perez-Kempner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 38th International Conference on Data Engineering (ICDE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Practice and Theory in Public Key Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03754364v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local search with weighting schemes for the CG:SHOP 2022 competition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Fontan</w:t>
+                <w:t xml:space="preserve">Exploration perpétuelle : ça s'en va et ça revient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Rauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Momège</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Symposium on Computational Geometry, SoCG</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SoCG.2022.73⟩</w:t>
+              <w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4640462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832850v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657044v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authentication Attacks on Projection-based Cancelable Biometric Schemes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul-Marie Grollemund</w:t>
+                <w:t xml:space="preserve">MARSHAL: Messaging with Asynchronous Ratchets and Signatures for faster HeALing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Onete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Security and Cryptography (SECRYPT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0011277100003283⟩</w:t>
+              <w:t xml:space="preserve">ACM Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Virtual, Czech Republic. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3477314.3507044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751545v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perpetual Torus Exploration by Myopic Luminous Robots</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Survey on Identity-based Blind Signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Koscina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Marcadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Olivier-Anclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 15th International Symposium on Foundations &amp; Practice of Security (FPS – 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Ottawa, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403537v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beedroids: How Luminous Autonomous Swarms of UAVs Can Save the World?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Durand</w:t>
+                <w:t xml:space="preserve">Local search with weighting schemes for the CG:SHOP 2022 competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lamani</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Libralesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Momège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUN : Conference on Fun with Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2022.7⟩</w:t>
+              <w:t xml:space="preserve">38th International Symposium on Computational Geometry, SoCG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SoCG.2022.73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746703v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Constructions of Anonymous Credentials From Structure-Preserving Signatures on Equivalence Classes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aisling Connolly</w:t>
+                <w:t xml:space="preserve">Authentication Attacks on Projection-based Cancelable Biometric Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Durbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marie Grollemund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Octavio Perez-Kempner</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Migdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Thiry-Atighehchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Practice and Theory in Public Key Cryptography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Security and Cryptography (SECRYPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal. pp.568-573, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011277100003283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832839v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration perpétuelle : ça s'en va et ça revient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Rauch</w:t>
+                <w:t xml:space="preserve">Perpetual Torus Exploration by Myopic Luminous Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet-Sefa Ulucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lamani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.4640462⟩</w:t>
+              <w:t xml:space="preserve">Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Clermont-ferrand, France. pp.164-177, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-21017-4_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03657044v2</w:t>
+                <w:t xml:space="preserve">hal-04403537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARSHAL: Messaging with Asynchronous Ratchets and Signatures for faster HeALing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blazy</w:t>
+                <w:t xml:space="preserve">Protego: Efficient, Revocable and Auditable Anonymous Credentials with Applications to Hyperledger Fabric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisling Ac Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Jacques</w:t>
+                <w:t xml:space="preserve">Jérôme Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavio Perez-Kempner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Applied Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INDOCRYPT : International Conference on Cryptology in India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Kolkata, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510612v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on Identity-based Blind Signature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirko Koscina</w:t>
+                <w:t xml:space="preserve">SAMBA: A System for Secure Federated Multi-Armed Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Marcadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ciucanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Léo Robert</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Soare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Symposium on Foundations &amp; Practice of Security (FPS – 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE 38th International Conference on Data Engineering (ICDE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Online (hosted in Kuala Lumpur), Malaysia. pp.3154-3157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDE53745.2022.00286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934926v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hide a Liar: Card-Based ZKP Protocol for Usowan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daiki Miyahara</w:t>
+                <w:t xml:space="preserve">Near-collisions and Their Impact on Biometric Security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Durbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marie Grollemund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Takaaki Mizuki</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Thiry-Atighehchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Theory and Applications of Models of Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Tianjin (China), China. pp.201-217, </w:t>
+              <w:t xml:space="preserve">International Conference on Security and Cryptography (SECRYPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal. pp.382-389, </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-20350-3_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0011279200003283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403799v1</w:t>
+                <w:t xml:space="preserve">hal-03751547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cryptographic View of Deep-Attestation, or how to do Provably-Secure Layer-Linking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hide a Liar: Card-Based ZKP Protocol for Usowan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiki Miyahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Mizuki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Applied Cryptography and Network Security ACNS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Theory and Applications of Models of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Tianjin (China), China. pp.201-217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-20350-3_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03450625v1</w:t>
+                <w:t xml:space="preserve">hal-04403799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La blockchain : avenir des monnaies locales ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Cryptographic View of Deep-Attestation, or how to do Provably-Secure Layer-Linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Elissée</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adina Nedelcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Onete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alter-Crypto-2022 : Crypto-monnaies et autres monnaies alternatives numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Applied Cryptography and Network Security ACNS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819019v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Card-Based ZKP Protocol for Nurimisaki</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daiki Miyahara</w:t>
+                <w:t xml:space="preserve">La blockchain : avenir des monnaies locales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Elissée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Takaaki Mizuki</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alter-Crypto-2022 : Crypto-monnaies et autres monnaies alternatives numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403634v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic Plaintext Equality and Inequality Proofs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bultel</w:t>
+                <w:t xml:space="preserve">Card-Based ZKP Protocol for Nurimisaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiki Miyahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Octavio Perez-Kempner</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Mizuki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Financial Cryptography and Data Security Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Online, Unknown Region. pp.415--435, </w:t>
+              <w:t xml:space="preserve">Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Clermont-Ferand, France. pp.285-298, </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-64322-8\_20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-21017-4_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478247v1</w:t>
+                <w:t xml:space="preserve">hal-04403634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite Grid Exploration by Disoriented Robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+                <w:t xml:space="preserve">Generic Plaintext Equality and Inequality Proofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavio Perez-Kempner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Edition of the International Conference on NETworked and sYStems, NETYS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Marrakech, Morocco. pp.129-145, </w:t>
+              <w:t xml:space="preserve">Financial Cryptography and Data Security Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online, Unknown Region. pp.415--435, </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-67087-0_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-64322-8\_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559612v1</w:t>
+                <w:t xml:space="preserve">hal-03478247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un jour sans fin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Exclusive Perpetual Grid Exploration by Luminous Myopic Opaque Robots with Common Chirality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Devismes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2021 — 23èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Distributed Computing and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Nara, Japan. pp.76-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3427796.3427834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205279v2</w:t>
+                <w:t xml:space="preserve">hal-03130277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Exclusive Perpetual Grid Exploration by Luminous Myopic Robots Without Common Chirality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+                <w:t xml:space="preserve">Automatic Generation of Declarative Models for Differential Cryptanalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Libralesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lamani</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Solnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference, NETYS 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CP 2021 - 27th International Conference on Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2021.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-91014-3_7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03547159v1</w:t>
+                <w:t xml:space="preserve">hal-03320980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Cramer-Shoup Cryptosystem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Exclusive Perpetual Grid Exploration by Luminous Myopic Robots Without Common Chirality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Rauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Demba Sow</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Security and Cryptography, SECRYPT 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference, NETYS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual, France. pp.95-110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-91014-3_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0010580607660771⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03419423v1</w:t>
+                <w:t xml:space="preserve">hal-03547159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanised Models and Proofs for Distance-Bounding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Constantin Cătălin Drăgan</w:t>
+                <w:t xml:space="preserve">Fast Cramer-Shoup Cryptosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dupressoir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+                <w:t xml:space="preserve">Demba Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Security Foundations Symposium (was CSFW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Dubrovnik, Croatia. pp.1-16, </w:t>
+              <w:t xml:space="preserve">18th International Conference on Security and Cryptography, SECRYPT 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSF51468.2021.00049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0010580607660771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402795v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Physical ZKP for Connectivity: Applications to Nurikabe and Hitori</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daiki Miyahara</w:t>
+                <w:t xml:space="preserve">Mechanised Models and Proofs for Distance-Bounding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Boureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Cătălin Drăgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dupressoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takaaki Mizuki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computability in Europe: Logic and Theory of Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Computer Security Foundations Symposium (was CSFW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Dubrovnik, Croatia. pp.1-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSF51468.2021.00049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209911v1</w:t>
+                <w:t xml:space="preserve">hal-04402795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Exclusive Perpetual Grid Exploration by Luminous Myopic Opaque Robots with Common Chirality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Bramas</w:t>
+                <w:t xml:space="preserve">Interactive Physical ZKP for Connectivity: Applications to Nurikabe and Hitori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiki Miyahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Mizuki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Distributed Computing and Networking</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computability in Europe: Logic and Theory of Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, à distance, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130277v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Generation of Declarative Models for Differential Cryptanalysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Delobel</w:t>
+                <w:t xml:space="preserve">Infinite Grid Exploration by Disoriented Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Solnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP 2021 - 27th International Conference on Principles and Practice of Constraint Programming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th Edition of the International Conference on NETworked and sYStems, NETYS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Marrakech, Morocco. pp.129-145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-67087-0_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2021.19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03320980v1</w:t>
+                <w:t xml:space="preserve">hal-02559612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shadoks Approach to Low-Makespan Coordinated Motion Planning (CG Challenge)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
+                <w:t xml:space="preserve">Un jour sans fin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium on Computational Geometry, SoCG 2021, June 7-11, 2021, Buffalo, NY, USA (Virtual Conference)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2021 — 23èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485486v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205279v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic Construction for Identity-based Proxy Blind Signature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bultel</w:t>
+                <w:t xml:space="preserve">Shadoks Approach to Low-Makespan Coordinated Motion Planning (CG Challenge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Crombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme D. da Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPS 2022 : The 14th International Symposium on Foundations &amp; Practice of Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th International Symposium on Computational Geometry, SoCG 2021, June 7-11, 2021, Buffalo, NY, USA (Virtual Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Buffalo, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SoCG.2021.63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435956v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure Outsourcing of Multi-Armed Bandits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radu Ciucanu</w:t>
+                <w:t xml:space="preserve">Generic Construction for Identity-based Proxy Blind Signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marta Soare</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Olivier-Anclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IEEE International Conference on Trust, Security and Privacy in Computing and Communications (TrustCom 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Conférence online, China. pp.202-209</w:t>
+              <w:t xml:space="preserve">FPS 2022 : The 14th International Symposium on Foundations &amp; Practice of Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953292v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Zero-Knowledge Proof for Suguru Puzzle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daiki Miyahara</w:t>
+                <w:t xml:space="preserve">Secure Outsourcing of Multi-Armed Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ciucanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Takaaki Mizuki</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Lombard-Platet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Soare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Symposium on Stabilization, Safety, and Security of Distributed Systems SSS 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Austin, United States</w:t>
+              <w:t xml:space="preserve">19th IEEE International Conference on Trust, Security and Privacy in Computing and Communications (TrustCom 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Conférence online, China. pp.202-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017693v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of GOOSE: A Secure Framework for Graph Outsourcing and SPARQL Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radu Ciucanu</w:t>
+                <w:t xml:space="preserve">Physical Zero-Knowledge Proof for Suguru Puzzle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiki Miyahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Mizuki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Semantic Web Conference (ISWC) - Demo Track</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Conférence online, Greece</w:t>
+              <w:t xml:space="preserve">22nd International Symposium on Stabilization, Safety, and Security of Distributed Systems SSS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942717v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Short and Fast Linear Cramer-Shoup</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secure and Efficient Matrix Multiplication with MapReduce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ciucanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Demba Sow</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihua Ye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations and Practice of Security - 13th International Symposium, FPS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SECRYPT/ICETE - Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-52686-3_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419449v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une preuve pour le lycée de l'indécidabilité du problème de l'arrêt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Journault</w:t>
+                <w:t xml:space="preserve">GOOSE: A Secure Framework for Graph Outsourcing and SPARQL Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ciucanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malika More</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didapro 8 – DidaSTIC L’informatique, objets d’enseignements – enjeux épistémologiques, didactique et de formation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34th Annual IFIP WG 11.3 Working Conference on Data and Applications Security and Privacy (also known as DBSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Conférence online, Germany. pp.347-366, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-49669-2_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446237v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof of Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Grollemund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Thiry-Atighehchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Tokenomics Conference on Blockchain Economics, Security and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Generalized ElGamal Encryption Scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Security and Cryptography (SECRYPT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Teach the Undecidability of Malware Detection Problem and Halting Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Journault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika More</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WISE13: The 13th World Conference on Information Security Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Maribor, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure and Efficient Matrix Multiplication with MapReduce</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Giraud</w:t>
+                <w:t xml:space="preserve">Une preuve pour le lycée de l'indécidabilité du problème de l'arrêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Journault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lihua Ye</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika More</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECRYPT/ICETE - Revised Selected Papers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Didapro 8 – DidaSTIC L’informatique, objets d’enseignements – enjeux épistémologiques, didactique et de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942677v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GOOSE: A Secure Framework for Graph Outsourcing and SPARQL Evaluation</w:t>
+                <w:t xml:space="preserve">Demonstration of GOOSE: A Secure Framework for Graph Outsourcing and SPARQL Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ciucanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Annual IFIP WG 11.3 Working Conference on Data and Applications Security and Privacy (also known as DBSEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Semantic Web Conference (ISWC) - Demo Track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Conférence online, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544920v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Silver Bullet? A Comparison of Accountants and Developers Mental Models in the Raise of Blockchain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast Short and Fast Linear Cramer-Shoup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claudia Negri Ribalta</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In proceedings of the 15th International Conference on Availability, Reliability and Security, ARES</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Foundations and Practice of Security - 13th International Symposium, FPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Montreal, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017686v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Water on Poleless using Melomaniac Myopic Chameleon Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Bramas</w:t>
+                <w:t xml:space="preserve">A Silver Bullet? A Comparison of Accountants and Developers Mental Models in the Raise of Blockchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Esmander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Lombard-Platet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Negri Ribalta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Conference on Fun with Algorithms (FUN 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Island of Favignana, Trapani, Italy. pp.6:1-6:19, </w:t>
+              <w:t xml:space="preserve">In proceedings of the 15th International Conference on Availability, Reliability and Security, ARES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Dublin, Ireland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2021.6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3407023.3409193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559617v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure Cumulative Reward Maximization in Linear Stochastic Bandits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anatole Delabrouille</w:t>
+                <w:t xml:space="preserve">Finding Water on Poleless using Melomaniac Myopic Chameleon Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marta Soare</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Provable and Practical Security (ProvSec)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Conférence online, Singapore. pp.257-277, </w:t>
+              <w:t xml:space="preserve">Tenth International Conference on Fun with Algorithms (FUN 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Island of Favignana, Trapani, Italy. pp.6:1-6:19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-62576-4_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2021.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942694v1</w:t>
+                <w:t xml:space="preserve">hal-02559617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Card-based ZKP protocols for Takuzu and Juosan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secure Cumulative Reward Maximization in Linear Stochastic Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ciucanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Delabrouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Soare</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Fun with Algorithms, FUN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Provable and Practical Security (ProvSec)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Conférence online, Singapore. pp.257-277, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-62576-4_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559600v1</w:t>
+                <w:t xml:space="preserve">hal-02942694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'infini et au delà</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Card-based ZKP protocols for Takuzu and Juosan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiki Miyahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Mizuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsuki Nagao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideaki Sone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conference on Fun with Algorithms, FUN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Island of Favignana, Trapani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791601v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Get-your-ID: Decentralized Proof of Identity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers l'infini et au delà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marius Lombard-Platet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Foundations &amp; Practice of Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412797v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Physical ZKP for Slitherlink: How to Perform Physical Topology-Preserving Computation</w:t>
+                <w:t xml:space="preserve">Get-your-ID: Decentralized Proof of Identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hideaki Sone</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Lombard-Platet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPEC : Information Security Practice and Experience Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Foundations &amp; Practice of Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-34339-2_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04402827v1</w:t>
+                <w:t xml:space="preserve">hal-02412797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure Strassen-Winograd Matrix Multiplication with MapReduce</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Physical ZKP for Slitherlink: How to Perform Physical Topology-Preserving Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lihua Ye</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiki Miyahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Mizuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuya Sasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideaki Sone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Security and Cryptography (SECRYPT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPEC : Information Security Practice and Experience Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Kuala Lumpur, Malaysia. pp.135-151, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-34339-2_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129149v1</w:t>
+                <w:t xml:space="preserve">hal-04402827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure Trick-Taking Game Protocols How to Play Online Spades with Cheaters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bultel</w:t>
+                <w:t xml:space="preserve">Secure Strassen-Winograd Matrix Multiplication with MapReduce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ciucanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihua Ye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Financial Cryptography and Data Security Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Basse terre, Saint Kitts and Nevis</w:t>
+              <w:t xml:space="preserve">International Conference on Security and Cryptography (SECRYPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.220-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959762v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Secure TMIS Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Gérault</w:t>
+                <w:t xml:space="preserve">DABSTERS: A Privacy Preserving e-Voting Protocol for Permissioned Blockchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Chaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Koscina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheib Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Robbana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Foundations &amp; Practice of Security FPS 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Colloquium on Theoretical Aspects of Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hammamet (Tunisie), Tunisia. pp.292-312, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32505-3_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412793v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure Best Arm Identification in Multi-Armed Bandits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radu Ciucanu</w:t>
+                <w:t xml:space="preserve">Brief Announcement: Infinite Grid Exploration by Disoriented Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marta Soare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPEC 2019 : The 15th International Conference on Information Security Practice and Experience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th International Colloquium on Structural Information and Communication Complexity SIROCCO 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, L'Aquila, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270418v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Invisible and Unlinkable Sanitizable Signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell W F Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Malavolta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Schröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Practice and Theory in Public Key Cryptography PKC'19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Beijin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Announcement: Infinite Grid Exploration by Disoriented Robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+                <w:t xml:space="preserve">Interactive Physical Zero-Knowledge Proof for Norinori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiki Miyahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Mizuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuya Sasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Colloquium on Structural Information and Communication Complexity SIROCCO 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 25th International Computing and Combinatorics Conference (COCOON 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Xian, China. pp.166-177, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-26176-4_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145822v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Physical Zero-Knowledge Proof for Norinori</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
+                <w:t xml:space="preserve">Secure Best Arm Identification in Multi-Armed Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ciucanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Lombard-Platet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Soare</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 25th International Computing and Combinatorics Conference (COCOON 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-26176-4_14⟩</w:t>
+              <w:t xml:space="preserve">ISPEC 2019 : The 15th International Conference on Information Security Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Kuala Lumpur, Malaysia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-34339-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150062v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DABSTERS: A Privacy Preserving e-Voting Protocol for Permissioned Blockchain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Souheib Yousfi</w:t>
+                <w:t xml:space="preserve">Towards Secure TMIS Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riadh Robbana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloquium on Theoretical Aspects of Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Foundations &amp; Practice of Security FPS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445965v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure Multi-Party Matrix Multiplication Based on Strassen-Winograd Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
+                <w:t xml:space="preserve">Secure Trick-Taking Game Protocols How to Play Online Spades with Cheaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Workshop on Security (IWSEC 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Financial Cryptography and Data Security Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Basse terre, Saint Kitts and Nevis</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781554v3</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security Analysis of Auctionity: a blockchain based e-auction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secure Multi-Party Matrix Multiplication Based on Strassen-Winograd Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Lopez Fenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Orfila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Foundations &amp; Practice of Security FPS 19</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 14th International Workshop on Security (IWSEC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Tokyo, Japan. pp.67-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-26834-3_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412800v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781554v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifiable and Private Oblivious Polynomial Evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Security Analysis of Auctionity: a blockchain based e-auction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Nopere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Pizzuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manik Lal Das</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+                <w:t xml:space="preserve">Etienne Roudeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFIP International Conference on Information Security Theory and Practice (WISTP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Foundations &amp; Practice of Security FPS 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412789v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DABSTERS: Distributed Authorities using Blind Signature To Effect Robust Security in e-voting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Chaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Koscina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheib Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15102,408 +15089,421 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Security and Cryptography (SECRYPT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light Cryptography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Mizuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsuki Nagao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazumasa Shinagawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Conference on Information Security Education WISE 2019, IFIP Working Group 11.8,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lisbonne, Portugal. pp.89-101, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-23451-5_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure Intersection with MapReduce</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Verifiable and Private Oblivious Polynomial Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Lal Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hardik Gajera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gerault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lihua Ye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Security and Cryptography (SECRYPT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.236-243, </w:t>
+              <w:t xml:space="preserve">13th IFIP International Conference on Information Security Theory and Practice (WISTP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.49-65, </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0007918902360243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-41702-4_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273966v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cryptographer's Conspiracy Santa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
+                <w:t xml:space="preserve">Secure Intersection with MapReduce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ciucanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihua Ye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUN 2018 - 9th International Conference on Fun with Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, La Maddalena, Italy. pp.13:1--13:13, </w:t>
+              <w:t xml:space="preserve">International Conference on Security and Cryptography (SECRYPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.236-243, </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2018.13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0007918902360243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01777997v2</w:t>
+                <w:t xml:space="preserve">hal-02273966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verify-Your-Vote: A Verifiable Blockchain-based Online Voting Protocol</w:t>
               </w:r>
@@ -15591,1583 +15591,1575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security Analysis and Psychological Study of Authentication Methods with PIN Codes</w:t>
+                <w:t xml:space="preserve">A Cryptographer's Conspiracy Santa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCIS 2018 - IEEE 12th International Conference on Research Challenges in Information Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RCIS.2018.8406648⟩</w:t>
+              <w:t xml:space="preserve">FUN 2018 - 9th International Conference on Fun with Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, La Maddalena, Italy. pp.13:1--13:13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2018.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01777898v1</w:t>
+                <w:t xml:space="preserve">hal-01777997v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Zero-Knowledge Proof for Makaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daiki Miyahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSS 2018 - 20th International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Tokyo, Japan. pp.111-125, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-03232-6_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure Joins with MapReduce</w:t>
+                <w:t xml:space="preserve">Security Analysis and Psychological Study of Authentication Methods with PIN Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Dreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Izaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Kheyrkhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPS 2018 : The 11th International Symposium on Foundations &amp; Practice of Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RCIS 2018 - IEEE 12th International Conference on Research Challenges in Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France. pp.1--11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RCIS.2018.8406648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903098v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure Grouping and Aggregation with MapReduce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ciucanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lihua Ye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Information Security and Cryptography, SECRYPT'18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Porto, Portugal. pp.514--521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlinkable and Strongly Accountable Sanitizable Signatures from Verifiable Ring Signatures</w:t>
+                <w:t xml:space="preserve">Secure Joins with MapReduce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ciucanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihua Ye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cryptology and Network Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">FPS 2018 : The 11th International Symposium on Foundations &amp; Practice of Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01964491v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking and fixing the HB+DB protocol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Gerault</w:t>
+                <w:t xml:space="preserve">Unlinkable and Strongly Accountable Sanitizable Signatures from Verifiable Ring Signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina Onete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Conference on Security and Privacy in Wireless and Mobile Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Cryptology and Network Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Hong Kong, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3098243.3098263⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01588562v1</w:t>
+                <w:t xml:space="preserve">hal-01964491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Analysis of Combinations of Secure Protocols</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jannik Dreier</w:t>
+                <w:t xml:space="preserve">Breaking and fixing the HB+DB protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Boureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Onete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPS 2017 - 10th International Symposium on Foundations &amp; Practice of Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-75650-9_4⟩</w:t>
+              <w:t xml:space="preserve">ACM Conference on Security and Privacy in Wireless and Mobile Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Boston, United States. pp.241 - 246, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3098243.3098263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596010v2</w:t>
+                <w:t xml:space="preserve">hal-01588562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formally Verifying Flow Properties in Industrial Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Potet</w:t>
+                <w:t xml:space="preserve">Secure Matrix Multiplication with MapReduce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ciucanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECRYPT 2017 - 14th International Conference on Security and Cryptography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Conference on Availability, Reliability and Security ARES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Reggio Di Calabria, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527913v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure Matrix Multiplication with MapReduce</w:t>
+                <w:t xml:space="preserve">Verifiable Private Polynomial Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Lal Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hardik Gajera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Availability, Reliability and Security ARES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Reggio Di Calabria, Italy</w:t>
+              <w:t xml:space="preserve">11th International Conference on Provable Security (ProvSec 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Xi'an, China. pp.487-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927273v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifiable Private Polynomial Evaluation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Formal Analyze of a Private Access Control Protocol to a Cloud Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Ben Rajeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhebeddine Berrima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Provable Security (ProvSec 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Security and Cryptography SECRYPT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Madrid, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006461604950500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689825v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Analyze of a Private Access Control Protocol to a Cloud Storage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Giraud</w:t>
+                <w:t xml:space="preserve">Duck Attack on Accountable Distributed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amrit Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lauradoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Security and Cryptography SECRYPT 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Conference on Mobile and Ubiquitous Systems: Networks and Services MobiQuitous 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Melbourne, Australia. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689790v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duck Attack on Accountable Distributed Systems</w:t>
+                <w:t xml:space="preserve">Formal Analysis of Combinations of Secure Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amrit Kumar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Lauradoux</w:t>
+                <w:t xml:space="preserve">Elliott Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Mobile and Ubiquitous Systems: Networks and Services MobiQuitous 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FPS 2017 - 10th International Symposium on Foundations &amp; Practice of Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nancy, France. pp.53-67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-75650-9_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589196v1</w:t>
+                <w:t xml:space="preserve">hal-01596010v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPADE : un protocole délimiteur de distance anonyme et résistant à la fraude terroriste</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Gérault</w:t>
+                <w:t xml:space="preserve">Formally Verifying Flow Properties in Industrial Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Dreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Puys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Roch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SECRYPT 2017 - 14th International Conference on Security and Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Madrid, Spain. pp.55-66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006396500550066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01524410v1</w:t>
+                <w:t xml:space="preserve">hal-01527913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical Passive Leakage-abuse Attacks Against Symmetric Searchable Encryption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Anzala-Yamajako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17208,4087 +17200,4095 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Terrorist-fraud Resistant and Extractor-free Anonymous Distance-bounding Protocol</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Gerault</w:t>
+                <w:t xml:space="preserve">LOCALPKI: A User-Centric Formally Proven Alternative to PKIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Melemedjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Orfila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thoniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Conference on Information, Computer and Communications Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3052973.3053000⟩</w:t>
+              <w:t xml:space="preserve">14th International Conference on Security and Cryptography SECRYPT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006461101870199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588560v1</w:t>
+                <w:t xml:space="preserve">hal-01564696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOCALPKI: A User-Centric Formally Proven Alternative to PKIX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
+                <w:t xml:space="preserve">SPADE : un protocole délimiteur de distance anonyme et résistant à la fraude terroriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gambs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Onete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Security and Cryptography SECRYPT</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564696v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Private Multi-party Matrix Multiplication and Trust Computations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
+                <w:t xml:space="preserve">A Terrorist-fraud Resistant and Extractor-free Anonymous Distance-bounding Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Avoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gambs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Security and Cryptography SECRYPT 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal. pp.61-72, </w:t>
+              <w:t xml:space="preserve">Asia Conference on Information, Computer and Communications Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Abu Dhabi, United Arab Emirates. pp.800-814, </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0005957200610072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3052973.3053000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344750v2</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Analysis of Security Properties on the OPC-UA SCADA Protocol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Private Multi-party Matrix Multiplication and Trust Computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Orfila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Puys</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference, SAFECOMP 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Trondheim, Norway. </w:t>
+              <w:t xml:space="preserve">13th International Conference on Security and Cryptography SECRYPT 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal. pp.61-72, </w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45477-1_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0005957200610072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366059v1</w:t>
+                <w:t xml:space="preserve">hal-01344750v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Zero-Knowledge Proofs for Akari, Takuzu, Kakuro and KenKen</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
+                <w:t xml:space="preserve">Formal Analysis of Security Properties on the OPC-UA SCADA Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Puys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Fun with Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, La Maddalena, Italy. pp.8:1-8:20, </w:t>
+              <w:t xml:space="preserve">35th International Conference, SAFECOMP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Trondheim, Norway. </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2016.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45477-1_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326059v1</w:t>
+                <w:t xml:space="preserve">hal-01366059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Secure Anonymous Proxy-based Data Storages</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance Evaluations of Cryptographic Protocols Verification Tools Dealing with Algebraic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Puys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Joint Conference on e-Business and Telecommunications (ICETE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lisbon, Portugal. pp.251--258, </w:t>
+              <w:t xml:space="preserve">8th International Symposium on Foundations and Practice of Security 8th International Symposium, FPS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France. pp.137-155, </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0005962402510258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-30303-1_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382950v1</w:t>
+                <w:t xml:space="preserve">hal-01306395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Prover-Anonymous and Terrorist-Fraud Resistant Distance-Bounding Protocol</w:t>
+                <w:t xml:space="preserve">k-Times Full Traceable Ring Signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ACM Conference on Security &amp; Privacy in Wireless and Mobile Networks (WiSec)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Darmstadt, Germany. pp.121-133, </w:t>
+              <w:t xml:space="preserve">11th International Conference on Availability, Reliability and Security (ARES 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Salzburg, France. pp.39--48, </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2939918.2939919⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ARES.2016.37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510800v1</w:t>
+                <w:t xml:space="preserve">hal-01691940v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluations of Cryptographic Protocols Verification Tools Dealing with Algebraic Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Prover-Anonymous and Terrorist-Fraud Resistant Distance-Bounding Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gambs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Onete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Foundations and Practice of Security 8th International Symposium, FPS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France. pp.137-155, </w:t>
+              <w:t xml:space="preserve">9th ACM Conference on Security &amp; Privacy in Wireless and Mobile Networks (WiSec)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Darmstadt, Germany. pp.121-133, </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-30303-1_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2939918.2939919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306395v1</w:t>
+                <w:t xml:space="preserve">hal-01510800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">k-Times Full Traceable Ring Signature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two Secure Anonymous Proxy-based Data Storages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Availability, Reliability and Security (ARES 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Salzburg, France. pp.39--48, </w:t>
+              <w:t xml:space="preserve">13th International Joint Conference on e-Business and Telecommunications (ICETE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lisbon, Portugal. pp.251--258, </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ARES.2016.37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0005962402510258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691940v2</w:t>
+                <w:t xml:space="preserve">hal-01382950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Posteriori Openable Public Key Encryption</w:t>
+                <w:t xml:space="preserve">Physical Zero-Knowledge Proofs for Akari, Takuzu, Kakuro and KenKen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Dreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st IFIP Information Security &amp; Privacy Conference (IFIP SEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Ghent, Belgium. pp.17-31, </w:t>
+              <w:t xml:space="preserve">8th International Conference on Fun with Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, La Maddalena, Italy. pp.8:1-8:20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-33630-5_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2016.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369535v1</w:t>
+                <w:t xml:space="preserve">hal-01326059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Analysis of Key Management in mobile Wimax</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nacira Ghoualmi</w:t>
+                <w:t xml:space="preserve">A Posteriori Openable Public Key Encryption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roumaissa Khelf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd International Conference on Pattern Analysis and Intelligent Systems (IEEE) PAIS'16</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st IFIP Information Security &amp; Privacy Conference (IFIP SEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Ghent, Belgium. pp.17-31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-33630-5_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01964502v1</w:t>
+                <w:t xml:space="preserve">hal-01369535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anonymizable Ring Signature Without Pairing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bultel</w:t>
+                <w:t xml:space="preserve">Formal Analysis of Key Management in mobile Wimax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noudjoud Kahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacira Ghoualmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roumaissa Khelf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Foundations &amp; Practice of Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Québec, Canada</w:t>
+              <w:t xml:space="preserve">The 2nd International Conference on Pattern Analysis and Intelligent Systems (IEEE) PAIS'16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Khenchela, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382951v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Related-Key Cryptanalysis of Midori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Cryptology in India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Kolkata, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Electronic Exams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yliès Falcone</w:t>
+                <w:t xml:space="preserve">Anonymizable Ring Signature Without Pairing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Runtime Verification, RV 2015, Vienna, Austria, September 22-25, 2015. Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Symposium on Foundations &amp; Practice of Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23820-3_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01248349v1</w:t>
+                <w:t xml:space="preserve">hal-01382951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Analyzing Verifiability in Traditional and Electronic Exams</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Monitoring Electronic Exams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Lenzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Security Practice and Experience Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, beijin, China. </w:t>
+              <w:t xml:space="preserve">6th International Conference on Runtime Verification, RV 2015, Vienna, Austria, September 22-25, 2015. Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Vienne, Australia. pp.16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-17533-1_35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23820-3_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218138v1</w:t>
+                <w:t xml:space="preserve">hal-01248349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Analysis of E-Cash Protocols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">A Framework for Analyzing Verifiability in Traditional and Electronic Exams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Giustolisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Lenzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Security and Cryptography (SECRYPT 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Colmar, France. </w:t>
+              <w:t xml:space="preserve">Information Security Practice and Experience Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, beijin, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0005544500650075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-17533-1_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337410v1</w:t>
+                <w:t xml:space="preserve">hal-01218138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Verification of E-Cash Protocols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Formal Analysis of E-Cash Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICETE 2015 - 12th International Joint Conference on e-Business and Telecommunications</w:t>
+              <w:t xml:space="preserve">12th International Conference on Security and Cryptography (SECRYPT 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Colmar, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-30222-5_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0005544500650075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840596v1</w:t>
+                <w:t xml:space="preserve">hal-01337410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLACK-MAC: Adaptive MAC Protocol for Low Duty-Cycle Wireless Sensor Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Guitton</w:t>
+                <w:t xml:space="preserve">Automated Verification of E-Cash Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Dreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Misson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ad Hoc Networks (Adhocnets)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICETE 2015 - 12th International Joint Conference on e-Business and Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Colmar, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-30222-5_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569756v1</w:t>
+                <w:t xml:space="preserve">hal-01840596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les émulateurs pédagogiques</w:t>
+                <w:t xml:space="preserve">SLACK-MAC: Adaptive MAC Protocol for Low Duty-Cycle Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Hoffmann</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thérèse Aby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Misson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question de Pédagogies dans l’Enseignement Supérieur (QPES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Brest, France. pp.277</w:t>
+              <w:t xml:space="preserve">International Conference on Ad Hoc Networks (Adhocnets)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, San Remo Riviera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02022397v1</w:t>
+                <w:t xml:space="preserve">hal-01569756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of Distance Bounding Protocols and Threats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les émulateurs pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Briançon-Marjollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Cracowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Brelurut</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations and Practice of Security (FPS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Question de Pédagogies dans l’Enseignement Supérieur (QPES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Brest, France. pp.277</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588557v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multihop Node Authentication Mechanisms for Wireless Sensor Networks ⋆</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gerard Chalhoub</w:t>
+                <w:t xml:space="preserve">Survey of Distance Bounding Protocols and Threats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Brelurut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Ksiezopolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad-hoc, Mobile, and Wireless Networks - 13th International Conference, ADHOC-NOW 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Foundations and Practice of Security (FPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Clermont Ferrand, France. pp.29 - 49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-30303-1_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759853v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure Multihop Key Establishment Protocols for Wireless Sensor Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gerard Chalhoub</w:t>
+                <w:t xml:space="preserve">Formal Analysis of Electronic Exams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Dreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Giustolisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Lenzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptography and Security Systems - Third International Conference, CSS 2014, Lublin, Poland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lublin, Poland</w:t>
+              <w:t xml:space="preserve">First Symposium on Digital Trust in Auvergne (SDTA'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759913v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes d'authentification pour des réseaux de capteurs sans fil multi-sauts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismail Mansour</w:t>
+                <w:t xml:space="preserve">(In)Corruptibility of Routing Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">Foundations and Practice of Security - 7th International Symposium, FPS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979732v2</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure key renewal and revocation for Wireless Sensor Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gerard Chalhoub</w:t>
+                <w:t xml:space="preserve">Secure Auctions without Cryptography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Dreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Jonker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Delobel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Local Computer Networks (LCN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Edmonton, Canada. </w:t>
+              <w:t xml:space="preserve">7th International Conference on Fun with Algorithms - FUN 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lipari, Italy. pp.158-170, </w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCN.2014.6925797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07890-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759923v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Verification of e-Reputation Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Kassem</w:t>
+                <w:t xml:space="preserve">Secure Multihop Key Establishment Protocols for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Lakhnech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations and Practice of Security - 7th International Symposium, FPS 2014,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Cryptography and Security Systems - Third International Conference, CSS 2014, Lublin, Poland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759921v1</w:t>
+                <w:t xml:space="preserve">hal-01759913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Analysis of Electronic Exams</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Kassem</w:t>
+                <w:t xml:space="preserve">Multihop Node Authentication Mechanisms for Wireless Sensor Networks ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Rusinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Ksiezopolski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Symposium on Digital Trust in Auvergne (SDTA'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Ad-hoc, Mobile, and Wireless Networks - 13th International Conference, ADHOC-NOW 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Benidorm, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338054v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(In)Corruptibility of Routing Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Jamet</w:t>
+                <w:t xml:space="preserve">Mécanismes d'authentification pour des réseaux de capteurs sans fil multi-sauts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations and Practice of Security - 7th International Symposium, FPS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759919v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979732v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure Auctions without Cryptography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Jonker</w:t>
+                <w:t xml:space="preserve">Formal Verification of e-Reputation Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Lakhnech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Fun with Algorithms - FUN 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Foundations and Practice of Security - 7th International Symposium, FPS 2014,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07890-8_14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01337414v1</w:t>
+                <w:t xml:space="preserve">hal-01759921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Analysis of Electronic Exams</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Kassem</w:t>
+                <w:t xml:space="preserve">Secure key renewal and revocation for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delobel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Security and Cryptography (SECRYPT 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Vienne, Austria. </w:t>
+              <w:t xml:space="preserve">IEEE Conference on Local Computer Networks (LCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Edmonton, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0005050901010112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCN.2014.6925797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337413v1</w:t>
+                <w:t xml:space="preserve">hal-01759923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of Cryptographic Accumulators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amrit Kumar</w:t>
+                <w:t xml:space="preserve">Formal Analysis of Electronic Exams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Dreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Giustolisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Lenzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 39th IEEE Conference on Local Computer Networks (LCN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Security and Cryptography (SECRYPT 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005050901010112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999432v1</w:t>
+                <w:t xml:space="preserve">hal-01337413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining Verifiability in e-Auction Protocols</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Jonker</w:t>
+                <w:t xml:space="preserve">Performances of Cryptographic Accumulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amrit Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lauradoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Conference on Information, Computer and Communications Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 39th IEEE Conference on Local Computer Networks (LCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Edmonton, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2484313.2484387⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01337416v1</w:t>
+                <w:t xml:space="preserve">hal-00999432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brandt's Fully Private Auction Protocol Revisited</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
+                <w:t xml:space="preserve">Discovering Flaws in IDS through Analysis of their Inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Africacrypt 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Sixth International Symposium on Foundations and Practice of Security FPS’2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00745247v3</w:t>
+                <w:t xml:space="preserve">hal-01707722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A More Realistic Model for Verifying Route Validity in Ad-Hoc Networks: Corrected Version</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Kassem</w:t>
+                <w:t xml:space="preserve">Verifiability in e-Auction Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Dreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Jonker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Lakhnech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations and Practice of Security - 6th International Symposium,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, La Rochelle,, France</w:t>
+              <w:t xml:space="preserve">1st Workshop on Hot Issues in Security Principles and Trust (HotSpot'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759222v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Security Proofs for Almost-Universal Hash for MAC Verification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Gagné</w:t>
+                <w:t xml:space="preserve">Brandt's Fully Private Auction Protocol Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Dreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Lakhnech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Security - {ESORICS} 2013 - 18th European Symposium on Research in Computer Security,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Africacrypt 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Le Caire, Egypt. pp.88-106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38553-7_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759927v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745247v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Verification of e-Auction Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jannik Dreier</w:t>
+                <w:t xml:space="preserve">A More Realistic Model for Verifying Route Validity in Ad-Hoc Networks: Corrected Version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Lakhnech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Principles of Security and Trust</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Foundations and Practice of Security - 6th International Symposium,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, La Rochelle,, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338020v1</w:t>
+                <w:t xml:space="preserve">hal-01759222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Flaws in IDS through Analysis of their Inputs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Jamet</w:t>
+                <w:t xml:space="preserve">Automated Security Proofs for Almost-Universal Hash for MAC Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Lakhnech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixth International Symposium on Foundations and Practice of Security FPS’2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Computer Security - {ESORICS} 2013 - 18th European Symposium on Research in Computer Security,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Egham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707722v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifiability in e-Auction Protocols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Formal Verification of e-Auction Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Lakhnech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on Hot Issues in Security Principles and Trust (HotSpot'13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Principles of Security and Trust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36830-1_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338057v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SR3: Secure Resilient Reputation-based Routing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Jamet</w:t>
+                <w:t xml:space="preserve">Defining Verifiability in e-Auction Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Dreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Jonker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE International Conference on Distributed Computing in Sensor Systems (DCOSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Cambridge, France. </w:t>
+              <w:t xml:space="preserve">Asia Conference on Information, Computer and Communications Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, May 2013, Hangzhou, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DCOSS.2013.33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2484313.2484387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759925v1</w:t>
+                <w:t xml:space="preserve">hal-01337416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routage sécurisé et résilient pour réseaux de capteurs sans fil</w:t>
+                <w:t xml:space="preserve">SR3: Secure Resilient Reputation-based Routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Altisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Devismes</w:t>
@@ -21306,1616 +21306,1733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE International Conference on Distributed Computing in Sensor Systems (DCOSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Cambridge, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DCOSS.2013.33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813387v3</w:t>
+                <w:t xml:space="preserve">hal-01759925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Unique Decomposition of Processes in the Applied π-Calculus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristian Ene</w:t>
+                <w:t xml:space="preserve">Routage sécurisé et résilient pour réseaux de capteurs sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Altisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Lakhnech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Foundations of Software Science and Computational Structures (FOSSACS 2013), Held as Part of the European Joint Conferences on Theory and Practice of Software (ETAPS 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-37075-5_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01338002v1</w:t>
+                <w:t xml:space="preserve">hal-00813387v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Formal Taxonomy of Privacy in Voting Protocols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">On Unique Decomposition of Processes in the Applied π-Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Lakhnech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First IEEE International Workshop on Security and Forensics in Communication Systems (ICC'12 WS - SFCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. </w:t>
+              <w:t xml:space="preserve">16th International Conference on Foundations of Software Science and Computational Structures (FOSSACS 2013), Held as Part of the European Joint Conferences on Theory and Practice of Software (ETAPS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Rome, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2012.6364938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-37075-5_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338064v1</w:t>
+                <w:t xml:space="preserve">hal-01338002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Management Protocol in WIMAX Revisited</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nacira Ghoualmi</w:t>
+                <w:t xml:space="preserve">A Formal Taxonomy of Privacy in Voting Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Lakhnech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Communications Security and Information Assurance CSIA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First IEEE International Workshop on Security and Forensics in Communication Systems (ICC'12 WS - SFCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2012.6364938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01964518v1</w:t>
+                <w:t xml:space="preserve">hal-01338064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Random Walks using Tabu Lists</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gerbaud</w:t>
+                <w:t xml:space="preserve">Key Management Protocol in WIMAX Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noudjoud Kahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacira Ghoualmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Information and Communication Complexity - 19th International SIROCCO'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Communications Security and Information Assurance CSIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, delhi, India. pp.853 - 862</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759228v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vote-Independence: A Powerful Privacy Notion for Voting Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jannik Dreier</w:t>
+                <w:t xml:space="preserve">Analysis of Random Walks using Tabu Lists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Altisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Lakhnech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Canada-France MITACS Workshop on Foundations &amp; Practice of Security (FPS'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Structural Information and Communication Complexity - 19th International SIROCCO'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Reykjavik, Iceland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-27901-0_13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01338070v1</w:t>
+                <w:t xml:space="preserve">hal-01759228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining Privacy for Weighted Votes, Single and Multi-voter Coercion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Vote-Independence: A Powerful Privacy Notion for Voting Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Lakhnech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Research in Computer Security (ESORICS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Pise, Italy. </w:t>
+              <w:t xml:space="preserve">4th Canada-France MITACS Workshop on Foundations &amp; Practice of Security (FPS'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33167-1_26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-27901-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338037v1</w:t>
+                <w:t xml:space="preserve">hal-01338070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Verification of Block Cipher Modes of Operation, an Improved Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Gagné</w:t>
+                <w:t xml:space="preserve">Defining Privacy for Weighted Votes, Single and Multi-voter Coercion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Lakhnech</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reihaneh Safavi-Naini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations and Practice of Security - 4th Canada-France FPS 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Symposium on Research in Computer Security (ESORICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Pise, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33167-1_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759831v1</w:t>
+                <w:t xml:space="preserve">hal-01338037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routage par marche aléatoire à listes tabous</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+                <w:t xml:space="preserve">Automated Verification of Block Cipher Modes of Operation, an Improved Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Ponsonnet</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Lakhnech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reihaneh Safavi-Naini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Cap Estérel, France. pp.14</w:t>
+              <w:t xml:space="preserve">Foundations and Practice of Security - 4th Canada-France FPS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00588086v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benaloh's dense probabilistic encryption revisited</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Routage par marche aléatoire à listes tabous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Altisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Fousse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Alnuaimi</w:t>
+                <w:t xml:space="preserve">Clément Ponsonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFRICACRYPT'11 - 4th international conference on Progress in cryptology in Africa</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Cap Estérel, France. pp.14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00769449v1</w:t>
+                <w:t xml:space="preserve">hal-00588086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy by Data Provenance with Digital Watermarking - A Proof-of-Concept Implementation for Medical Services with Electronic Health Records</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benaloh's dense probabilistic encryption revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Alnuaimi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 Sixth International Conference on Intelligent Information Hiding and Multimedia Signal Processing (IIH-MSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IIHMSP.2010.130⟩</w:t>
+              <w:t xml:space="preserve">AFRICACRYPT'11 - 4th international conference on Progress in cryptology in Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Dakar, Senegal. pp.348-362, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21969-6_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759931v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Cryptographic Verification Tools Dealing with Algebraic Properties</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Privacy by Data Provenance with Digital Watermarking - A Proof-of-Concept Implementation for Medical Services with Electronic Health Records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Tharaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Wohlgemuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isao Echizen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noboru Sonehara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Aspects in Security and Trust</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 Sixth International Conference on Intelligent Information Hiding and Multimedia Signal Processing (IIH-MSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Darmstadt, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IIHMSP.2010.130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701443v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Security Proof for Symmetric Encryption Modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Gagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Lakhnech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reihaneh Safavi-Naini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Computer Science - ASIAN 2009. Information Security and Privacy, 13th Asian Computing Science Conference,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Automated Proofs for Asymmetric Encryption Schemes in the Random Oracle Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Cryptographic Verification Tools Dealing with Algebraic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Terrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judicaël Courant</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yassine Lakhnech</w:t>
+                <w:t xml:space="preserve">Sylvain Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 15th ACM conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Formal Aspects in Security and Trust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Eindhoven, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759943v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic Protocol Analysis in Presence of a Homomorphism Operator and Exclusive Or</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Delaune</w:t>
+                <w:t xml:space="preserve">Towards Automated Proofs for Asymmetric Encryption Schemes in the Random Oracle Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Daubignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ralf Treinen</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Lakhnech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automata, Languages and Programming, 33rd International Colloquium, {ICALP}</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 15th ACM conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Alexandria, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1455770.1455817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759947v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symbolic Protocol Analysis in Presence of a Homomorphism Operator and Exclusive Or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Delaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lugiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Treinen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Automata, Languages and Programming, 33rd International Colloquium, {ICALP}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Venise, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intruder Deduction for AC-like Equational Theories with Homomorphisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22944,51 +23061,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Term Rewriting and Applications, 16th International Conference, RTA'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22998,442 +23115,442 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NFT 사용설명서 플러스</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Roudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Varrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, 979-119-190-429-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20 énigmes ludiques pour se perfectionner en cryptographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Onete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-2100855117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">15 énigmes ludiques pour se perfectionner en programmation Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika More</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenaëlle de Julis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2100855087</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les blockchains en 50 questions - 2nd édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Varrette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, pp.320, 2022, 978-2-1008-3450-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">15 énigmes ludiques pour s'initier à la programmation Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23442,187 +23559,187 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika More</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les NFT en 40 questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Roudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Varrette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, pp.256, 2022, 978-2-1008-3304-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">25 énigmes ludiques pour s'initier à la cryptographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23631,681 +23748,681 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika More</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectures de sécurité pour Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.432, 2020, 9782100809707</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les blockchains en 50 questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Varrette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, pp.304, 2018, 978-2-1007-7924-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment s'exercer à apprendre ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architectures PKI et communications sécurisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.400, 2015, Info Sup, 9782100726158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874860v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectures PKI et communications sécurisées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment s'exercer à apprendre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, pp.400, 2015, Info Sup, 9782100726158</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445289v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercices de programmation fonctionnelle en OCaml - Une approche pédagogique par l'algorithmique, la preuve et la complexité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elipses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9782729887889</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01661697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logique et démonstration automatique - Introduction à la logique propositionnelle et à la logique du premier ordre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foundations and practice of security : 4th Canada-France MITACS workshop, FPS 2011, (Paris, May 12-13 2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Science, Business Media, 6888, pp.253, 2012, Lecture Notes in Computer Science, 978-3-642-27901-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24315,806 +24432,806 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance-Bounding Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Léo Mendiboure (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cooperative Intelligent Transport Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.273-293, 2024, 9781394325849. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394325849.ch11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">iUC-Secure Distributed File Transfer from Standard Attribute-Based Encryption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Marcadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Serge Vaudenay; Christophe Petit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Cryptology - AFRICACRYPT 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14861, Springer Nature Switzerland, pp.174-198, 2024, Lecture Notes in Computer Science, 978-3-031-64380-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-64381-1_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sécurité de bitcoin et des blockchains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gildas Avoine; Marc-Olivier Killijian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treize défis de la cybersécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.213-232, 2020, 2271130611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les crypto-monnaies, une réalité virtuelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Big Data à l’échelle de la société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS EDITIONS, 2020, 978-2271130617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bitcoin : une monnaie dématérialisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Big Data à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.298--299, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Model for (k)-Neighborhood Discovery Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Network Analysis and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, 2013, Advances in Network Analysis and its Applications. Mathematics in Industry, 978-3-642-30903-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-30904-5_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Proofs for Asymmetric Encryption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Daubignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Lakhnech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrency, Compositionality, and Correctness, Essays in Honor of Willem-Paul de Roever</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing State Spaces in Automatic Security Protocol Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas Cremers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nadeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Published by Véronique Cortier and Claude Kirchner and Mitsuhiro Okada and Hideki Sakurada. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formal to Practical Security - Papers Issued from the 2005-2008 French-Japanese Collaboration </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25124,51 +25241,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment fonctionnent les bitcoins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika More</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25177,148 +25294,148 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MISSION CRYPTOGRAPHIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRIER POUR MIEUX COMPARER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25327,77 +25444,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika More</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mognos Marianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25407,51 +25524,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">77 Shades of Grey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25499,403 +25616,403 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Blockchain, avenir des monnaies locales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Elissée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Analysis of Combinations of Secure Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliott Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558552v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monnaies virtuelles décentralisées sont-elles des outils d’avenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Tichit</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazenod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01467329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to prevent type-flaw attacks on security protocols under algebraic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreekanth Malladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25905,91 +26022,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Verifiability of (Electronic) Exams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Giustolisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26001,179 +26118,179 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Lenzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] VERIMAG UMR 5104, Université Grenoble Alpes, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure Auctions Without Cryptography (extended version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Jonker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] ETH Zurich. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining Privacy for Weighted Votes, Single and Multi-voter Coercion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26185,87 +26302,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Lakhnech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] VERIMAG. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Verification of e-Auction Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26277,100 +26394,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Lakhnech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] TR-2012-17, VERIMAG. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Unique Decomposition of Processes in the Applied π-Calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26382,87 +26499,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Lakhnech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] VERIMAG UMR 5104, Université Grenoble Alpes, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formal taxonomy of privacy in voting protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26474,87 +26591,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Lakhnech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] VERIMAG UMR 5104, Université Grenoble Alpes, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vote-Independence: A Powerful Privacy Notion for Voting Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26566,51 +26683,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Lakhnech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] VERIMAG UMR 5104, Université Grenoble Alpes, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26620,100 +26737,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérification de protocoles cryptographiques en présence de théories équationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. École normale supérieure de Cachan - ENS Cachan, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00133494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26723,91 +26840,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer Aided Security for Cryptographic Primitives, Voting protocols, and Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cryptography and Security [cs.CR]. Université de Grenoble, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00807568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26817,91 +26934,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security and Cryptography just by images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Grenoble, France. 2009, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26911,153 +27028,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Révolution Blockchain, conférence donnée au festival &amp;quot;les Maths dans tous leurs états&amp;quot; organisé par l'association les Maths en scène.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement et appropriation de la Blockchain : des success stories en auvergne. Block4coop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27067,167 +27184,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Podcast No Limit Sécu Episode #332 about the book of Pascal Lafourcade &amp;quot;25 énigmes ludiques pour s’initier à la cryptographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Episode #347 No Limit Sécu about REDOCS 21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId597"/>
+      <w:footerReference w:type="default" r:id="rId599"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -27374,51 +27491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117554v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bramas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Devismes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2025.05.031" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206069v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114162" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403596v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamunur Akand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reihaneh Safavi-Naini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kneppers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2021.3128073" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04335703v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Miyahara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Robert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Mizuki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26599/TST.20xx.9010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03595189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ciucanu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Delabrouille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Soare" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2022.3154585" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04323448v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Darwich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet-Sefa Ulucan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lamani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114143" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Crombez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme da Fonseca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fontan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gerard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gonzalez-Lorenzo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3588869" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03542477v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03542495v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Libralesso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2021.104858" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497369v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-210065" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03564146v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Lombard-Platet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-210051" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051506v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme D da Fonseca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524133" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03553894v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Marcadet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.13163" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03174952v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bellot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cautr&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Gonzalez-Thauvin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2021.03.022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451231v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chaieb" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheib Yousfi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Robbana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.5813" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451232v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ribalta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salinesi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22667/JOWUA.2021.03.31.085" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419470v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Sasaki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.07.019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bultel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.05.034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327893v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#233;rault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2019.103183" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490789v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2020.105976" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963269v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Melemedjian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Orfila" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thoniel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11039-0_11" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Anzala-Yamajako" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959766v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puys" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2018.09.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827727v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2018.07.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01852811v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fleury" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika More" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04446304v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995938v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tichit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990336v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhebeddine Berrima" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Ben Rajeb" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJICA.2018.093733" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497866v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2017.04.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653884v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kassem" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yli&#232;s Falcone" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0280-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397035v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01611194.2016.1238422" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615487v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwei Sun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Yang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Todo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01688780v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707698v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Altisen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jamet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-016-1273-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344903v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice B&#233;rard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Millet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Potop-Butucaru" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thierry-Mieg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-016-0271-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707712v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gagn&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Lakhnech" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9341-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238097v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ene" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.11.033" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01471718v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affoua Th&#233;r&#232;se Aby" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Misson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233555v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-150535" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337412v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Giustolisi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Lenzini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25915-4_16" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593134v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Mansour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chalhoub" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jsan4030251" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593137v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jsan3030224" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759847v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gerbaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.01.021" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759799v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; M Daubignard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ene" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; y Lakhnech" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-010-9186-x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04449181v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daubignard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496352v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delaune" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lugiez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Treinen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2007.07.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759941v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Papadimitratos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Poturalski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schaller" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Basin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2008.4473095" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496353v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2006.10.008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759944v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2007.02.054" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759950v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ksiezopolski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000552v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411833v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Allabwani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Olivier-Anclin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raynaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3779208.3785265" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05213262v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Boureanu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Onete" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wesemeyer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Miller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3708821.3733910" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998270v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ben Hassen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhekra Mahmoud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126079v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lopez Perez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Papon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460773v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ruhault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Taleb" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917364v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqun Chen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Newton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chothia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04615393v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lonjon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14722/ndss.2024.24364" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04671562v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Kaneko" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola-Baie Mallordy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04620459v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04620468v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74498-3_6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04620494v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Msahli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04620483v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Jojon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831163v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04615474v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489238v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dailly" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2024.10" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04615493v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085120v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176704v3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A Hayek" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770735v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03835049v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sivelle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorys Debbah" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Franco-Rondisson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22295-5_13" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03909382v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03906880v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A. Hayek" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Koscina" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182291v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/772" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04403702v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Koch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41326-1_14" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04008484v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohann Bella" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04097883v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gritti" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751547v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Durbet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Thiry-Atighehchi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011279200003283" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03832838v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Ac Connolly" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deschamps" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Perez-Kempner" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754364v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE53745.2022.00286" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03832850v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mom&#232;ge" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2022.73" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751545v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Migdal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011277100003283" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04403537v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21017-4_11" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03746703v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2022.7" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03832839v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Connolly" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657044v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Rauch" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4640462" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03510612v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fouque" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jacques" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507044" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03934926v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04403799v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20350-3_17" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03450625v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Arfaoui" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Nedelcu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03819019v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Eliss&#233;e" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hayek" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04403634v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21017-4_19" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03478247v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-64322-8\_20" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559612v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67087-0_9" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205279v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03547159v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91014-3_7" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419423v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Sow" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010580607660771" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04402795v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin C&#259;t&#259;lin Dr&#259;gan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupressoir" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF51468.2021.00049" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03209911v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03130277v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427796.3427834" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320980v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delobel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2021.19" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485486v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme D. da Fonseca" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan G&#233;rard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2021.63" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03435956v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02953292v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017693v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02942717v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419449v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04446237v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Journault" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poulain" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559573v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559556v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559585v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02942677v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Ye" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52686-3_6" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02544920v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49669-2_20" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017686v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Esmander" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Negri Ribalta" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3407023.3409193" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559617v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2021.6" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02942694v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62576-4_13" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559600v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuki Nagao" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Sone" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02791601v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412797v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04402827v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34339-2_8" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129149v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959762v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412793v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270418v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34339-2_9" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964514v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell W F Lai" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Malavolta" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schr&#246;der" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145822v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150062v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26176-4_14" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04445965v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32505-3_17" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781554v3" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Lopez Fenner" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lucas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26834-3_5" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412800v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Nopere" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Picot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pizzuti" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roudeix" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412789v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manik Lal Das" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardik Gajera" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41702-4_4" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145809v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145833v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazumasa Shinagawa" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23451-5_7" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273966v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007918902360243" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777997v2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2018.13" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874855v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777898v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Kheyrkhah" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2018.8406648" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898048v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_8" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903098v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874859v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964491v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588562v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3098243.3098263" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596010v2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Blot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75650-9_4" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527913v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006396500550066" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927273v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689825v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689790v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006461604950500" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589196v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Kumar" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524410v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689780v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006461202000211" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588560v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Avoine" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3052973.3053000" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564696v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006461101870199" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01344750v2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005957200610072" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01366059v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45477-1_6" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326059v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2016.8" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382950v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005962402510258" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510800v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2939918.2939919" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01306395v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30303-1_9" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691940v2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2016.37" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369535v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33630-5_2" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964502v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noudjoud Kahya" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Ghoualmi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumaissa Khelf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382951v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588566v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248349v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23820-3_8" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218138v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17533-1_35" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337410v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005544500650075" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840596v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30222-5_11" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01569756v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Aby" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022397v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brian&#231;on-Marjollet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brulard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cracowski" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Douady" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588557v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brelurut" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30303-1_3" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759853v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Rusinek" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Chalhoub" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759913v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979732v2" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759923v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2014.6925797" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759921v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338054v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759919v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337414v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jonker" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07890-8_14" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337413v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005050901010112" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999432v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337416v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2484313.2484387" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745247v3" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38553-7_5" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759222v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759927v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338020v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36830-1_13" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707722v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338057v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759925v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS.2013.33" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813387v3" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338002v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37075-5_4" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338064v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364938" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964518v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759228v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338070v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27901-0_13" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338037v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33167-1_26" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759831v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588086v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ponsonnet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769449v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fousse" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alnuaimi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21969-6_22" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759931v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Tharaud" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wohlgemuth" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Echizen" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noboru Sonehara" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter M&#252;ller" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIHMSP.2010.130" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701443v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Terrade" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vigier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759935v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759943v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Courant" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1455770.1455817" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759947v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759946v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224230v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varrette" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610571v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610565v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guena&#235;lle de Julis" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/20-enigmes-ludiques-pour-se-perfectionner-en-cryptographie" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658608v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846790v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658619v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846784v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776793v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Redon" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/architectures-securite-protocoles-standards-et-deploiement" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658606v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874860v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Brun" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445289v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/informatique-multimedia/fondements-de-linformatique/mathematiques-et-informatique-theorique/architectures-pki-et-communi" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661697v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Carrier" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=9666" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874862v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L&#233;vy" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724727v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia Alfaro" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05017782v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394325849.ch11" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702513v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64381-1_8" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639358v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04449159v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291296v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03885239v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30904-5_8" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759951v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Courant" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Daubignard" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ene" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lakhnech" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759940v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cas Cremers" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nadeau" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03750365v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04446249v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04446294v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mognos Marianne" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05504522v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659241v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558552v5" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467329v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707737v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreekanth Malladi" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337411v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337415v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338039v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338031v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338012v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338067v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338071v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00133494v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00807568v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04449291v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03884704v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03885087v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03884685v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03884692v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117554v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bramas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Devismes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2025.05.031" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206069v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114162" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04335703v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Miyahara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Mizuki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26599/TST.20xx.9010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403596v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamunur Akand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reihaneh Safavi-Naini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kneppers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giraud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2021.3128073" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03595189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ciucanu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Delabrouille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Soare" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2022.3154585" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04323448v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Darwich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet-Sefa Ulucan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lamani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114143" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Crombez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme da Fonseca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fontan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gerard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gonzalez-Lorenzo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3588869" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03542495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Libralesso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2021.104858" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03542477v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03564146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Lombard-Platet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-210051" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497369v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-210065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051506v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme D da Fonseca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524133" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03553894v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Marcadet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.13163" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03174952v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bellot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cautr&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Gonzalez-Thauvin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2021.03.022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451231v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chaieb" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheib Yousfi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Robbana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.5813" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451232v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ribalta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salinesi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22667/JOWUA.2021.03.31.085" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419470v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Sasaki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.07.019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bultel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.05.034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327893v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#233;rault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2019.103183" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490789v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2020.105976" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963269v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Melemedjian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Orfila" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thoniel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11039-0_11" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959766v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puys" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2018.09.018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990354v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Anzala-Yamajako" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827727v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2018.07.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01852811v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fleury" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika More" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995938v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tichit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04446304v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990336v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhebeddine Berrima" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Ben Rajeb" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJICA.2018.093733" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497866v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2017.04.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615487v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwei Sun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Yang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Todo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397035v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01611194.2016.1238422" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653884v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kassem" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yli&#232;s Falcone" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0280-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01688780v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707698v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Altisen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jamet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-016-1273-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344903v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice B&#233;rard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Millet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Potop-Butucaru" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thierry-Mieg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-016-0271-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238097v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ene" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Lakhnech" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.11.033" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707712v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gagn&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9341-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01471718v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affoua Th&#233;r&#232;se Aby" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Misson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233555v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-150535" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337412v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Giustolisi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Lenzini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25915-4_16" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593134v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Mansour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chalhoub" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jsan4030251" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593137v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jsan3030224" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759847v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gerbaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.01.021" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759799v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; M Daubignard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ene" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; y Lakhnech" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-010-9186-x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04449181v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daubignard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496352v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delaune" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lugiez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Treinen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2007.07.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759941v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Papadimitratos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Poturalski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schaller" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Basin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2008.4473095" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759944v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2007.02.054" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496353v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2006.10.008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759950v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ksiezopolski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000552v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411833v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Allabwani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Olivier-Anclin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raynaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3779208.3785265" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560664v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola-Baie Mallordy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05213262v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Boureanu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Onete" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wesemeyer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Miller" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3708821.3733910" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460773v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhekra Mahmoud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ruhault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Taleb" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917364v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqun Chen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Newton" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chothia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998270v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ben Hassen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126079v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lopez Perez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Papon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04615474v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489238v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dailly" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2024.10" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04615493v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04620468v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74498-3_6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04620494v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Msahli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04620483v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Jojon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831163v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Kaneko" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04671562v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04615393v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lonjon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14722/ndss.2024.24364" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04620459v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770735v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03835049v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sivelle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorys Debbah" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Franco-Rondisson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22295-5_13" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176704v3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A Hayek" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085120v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03909382v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03906880v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A. Hayek" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Koscina" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04403702v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Koch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41326-1_14" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182291v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/772" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04008484v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohann Bella" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04097883v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gritti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03746703v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2022.7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03832839v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Connolly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Perez-Kempner" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657044v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Rauch" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4640462" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03510612v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fouque" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jacques" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507044" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03934926v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03832850v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mom&#232;ge" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2022.73" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751545v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Durbet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Migdal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Thiry-Atighehchi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011277100003283" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04403537v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21017-4_11" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03832838v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Ac Connolly" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deschamps" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754364v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE53745.2022.00286" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751547v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011279200003283" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04403799v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20350-3_17" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03450625v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Arfaoui" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Nedelcu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03819019v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Eliss&#233;e" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hayek" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04403634v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21017-4_19" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03478247v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-64322-8\_20" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03130277v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427796.3427834" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320980v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delobel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2021.19" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03547159v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91014-3_7" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419423v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Sow" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010580607660771" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04402795v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin C&#259;t&#259;lin Dr&#259;gan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupressoir" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF51468.2021.00049" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03209911v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559612v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67087-0_9" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205279v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485486v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme D. da Fonseca" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan G&#233;rard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2021.63" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03435956v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02953292v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017693v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02942677v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Ye" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52686-3_6" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02544920v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49669-2_20" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559573v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559556v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559585v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Journault" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poulain" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04446237v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02942717v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419449v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017686v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Esmander" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Negri Ribalta" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3407023.3409193" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559617v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2021.6" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02942694v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62576-4_13" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559600v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuki Nagao" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Sone" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02791601v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412797v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04402827v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34339-2_8" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129149v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04445965v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32505-3_17" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145822v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964514v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell W F Lai" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Malavolta" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schr&#246;der" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150062v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26176-4_14" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270418v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34339-2_9" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412793v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959762v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781554v3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Lopez Fenner" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lucas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26834-3_5" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412800v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Nopere" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Picot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pizzuti" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roudeix" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145809v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145833v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazumasa Shinagawa" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23451-5_7" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412789v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manik Lal Das" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardik Gajera" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41702-4_4" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273966v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007918902360243" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874855v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777997v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2018.13" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898048v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_8" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777898v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Kheyrkhah" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2018.8406648" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874859v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903098v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964491v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588562v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3098243.3098263" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927273v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689825v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689790v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006461604950500" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589196v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Kumar" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596010v2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Blot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75650-9_4" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527913v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006396500550066" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689780v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006461202000211" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564696v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006461101870199" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524410v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588560v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Avoine" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3052973.3053000" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01344750v2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005957200610072" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01366059v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45477-1_6" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01306395v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30303-1_9" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691940v2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2016.37" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510800v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2939918.2939919" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382950v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005962402510258" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326059v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2016.8" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369535v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33630-5_2" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964502v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noudjoud Kahya" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Ghoualmi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumaissa Khelf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588566v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382951v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248349v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23820-3_8" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218138v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17533-1_35" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337410v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005544500650075" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840596v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30222-5_11" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01569756v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Aby" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022397v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brian&#231;on-Marjollet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brulard" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cracowski" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Douady" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588557v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brelurut" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30303-1_3" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338054v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759919v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337414v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jonker" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07890-8_14" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759913v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Chalhoub" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759853v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Rusinek" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979732v2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759921v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759923v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2014.6925797" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337413v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005050901010112" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999432v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707722v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338057v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745247v3" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38553-7_5" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759222v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759927v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338020v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36830-1_13" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337416v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2484313.2484387" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759925v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS.2013.33" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813387v3" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338002v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37075-5_4" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338064v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364938" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964518v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759228v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338070v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27901-0_13" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338037v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33167-1_26" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759831v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588086v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ponsonnet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769449v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fousse" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alnuaimi" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21969-6_22" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759931v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Tharaud" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wohlgemuth" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Echizen" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noboru Sonehara" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter M&#252;ller" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIHMSP.2010.130" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759935v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701443v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Terrade" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vigier" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759943v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Courant" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1455770.1455817" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759947v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759946v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224230v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varrette" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610571v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610565v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guena&#235;lle de Julis" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/20-enigmes-ludiques-pour-se-perfectionner-en-cryptographie" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658608v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846790v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658619v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846784v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776793v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Redon" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/architectures-securite-protocoles-standards-et-deploiement" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658606v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445289v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/informatique-multimedia/fondements-de-linformatique/mathematiques-et-informatique-theorique/architectures-pki-et-communi" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874860v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Brun" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661697v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Carrier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=9666" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874862v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L&#233;vy" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724727v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia Alfaro" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05017782v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394325849.ch11" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702513v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64381-1_8" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639358v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04449159v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291296v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03885239v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30904-5_8" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759951v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Courant" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Daubignard" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ene" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lakhnech" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759940v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cas Cremers" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nadeau" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03750365v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04446249v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04446294v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mognos Marianne" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05504522v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659241v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558552v5" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467329v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707737v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreekanth Malladi" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337411v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337415v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338039v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338031v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338012v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338067v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338071v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00133494v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00807568v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04449291v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03884704v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03885087v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03884685v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03884692v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>