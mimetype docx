--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Brault </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche CNRS au GREMI UMR7344</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascalbrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8380-480X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032109075</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-7027-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CURRICULUM VITAENom : M. BRAULT PascalDate et lieu de Naissance : né le 15 février 1961 à LE BLANC (36)Nationalité : FrançaiseSituation de famille : marié, 2 enfantsSituation professionnelle :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche 1° Classe CNRS (Recruté CR2 en mars 1988, concours 1987)Adresse professionnelle :Groupe de Recherches sur l’Energétique des Milieux Ionisés, UMR 7344 et FR776Polytech’Orléans Université d’Orléans BP 6744, 45067 ORLEANS Cedex 2Tel : 02 38 41 71 25	e-mail </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal.brault@cnrs.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal.brault@univ-orleans.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal.brault@cnrs.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Langues étrangères : Anglais, Allemand, écrites et parlées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titres universitaires :Habilitation à diriger des Recherches (Orléans 20 mars 1992)Doctorat en Sciences de l’Université d’Orléans (Orléans et Observatoire de Paris-Meudon, 12 juin 1987, Dir. de thèse : Prof. O. Vallée)DEA Physique des Gaz et Plasmas (Orléans, 1984)Maîtrise de Physique (Orléans, 1983)Licence de Physique (Orléans, 1982)DEUG A (Orléans, 1981)Baccalauréat série C (Orléans, 1979)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séjour de longue durée à l’étranger : Boursier Fondation Alexander von HumboldtMise à disposition auprès de l’Institut Max-Planck « Mécanique des fluides » 	(Département des interactions moléculaires, Prof. J. P. Toennies, Göttingen)Juillet 1992 -Août 1993Prix :Lauréat du Prix Tremplin Recherche 2008 avec Jean Durand de l’IEM Montpellier (Sénat 12 février 2008)</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.senat.fr/colloques/tremplin_recherche_3/tremplin_recherche_35.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Lauréat du trophée de la recherche Publique « Energie Environnement Climat » 2015 de l’ADEME</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.world-efficiency.com/Side-events/Prix-et-Trophees/Trophee-de-la-Recherche-Publique-Energie-Environnement-Climat.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formations :	Intelligence Economique (IHEDN septembre 2009)Sécurité économique et protection du patrimoine (IHEDN janvier 2010)Sécurité économique et protection du patrimoine (IHEDN janvier 2010)Python (février 2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Activités de rechercheso	Modélisation de la croissance des dépôts et de la chimie plasma par simulation en dynamique moléculaire et méthodes DFT/chimie quantique. Dans ce contexte, je m’intéresse aux développements de simulations par dynamique moléculaire pour accompagner et diagnostiquer/prédire des expériences menées au laboratoire ou en collaboration avec des laboratoires français ou étrangers :	croissance de couches minces multi-métalliques pour des applications comme catalyseurs pour la production et la conversion d’hydrogène (production hydrothermale avec l’aluminium, catalyseurs de piles à combustible) et plus généralement pour l’électrocatalyse, et les alliages hautes entropies.	croissance de polymères plasma et de suies dans les plasma hydrocarbonés	traitement de polluants organiques persistants dans l’eau : résidus pharmaceutiques, perturbateurs endocriniens, pesticide organochlorés/phosphorés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o	Je suis co-auteur de 155 articles dans des revues internationales à comité de lecture, plus de 200 communications à des conférences nationales ou internationales dont 53 sur invitation. Je suis co-inventeur de 8 brevets, 3 faisant l’objet d’extensions internationales.La liste complète mise à jour sur : </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://pascal.brault.pagesperso-orange.fr/ProdSci.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o	Liens internet	</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-orleans.fr/gremi/pascal-brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">	</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cv.archives-ouvertes.fr/pascalbrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">	ORCID ID 0000-0002-8380-480X	WoS, Scopus : query  AUTHOR Brault P and ADDRESS/AFFILIATION Orleans or Poitierso	Collaborations:INFLPR et Université de Bucarest, RoumaniePLASMANT group, Department of Chemistry, University of Antwerpen, Belqique3IT, Sherbrooke, CanadaWestfälisches Energieinstitut, Recklinghausen, AllemagneProjets Européens PEGASUS et VEGA : Institut Jozef Stefan, Ljubljana Slovenia; Chalmers Institut , SwedenISPT, Lisbon, Portugal; CAU Kiel, AllemagneIC2MP UMR 7285, PoitiersLSPM, UPR3407PRC UMR 7247, ToursIPREM UMR 5254, PauICARE UPR 3021, OrléansISTO UMR 7327, OrléansCRESITT-Industries, Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Responsabilités scientifiques :o	Coordinateur du projet européen SMARTCat de la JTI Fuel Cell and Hydrogen (2013-2017) avec CEA, SINTEF (NO), DTU (DK), mxpolymers (NL, SME). Organisation de la conférence européenne EFCW 2017 avec Audi, Toyota, BMW, Mercedes.o	Coordinateur du projet ANR EMERGENCE « AMADEUS » (2011-2013)o	Coordinateur du projet AMEPlas 2010-2013 du Programme Interdisciplinaire Energie du CNRS,o	Partenaire dans une dizaine de projets depuis 2014 dont 2 Européens.o	J’ai enseigné environ 15h   le master PhyFA (4h) de l’Université d’Orléans jusqu’en 2020o	Actuellement, j’encadre 3 thèses au sein du GREMI, et 13 soutenues.o	Responsable au GREMI de l’Axe I Procédés plasma et laser - croissance de couches minces et nanomatériaux (environ 30 personnes au total) de janvier 2011 à Décembre 2014.o	Membre du comité scientifique des conférences internationales « Innovations on Thin Films Processing and Characterisation » et « International Symposium on Plasmas for Catalysis and Energy Materials ».o	Directeur du domaine Energie de ‘Encyclopédie des Sciences ISTE </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.istegroup.com/fr/domain/energy/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> avec A. Dolleto	Expert pour les programmes de l’ANR et Hubert Curien PHC,o	Referee pour de nombreuses revues internationales à comité de lecture,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Responsabilités administrativeso	Directeur-Adjoint du GREMI, en charge des partenariats et valorisation, Europe/International et chargé de la sécurité des systèmes d’information au laboratoire -&amp;gt; fin 2023.o	Chargé de Mission Institut INSIS en charge de l’Energie au CNRS du 1° janvier 2012 au 31 décembre 2020o	Directeur de la FR776 EPEE – Energétique, Propulsion, Espace, Environnement Du 1er janvier 2006 au 31 décembre 2017, regroupant GREMI, ICARE et PRISME.o	Directeur de l’ITP Energie & Matériaux de l’Université d’Orléans (09/2013-&amp;gt;09/2015) : Animation scientifique des laboratoires d’Orléans GREMI, CEMHTI, ICARE, ICMN et PRISMEo	Président du Comité d’Evaluation Scientifique 2015-17 du Défi 2 Energie de l’ANRo	Co-Animateur du Groupe de Travail de l’Alliance Nationale de Coordination de la Recherche sur l’Energie (ANCRE) « Stratégie » de 2012 à 2019o	Animateur du Groupe de Travail de l’Alliance ANCRE « Sciences de base pour l’Energie » de juillet 2016 à décembre 2020,o	Co-Animateur du Groupe Programmatique 10 de l’Alliance ANCRE, « Stockages et réseaux de l’Energie » (-&amp;gt; juin 2016)o	Co-animateur du GT Vecteurs, Stockages et réseaux de la cellule Energie du CNRSo	Co-responsable du projet CPER PROMESTOCK « Procédés et matériaux pour l’Energie, le Stockage et l’Environnement » 2014-2020 (budget à gérer : 9.7 M€ de subventions CNRS, Etat, Région, FEDER)o	Responsable du Projet CPER « Pôle de Compétences et de Recherches sur les Energies du futur » 2007-2013 (budget à gérer : 4.3Meuros de subventions Etat CNRS, région Centre, FEDER) au bénéfice des laboratoires GREMI, PRISME, ICARE.o	Co-responsable du Projet CPER « PROMESTOCK » 2014 – 2021 (Budget à gérer 9.6 M€ de subventions Etat CNRS, région Centre, FEDER) au bénéfice des laboratoires  GREMI, ICARE, PRISME, CEHMTI, ISTO, et BRGM et CEAo	Expert du Ministère de l’Enseignement Supérieur et de la Recherche pour le Crédit Impôt Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Activités non professionnelleso	Guitare classiqueo	Photographie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (134)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lightweight zero thermal expansion magnesium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujuan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangfeng Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-026-71165-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating ion dynamics through Coulomb and Yukawa interaction potentials in one component strongly coupled plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swati Swagatika Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudeep Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (1), pp.015208. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.111.015208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676799v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the understanding of antibacterial properties of CuTiZn thin film: from crystalline alloy to metallic glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Birnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brulé-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 499, pp.131879. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2025.131879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive molecular dynamics approach to PFAS plasma oxidation in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Froloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunpin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Volume 1, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/ops.15754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085555v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and composition evolution of He charged solid-gas nanocomposite films of different matrix elements during thermal annealing in vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Carmen Jiménez de Haro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asunción Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Hufschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.22935. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-06889-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of the Effect of Micro-Water on the Thermal Decomposition Characteristics of C 4 F 7 N/CO 2 /O 2 Gas Mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanchao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yitian Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunpin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangshuang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (4), pp.2033-2042. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2024.3496839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional and high power impulse magnetron sputtering deposition of tantalum nitride films: a molecular dynamics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc-Weimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Froloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.12. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2025012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulation and experimental validation of nanoscale droplet wetting and anti-icing performance on OTS selfassembled monolayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junwei Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuming Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bochong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c04488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non‐Thermal Plasma Oxidation Processes for the Removal of Pharmaceuticals in Water: Diclofenac and Diclofenac/Carbamazepine Mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Rayaroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Gru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.70020. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.70020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase formation prediction in magnetron sputtered Cu(Ti)Zn thin films: Numerical vs experimental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Jagodar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vaubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edern Menou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 137 (14), pp.145301. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0253997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Oxygen Dissociation and Adsorption on Hexagonal Boron Nitride: Insight from High-Temperature Molecular Dynamics Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc-Weimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edern Menou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physb.2025.417808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method to Localize the Axial Position of Partial Discharges in GIL by Gas Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.263-270. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2023.3320094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxyl-Induced Modification of Oxygen Activation and Desorption Free Energy on Defective Tetragonal Zirconia Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Millon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (47), pp.20066-20080. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c04866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulation of the interaction of an Ar/CH 4 plasma with a surface: Growth, structure, and sputtering of the deposited C:H films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (8), pp.e2400084. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.202400084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics approach for the calculation of the surface loss probabilities of neutral species in argon-methane plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn‐christopher Otakandza-Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.e2300120. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.202300120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176502v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Defects on Barrier Energy Formation for OOH * Intermediate in ORR on Tetragonal-ZrO 2 with Adsorbed-Hydroxyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyedehsara Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (28), pp.11572-11582. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c01144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing trade-off between critical size and velocity in cold-spray: An atomistic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahyar Ghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Seifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movaffaq Kateb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jón Tómas Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (6), pp.063108. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0003968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759553v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation and transformation of carbamazepine in aqueous medium under non-thermal plasma oxidation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj P Rayaroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Gru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 352, pp.141449. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40Ar diffusion in phlogopite: P V T atomistic calibration and implications for Ar–melt–solid kinetic interactions and ascent dynamics of mantle xenoliths and kimberlites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehiel Nteme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Scaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tassan-Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 382, pp.103-117. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2024.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04675027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of O2 influence on the decomposition process of the eco-friendly gas insulating medium C4F7N/CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanchao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yitian Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunpin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangshuang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.2407-2415. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2024.3355352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of sputtered atom and ion energy distribution in films deposited by Physical Vapor Deposition: A molecular dynamics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Atmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Maroussiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movaffaq Kateb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (6), pp.060401. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0004134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683463v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC magnetron sputter deposition in pure helium gas: formation of porous films or gas/solid nanocomposite coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asunción Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Sauldubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 224, pp.113184. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2024.113184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Classical Molecular Dynamics Simulations for Low-Temperature Plasma Processing: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Modern Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41614-023-00140-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269777v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory and molecular simulations of plasma sputtering, transport and deposition processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77 (2), pp.19. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-023-00592-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of fullerene cluster growth mechanisms by carbon atom addition using classical molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prasanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 159 (15), pp.154303. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0166116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic insight into the defect-induced tunable plasticity and electronic properties of tetragonal zirconia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.106731. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations of reactive neutral chemistry in an argon‐methane plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.2200192. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.202200192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma degradation of water organic pollutants: Ab-initio molecular dynamics simulations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Bilea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Magureanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.e2300116. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.202300116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176522v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural characterization and thermal stability of He charged amorphous silicon films prepared by magnetron sputtering in helium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hufschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Jiménez de Haro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 301, pp.127674. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2023.127674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic Simulations of 40 Ar Diffusion in Muscovite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehiel Nteme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Scaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tassan-Got</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 331, pp.123-142. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2022.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03668854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen incorporation in graphene nanowalls via plasma processes : experiments and simulations Author information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Jagodar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Strunskus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 591, pp.153165. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.153165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into acetylene plasma deposition using molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Sciacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), pp.2100103. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.202100103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular growth paths and dust-particles nucleation precursors in Ar/C2H2 low pressure discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminathan Prasanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.2100204. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.202100204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discharge dynamics, plasma kinetics and gas flow effect in argon-acetylene discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminathan Prasanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 30, pp.105015. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ac2a17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Abundance and Stability of carbon nanostructures by Combined Condensation-Annealing Molecular Dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Allouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminathan Prasanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou J Seydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1201, pp.113252. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comptc.2021.113252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly efficient desalination performance of carbon honeycomb based reverse osmosis membranes unveiled by molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanxiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Wei Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuqiang Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.375705. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ac03d8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary and ternary Pt-based clusters grown in a plasma multimagnetron-based gas aggregation source: electrocatalytic evaluation towards glycerol oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chamorro-Coral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.1730. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0na01009j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into plasma degradation of paracetamol in water using a reactive molecular dynamics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mado Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Bensebaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunpin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129 (18), pp.183304. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0043944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of ion potential energy in low energy HiPIMS deposition: An atomistic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movaffaq Kateb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Tomas Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snorri Ingvarsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 426, pp.127726. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.127726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of helium incorporation on growth process and properties of aluminum thin films deposited by DC magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahrae Lahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 426, pp.127808. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.127808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Platinum Nanoparticles by Plasma Sputtering onto Glycerol: Effect of Argon Pressure on Their Physicochemical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Orozco-Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chamorro-Coral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janick Bigarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (5), pp.3169-3179. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c09746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of 3D Nanographene into Mesoporous Germanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Aziziyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gitanjali Kolhatkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Ruediger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.23984. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0nr04937a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption and Diffusion of Hydrogen in Carbon Honeycomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingwei Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanxiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haojie An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2), pp.344. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10020344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Molecular Dynamics Simulations of Fuel Cell Nanocatalyst Plasma Sputtering Growth and Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.3584. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13143584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potency of γ-valerolactone as bio-sourced polar aprotic organic medium for the electrocarboxlation of furfural by CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chamorro-Coral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andreazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 848 (7), pp.113257. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2019.113257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics simulations of initial Pd and PdO nanocluster growths in a magnetron gas aggregation source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chamorro-Coral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotheara Chuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bauchire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Chemical Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (2), pp.324-329. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11705-019-1792-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the unique electro-catalytic behavior of PtBi/C materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitty Roméo Serge Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chamorro-Coral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 329, pp.135161. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.135161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pt3MeAu (Me = Ni, Cu) fuel cell nanocatalyst growth, shapes and efficiency: A molecular dynamics simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (49), pp.29656. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b06476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Oxygen on the Growth of Palladium Clusters Synthesized by Gas Aggregation Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chamorro-Coral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andreazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (7), pp.e1900006. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.201900006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of performance improvement by model predictive control in a renewable energy system with hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Stevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (45), pp.21017 - 21029. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.09.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Molecular Dynamics Simulation of Plasma Processing: Application to Plasma Sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, 59 (7 p.). </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2018.00059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate temperature and ion kinetic energy effects on first steps of He + implantation in tungsten: experiments and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pentecoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141, pp.47-58. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2017.08.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations for plasma-surface interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Neyts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14, pp.1600145. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.201600145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale mechanisms of CNT growth and etching in plasma environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umedjon Khalilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemie Bogaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzad Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (18), pp.184001. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa6733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulation of Al–Co–Cr–Cu–Fe–Ni high entropy alloy thin film growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68, pp.78-86. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2015.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low flux and low energy helium ion implantation into tungsten using a dedicated plasma source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pentecoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 383, pp.38-46. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2016.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of low pressure plasma processing of proton exchange membrane fuel cell electrocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.201500171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient way to evidence and to measure the metal ions fraction in high power impulse magnetron sputtering (HiPIMS) post- discharge with Pt, Au, Pd and mixed targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (6), pp.695820601. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022377816001136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations of ternary PtxPdyAuz fuel cell nanocatalyst growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tejs Vegge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (47), pp.22589-22597. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far-and mid-infrared properties of carbon layers elaborated by plasma sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ramzi Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 390, pp.1002-1008. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.07.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Energy and low fluence helium implantations in tungsten: Molecular dynamics simulations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pentecoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 470, pp.44-54. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sputtered Ag thin films with modified morphologies: Influence on wetting property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Vayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 347, pp.101-108. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.04.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics calculations of CH 3 sticking coefficient onto diamond surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schwaederlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.764-770. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.201400223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations of supported metal nanocatalyst formation by plasma sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Neyts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 256, pp.3-12. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2015.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PdPt catalyst synthesized by gas aggregation source and magnetron sputtering for fuel cell electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andreazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.475302. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/48/47/475302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane patterned by pulsed laser micromachining for proton exchange membrane fuel cell with sputtered ultra-low catalyst loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kaya-Boussougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 298, pp.299-308. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient amorphous platinum catalyst cluster growth on porous carbon: A combined Molecular Dynamics and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bauchire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162, pp.21-26. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2014.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Significance of Energy Storage for Renewable Energy Generation and the Role of Instrumentation and Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Berseneff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tran-Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mermilliod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Instrumentation and Measurement Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17, pp.34-40. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mim.2014.6810044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Power Impulse Magnetron Sputtering deposition of Pt inside fuel cell electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Bigarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (27), pp.272001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the key factors driving the resistivity of AuOx thin films grown by reactive magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 295, pp.194- 197. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the HiPIMS voltage on the time resolved platinum ions energy distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, pp.2818-2819. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2014.2325061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics simulations of clusters and thin film growth in the context of plasma sputtering deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bauchire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, 224004 (17pp)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlCoCrCuFeNi high entropy alloy cluster growth and annealing on silicon: A classical molecular dynamics simulation study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bauchire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 285P, pp.810-816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy transferred to the substrate surface during reactive magnetron sputtering of aluminum in Ar/O2 atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 539, pp.88. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.05.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-step synthesis and chemical characterization of Pt C nanowire composites by plasma sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.1168-1171. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201300236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamic simulation of binary ZrxCu100-x metallic glass thin film growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 274, pp.164 - 170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of DC reactive magnetron sputtering deposition process for efficient YSZ electrolyte thin film SOFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wittman-Teneze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.279-288. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201200125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of thermal annealing on the morphology of sputter deposited platinum clusters into anodic aluminum oxide pores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujuan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 266, pp.400-404. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2012.12.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique, Plasmas, Matériaux et Énergie. Les piles à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bauchire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37, pp.22-26. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/201337022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ballistic and molecular dynamics simulations of aluminum deposition in micro-trenches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kokkoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Samelor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 536, pp.115-123. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.03.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR emission from the target during plasma magnetron sputter deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Balhamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.547(2013) 44-49. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helium retention and early stages of helium-vacancy complexes formation in low energy helium-implanted tungsten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. E. Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taieb Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 433, pp.305-313. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster organization in co-sputtered carbon-platinum films as revealed by grazing incidence X-ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andreazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Andreazza-Vignolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Escalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.672. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-011-0672-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platinum nanocluster growth on vertically aligned carbon nano fiber arrays: sputtering experiments and molecular dynamics simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David B. Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 263, pp.352-356. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2012.09.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted diffusion in porous materials: Experiments, modeling and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bauchire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defect and Diffusion Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 323-325, pp.387-391. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.323-325.387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hybrid solid oxide fuel cell (SOFC) and gas turbine (GT) systems steady state modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penyarat Chinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.9237-9248. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yttria - stabilized zirconia thin films deposited by pulsed-laser deposition and magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Rezugina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 205, pp.4495-4499. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.03.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma deposition of catalytic thin films: Experiments, Applications, Molecular modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 205 (Supplement 2), pp.S15-S23. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance Plasma Sputtered Fuel Cell Electrodes with Ultra Low catalytic metal Loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41, pp.1151-1159. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3635648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Planar Anode - Supported Solid Oxide Fuel Cell Model with Internal Reforming of Natural Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penyarat Chinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Chanchaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wishsanuruk Wechsatol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54, 23405 (15p.). </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011100145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PdAu/C catalysts prepared by plasma sputtering for the electro-oxidation of glycerol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107 (3-4), pp.372-379. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2011.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Evolution of Plasma Sputtered Core-shell Nanoparticles for Catalytic Combustion of Methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guojuan Zhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoqiang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115, pp.24164-24171. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp206606r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced anomalous diffusion of sputtered atoms in nanosized pores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujuan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical and Theoretical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 390, pp.2112-2116. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2011.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane combustion over Pd/ZrO2/SiC, Pd/CeO2/SiC, and Pd/Zr0.5Ce0.5O2/SiC catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guojuan Zhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoqiang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangyun Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.870-874</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance Plasma Sputtered PdPt Fuel Cell Electrodes with Ultra Low Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.8429-8434. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.04.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroscaleModeling of an Anode-Supported Planar SolidOxide Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penyarat Chinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wishsanuruk Wechsatol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Chanchaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.184-199. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201000121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Combination of Plasma Sputtered Pd-Au Bimetallic Nanoparticles for Catalytic Methane Combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guojuan Zhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoqiang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115, pp.11240-11246. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp203351p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer Electrolyte Fuel Cell Electrodes Grown by Vapor Deposition Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Vapor Deposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, pp.296-304. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cvde.201100046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helium desorption in 3He implanted tungsten at low energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Debelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taieb Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.504-507. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.12.174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A planar anode-supported Solid Oxide Fuel Cell model with internal reforming of natural gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chanchaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wechsatol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (2), </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011100145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BiOCl nano/microstructures on substrates: Synthesis and photocatalytic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujuan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinfang Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weichang Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianmin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65, pp.1344-1347. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2011.01.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapping and release of helium in tungsten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emile Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taieb Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 416, pp.13-17. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.12.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do not forget the electrochemical characteristics of the membrane electrode assembly when designing a Proton Exchange Membrane Fuel Cell stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergueï Martemianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.10406-10423. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.05.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solid oxide fuel cell micro-scale modeling with spherical particle shaped electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penyarat Chinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Chanchaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wishsanuruk Wechsatol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54, pp.23411. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011100171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original polystyrene nanoballs grown by plasma polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr Ennajdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39, pp.2778-2779. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2011.2105505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High entropy alloys deposited by magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39, pp.2478-2479. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2011.2157942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition and diffusion of plasma sputtered platinum nanoparticles in porous anodic alumina oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujuan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.451-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal stability of AlCoCrCuFeNi high entropy alloy thin films studied by in-situ XRD analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 204, pp.1989-1992. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2009.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni-YSZ films deposited by reactive magnetron sputtering for SOFC applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Rezugina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 204, pp.2376-2380. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Photocatalytic Properties of BiOCl Nanowire Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujaun Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinfang Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianmin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baibiao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64, pp.115-118. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2009.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Modeling of a Solid Oxide Fuel Cell with Nearly Spherical-Shaped Electrode Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penyarat Chinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Chanchaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wishsanuruk Wechsatol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Energy and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.185-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous diffusion mediated by atom deposition into a porous substrate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bauchire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.045901. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.045901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon/platinum nanotextured films produced by plasma sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Andreazza-Vignolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp. 209-214. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2008.09.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics for Low Temperature Plasma-Surface Interaction Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David B. Graves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (19), 194011 (27pp). </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/19/194011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of plasma sputtered Fuel Cell electrodes with ultra-low Pt loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ennadjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Escalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (4), pp.858-861. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2009.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes produced by plasma enhanced chemical vapor deposition technique for low temperature fuel cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr Ennajdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 195 (1), pp.232-238. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.06.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex structure / composition relationship in thin films of AlCoCrCuFeNi high entropy alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 117 (1), pp.142-147. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2009.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Nafion and platinum content in a catalyst layer processed in a radiofrequency helicon plasma system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devin Ramdutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod W. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42, pp.045207. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/4/045207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuous non-linear shadowing model of columnar growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Huong Vo Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bauchire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, 022003 (3pp)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190948v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCP plasma sputtering of nanostructured fuel cell electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Andreazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36, pp.872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00214152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of platinum catalyst by plasma sputtering for fuel cells: 3D simulation and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, 035028 (7 pp)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large area silicon epitaxy using pulsed DC magnetron sputtering deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Plantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Challali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Carriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lainat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ancilotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85, pp.636-639. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2007.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00191122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Carbon Nanofibers and Pt-Nanocluster-Based Electrochemical Microsystems by Combining Low-Pressure Helicon Plasma Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36, pp.882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and Deposition of Plasma-Sputtered Platinum Atoms: Comparison Between Experiments and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36, pp.884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the sputtered platinum utilization in proton exchange membrane fuel cells using plasma-based carbon nanofibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, 185307 (10pp)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma based platinum nanoaggregates deposited on carbon nanofibers improve fuel cell efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod W. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90 (22), pp.223119. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2745210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low energy plasma treatment of Nafion® membranes for PEM fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devin Ramdutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Hudspeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley Ladewig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gengenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 165, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condensation coefficients in plasma sputtering deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Rozenbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40, pp.2121-2123. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/40/7/039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray diffraction study of effect of deposition conditions on alpha-beta phase transition and stress evolution in sputter-deposited W coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Plantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chin. Phys. Soc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (02), pp.432-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid polymer fuel cell synthesis by low pressure plasmas: A short review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34, pp.151-156. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2006035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma sputtering of an alloyed target for the synthesis of Zr-based metallic glass thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Pavius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.465-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of deposition and post-oxidation of d.c. magnetron sputtered W/Fe bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Plantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 200, pp.408-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma sputtering deposition of platinum into porous fuel cell electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (24), pp.3419 - 3423. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/37/24/010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations of palladium cluster growth on flat and rough graphite surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Moebs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28, pp.43. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2004161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (209)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma sputtering onto polyols for the synthesis of electrocatalytic nanomaterials used in renewable H2 storage and fuel cells, International Conference on Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Atmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssatou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Laser, Plasma and Radiation – Science and Technology (ICLPR-ST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Danube delta, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEA et alliages complexes en couches minces: apport de la pulvérisation plasma magnétron et nouvelles applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Boivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique « 20 ans des HEAs » de la Société Française de Métallurge et des Matériaux à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition inside silicon trenches and porous substrate using bipolar high power impulse magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Atmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rochdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium oxynitrides thin films by reactive magnetron sputtering for the oxygen reduction reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Atmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Valange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg (67), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic Study of the Impact of Oxygen Vacancy Defect on Catalytic Activity of Monoclinic Zirconia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Atmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Mechanism of Oxygen Adsorption on t-ZrO2-x (111) and Hydroxylated t-ZrO2-x (111) Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyedehsara Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Inorganic Functional Oxides: Synthesis, Characterization and Simulation conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the plasma-liquid interactions in the sputtering deposition of Pt nanoparticles in glycerol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Atmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Orozco Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Sauldubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM (Plasma Thin film International Union Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations: A powerful virtual microscope for plasma processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Romanian – French Workshop on Non-thermal Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics Simulation Insights into Plasma Treatment of Emerging Pollutants in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations of hydrocarbon film deposition in an Ar/CH4 low-pressure plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium-based nanocatalysts by sputtering onto glycerol and solid carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Atmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyedehsara Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM (Plasma Thin film International Union Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics approach for the calculation of surface loss probabilities during the growth of C:H films from an argon-methane plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFV, Sep 2023, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Crystallographic Orientation on Deformation Behavior of Monoclinic Zirconia Subjected to Nanoindentation: Molecular Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyedehsara Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Atmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2023 (Spring meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Entropy Alloy antimicrobial coatings using Plasma Magnetron Sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Jagodar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM (Plasma Thin film International Union Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations: A virtual microscope for studying plasma processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXV ICPIG, July 9-14, 2023, Egmond aan Zee, The Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Egmond aan Zee, Netherlands. pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations of alloy nanofilms : Effect of interaction potential on local structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vaubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edern Menou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Nanoalloys (IMN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orléans (45), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations for plasma processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Insulation and Discharge Computation for Power Equipment (IDCOMPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Wuhan (Virtual), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité en volume et formation de clusters dans les plasmas Ar/CH4 : Une approche de dynamique moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière du GDR SUIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics approach to volume and surface molecular reactivity in Ar/CH4 plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases (ESCAMPIG 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sputter deposition in He gas: gas/solid nano-composite or highly porous films synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asunción Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Sauldubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Reactive Sputter Deposition (RSD2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, On-line conference, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics simulations for low temperature plasma processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 th Asia-Pacific Conference on Plasma Physics AAPPS-DPP2022 On-line E-conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (Association of Asian-Pacific Physical Societies - Division of Plasma Physics, Oct 2022, On-line E-conference, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamic simulations of carbon-atom mediated molecular growth of carbon clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Allouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminathan Prasanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Atomic and Molecular Data and Their Applications (ICAMDATA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Mola di Bary, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics study of the effect of sputtered atom energy distribution on film growth. Comparison between thermal evaporation, dc magnetron sputtering, HiPIMS and bipolar HiPIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroussiak Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Atmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Reactive Sputter Deposition (RSD2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, On-line conference, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sputter deposition in He gas: gas/solid nano-composite or highly porous films synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asunción Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Sauldubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Reactive Sputter Deposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, On line conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non equilibrium plasmas: from dusty plasmas to nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Jagodar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Santhosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Cvebar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par dynamique moléculaire de la réactivité des espèces neutres principales d’un plasma Ar/CH4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2021 du GdR EMILI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helium-charged aluminum and silicon films deposited by Direct Current Magnetron Sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pt nanoparticles by sputtering onto glycerol: effect of the argon pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Orozco Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Sauldubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janick Bigarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiPIMS today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge gas and discharge parameters influence on kinetic and nucleation in RF Ar/C2H2 plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminathan Prasanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations of initial stage of hydrocarbon plasma dust nucleation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Nonideal Plasmas 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive molecular dynamics simulations of H2 production and conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities in materials for green energy production and conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, ORLEANS (virtual meeting), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of Aluminum Nanostructured Films by DC Magnetron Sputtering for Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURFACES, INTERFACES AND COATINGS TECHNOLOGIES SICT2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics simulations of low temperature plasma processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Meeting of the American Physical Society Division of Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations of CH4 plasma deposition on stainless steel surfaces: C2H3+ bombardment on hydrocarbon films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Antibes (Online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma based synthesis, functionalization and doping of carbon nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Jagodar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Strunskus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Cvelbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique moléculaire et réactivité des plasmas. Application à la dégradation des polluants organiques dans l’eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2021 du GdR EMILI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Produced and Processed Multimaterials Based on Vertically Aligned Graphene Walls and Their Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Jagodar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neelakandan Santhosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Sciacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">240th ElectroChemical Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy decomposition analysis of organic pollutants in water : a way for finding plasma degradation routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Magureanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Balea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPPA2021 &amp; 1st COST CA19110 Workshop PlAgri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHESIS OF 3D NANOGRAPHENE WITHIN MESOPOROUS GERMANIUM STRUCTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Aziziyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Machon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Arès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Lido di Camaiore, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectric properties of thin film of Graphene-Mesoporous Semiconductor Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Aziziyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Thermoelectrics (ECT2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management of isolated DC microgrids with hybrid batteries-hydrogen storage system using Model Predictive Control and Wavelet Neural Networks based forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Stevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE’19 ECCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and electrocatalytic behavior of Pt-based nano-catalyst obtained via magnetron sputtering onto vegetal glycerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Orozco Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janick Bigarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM - Plasma Thin film International Union Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Model Predictive Control in isolated Microgrid with a hybrid Batteries -Hydrogen Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Stevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Fundamentals and Developpments of Fuel Cells (FDFC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics approach to plasma nanocatalyst growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chamorro-Coral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Fundamentals and Developpments of Fuel Cells (FDFC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stable forms of carbon clusters produced in low pressure sputtering discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Allouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminathan Prasanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pt, PtBi, PtCu and PtCuBi clusters grown in a plasma based gas aggregation source for glycerol electrocatalytic oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chamorro-Coral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasma Chemistry (ISPC 24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First stages of metal surface nanostructuration by He + implantation: plasma experiments and molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Pentecoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasma Chemistry (ISPC 24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics approach to plasma nanocatalyst growth and reactivity for energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICREN 2019, International Conference on Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, PARIS, UNESCO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of nanomaterials based on Graphene-Mesoporous Germanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Aziziyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Machon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gitanjali Kolhatkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Québécois des Matériaux Fonctionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic Bimetallic Nanoclusters of Pt-Bi and Pt-Cu grown in a Gas Aggregation Source (GAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chamorro-Coral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society, Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PtBi, PtCu and PtBiCu nanoclusters grown in a magnetron based gas aggregation source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chamorro-Coral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM (Plasma Thin film International Union Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PdPt nanocatalyst synthesis via liquid medium sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Orozco-Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bigarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasma Chemistry (ISPC 24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics approach to plasma nanoparticle growth and reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chamorro-Coral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Physics of Non-Ideal Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des premiers stades de l’insertion d’hélium dans le tungstène : apport du couplage entre simulation numérique et caractérisation NRA/PAS des échantillons implantés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pentecoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 ème rencontre "Ion Beam Applications Francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nuan le fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Palladium Nanoclusters deposition rate with the introduction of O2 in a Gas Aggregation Source (GAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chamorro-Coral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Plasma Surface Engineering, 17 - 21 Sep 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a magnetron discharge using CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotheara Chuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bauchire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik C Neyts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Physics of Non-Ideal Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics simulations of plasma sputtered nanocatalyst growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chamorro-Coral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Plasma Surface Engineering, 17 - 21 Sep 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma sputtering synthesis of nanocatalyst for fuel cells: Experiments and molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire CCIMSE– CISC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et simulation des premiers stades de l’insertion d’hélium dans le tungstène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pentecoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès général SFP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics approach to plasma-­surface and plasma-­reactivity processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iPlasmaNano-VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Neyts, Jul 2017, ANTWERP, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic nanomaterials for fuel cell by magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Innovations in Thin Film Processing and Characterization (ITFPC2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics approach to plasma sputtering growth of nanoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées Nationales sur les Technologies Emergentes en micronanofabrication, (JNTE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the understanding of the first stages of metal surface nanostructuration based on He+ implantation: experiments and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pentecoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées Nationales sur les Technologies Emergentes en micronanofabrication, (JNTE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the CFD simulation of magnetron discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotheara Chuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bauchire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik C Neyts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iPlasmaNano-VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Antwerpen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding ternary PEMFC nanocatalyst atomic arrangement during growth and annealing: a Molecular Dynamics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tejs Vegge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Fuel Cell Car Workshop (EFCW2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design catalytic nanocluster by magnetron-sputter gas-aggregation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Fuel Cell Car Workshop (EFCW2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of Palladium nanoclusters by Gas Aggregation Source (GAS): Study of the addition of a reactive gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chamorro-Coral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renatech depot : Renatech Thématique Dépôts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and simulations of He+ implantation into tungsten at low fluxes: influence of the ion kinetic energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pentecoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Colloquium on Plasma processes (CIP-MIATEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Fuel Cell, Photovoltaic autonomous system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouxel Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasnier Serge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Fuel Cell Car Workshop (EFCW2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Molecular Dynamics simulations of plasma sputtered catalyst growth and plasma-catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik C Neyts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational chemistry for pollutant mitigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations par dynamique moléculaire de la croissance de suies carbonées dans les plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Abdouni Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MatV2L-Carbone : Journées thématiques sur le carbone dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR MatV2L, Mar 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics simulations of low dose and low kinetic energy He plasma irradiation of tungsten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pentecoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IUPAC International conferences on High Temperature Materials Chemistry (HTMC XV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles synthesis by magnetron based gas aggregation source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Plasma Surface Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Reduction Reaction at Binary and Ternary Nanocatalysts Based on Pt, Ni and Au</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Styven Lankiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stève Baranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">230th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimony Tin Oxide: From Computational Research to MEA Manufacturing Challenges in the Value Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Colmenares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Oyarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tejs Vegge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrolysis and Fuel Cell Discussions. Challenges Towards Zero Platinum for Oxygen Reduction, EFCD2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SMARTCAT - Systematic, Material-oriented Approach using Rational design to develop break-Through Catalyst s for commercial automotive PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Styven Lankiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrolysis and Fuel Cell Discussions. Challenges Towards Zero Platinum for Oxygen Reduction, EFCD2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de membranes Nafion par procédé laser pour PEMFC faiblement chargée en platine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Bigarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle GdR HySPaC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Porticcio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics Simulations of Plasma Sputtered Ultra-low Platinum Nanocatalyst Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrolysis and Fuel Cell Discussions. Challenges Towards Zero Platinum for Oxygen Reduction, EFCD2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He+ implantation into tungsten at low kinetic energy and low fluxes using a plasma source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pentecoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th international Colloquium on Plasma Processes – CIP2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design catalytic materials for PEMFC by plasma sputtering deposition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma-Quebec 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature growth processes with helicon radio-frequency plasmas. TiO2 films and Pt/C nano-clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sarra-Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International conference on Surface Modification of Materials by Ion Beams (SMMIB-19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Chiang Mai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design the catalyst (layer) for fuel cell using plasma techniques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop EERA JP Fuel Cells &amp; Hydrogen Technologies SP2: Catalyst and Electrodes “Bridging experimental and numerical research: Next generation electrodes and catalysts for more durable and efficient fuel and electrolysis cells », </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L. Colmenares-Rausseo, May 2015, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time resolved study of the HiPIMS palladium, platinum and gold post-discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanos Konstantinidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bigarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th international Colloquium on Plasma Processes – CIP2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of helium implantation in tungsten crystal at low incident energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pentecoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Plasma Surface Engineering PSE 2014 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time resolved study of the HiPIMS postdischarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palmucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Gas Discharges and their Applications (GD2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Orléans, France. pp.E-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helium interaction with tungsten surface at low incident energy and low ion fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pentecoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taieb Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Greifswald, Germany. pp.HT5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion anomale dans un modèle de déposition plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bauchire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lille, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics simulations of magnetron (reactive) sputtering and deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Reactive Sputerring Deposition Conference - RSD2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’implantation d’hélium dans le tungstène : Développement d’une source plasma ICP-RF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pentecoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Québec colloque 2014 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and properties of binary and ternary alloys deposited by combinatorial magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Surface Engineering - PSE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pt and PtX nanoclusters prepared by gas aggregation cluster source for proton exchange membrane fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications (IDHEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nantes, France. pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of helium implantation in tungsten crystal at low incident energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pentecoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taieb Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Surface Engineering - PSE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique énergétique à l'horizon 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61ème Congrès des Professeurs de Physique et Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pt nanoclusters prepared by magnetron sputtering and cluster beam deposition for proton exchange membrane fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVC-19 / ICN+T 2013 and partner conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp.2160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport et diffusion d'atomes dans des milieux poreux. Modélisation et simulation par dynamique moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bauchire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Jounées matériaux Numériques, JMN 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Loches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Co-Sputtering Methods for the One-Step Synthesis of Pt-C Nanowires Composites With Enhanced Electrocatalytic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andreazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Andreazza-Vignolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">224th ECS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, San Francisco, United States. paper_20894_abstract_4449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations de Dynamique Moléculaire de la croissance d'agrégats sur des surfaces nanostructurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Xie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Journées Surfaces et Interfaces, JSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an ICP source for the study of helium insertion in tungsten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pentecoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVC-19/ICSS-15 AND ICN+T 2013 2013/MIATEC 2013/CIP 2013/RSD 2013 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New PEMFC active layer architectures for optimized Pt utilization rate,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Bigarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Fundamentals &amp; Development of Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Pt Content Catalyst Coated Membrane as Deposited by Plasma Sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Fundamentals &amp; Development of Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Karlsruhe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HELIUM INTERACTION WITH TUNGSTEN SURFACE AT LOW INCIDENT ENERGY AND LOW ION FLUXES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pentecoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taieb Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PASI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Luxembourg. pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics simulations of plasma sputtered ZrxCu1-x amorphous metallic glass thin film growth. Effects of composition and kinetic energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVC - 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp.2201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance de films minces métalliques complexes : expériences et simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics Simulations of plasma sputtering deposition and nanocluster growth on surface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PASI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Luxembourg, Luxembourg. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an eco-efficient plasma process of low metal loaded catalyst synthesis for the electrochemical valorization of Glycerol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Green Chemistry (ISGC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, La Rochelle, France. pp.FC4-1/539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations of cluster growth in nanostructured materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Amin-Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nanoscience + Technology (ICN+T2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.104-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of multi-element metallic thin films by magnetron sputtering: metallic glasses and high entropy alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolique Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive Sputter Deposition, RSD 2012 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pulvérisation plasma au GREMI : Expériences et Simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la division plasma de la société française de physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations par dynamique moléculaire de la croissance d'agrégats d'alliages haute entropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion GdR nanoalliages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulvérisation magnétron pulsée à haute puissance pour la synthèse de catalyseur platine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">réunion annuelle GdR PACS Belfort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations of platinum atom deposition onto nanostructured carbon materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITFPC-MIATEC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, France. http://vide.org/itfpc-miatec2011/fileadmin/document/ITFPC-MIATEC_program_oral.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblages autosupportés de pile à membrane protonique avec électrodes en couches minces élaborées par pulvérisation plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunon GdR PACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport / adsorption / diffusion / agrégation d'atomes pulvérisés par plasma dans les poreux. Expériences et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Plasmas Froids 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance Plasma Sputtered Fuel Cell Electrodes with Ultra Low Catalytic Metal Loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">220th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Boston, United States. http://ecsmeet2.peerx-press.org/ms_files/ecsmeet2/2011/03/18/00000158/00/158_0_art_0_lx8wxp.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid oxide fuel cell thin films synthesized by DC magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Rezugina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS ICAM-IUMRS 2011, Symposium X : Fuel Cells - Energy Conversion,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, France. http://www.emrs-strasbourg.com/index.php?option=com_abstract&amp;task=view&amp;id=139&amp;day=2011-05-12&amp;year=20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxyde thin films deposited by PLD and magnetron sputtering for fuel cell technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wittman-Teneze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, NANTES, France. http://vide.org/cip2011/fileadmin/document/CIP_11_program_poster.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pt based thin films deposited by magnetron sputtering for PEMFC and DMFC fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr Ennajdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITFPC-MIATEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nancy, France. http://vide.org/itfpc-miatec2011/fileadmin/document/ITFPC-MIATEC_program_oral.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of metal thin films by magnetron sputtering on carbon nanotube carpet for thermal characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Amin-Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nantes, France. http://vide.org/cip2011/fileadmin/document/CIP_11_program_poster.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma sputter deposition of Aluminum onto micropatterned silicon substrates: Experiments and molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITFPC-MIATEC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, France. http://vide.org/itfpc-miatec2011/fileadmin/document/ITFPC-MIATEC_program_oral.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the deposition parameters influence the microstructure of metallic alloy thin films deposited by plasma magnetron sputtering?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nantes, France. http://vide.org/cip2011/fileadmin/document/CIP_11_program_poster.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted diffusion in porous materials : Experiments, modeling and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bauchire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference On Diffusion In Materials (DIMAT 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pt based thin films deposited by magnetron sputtering for PEMFC and DMFC fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr Ennajdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, NANTES, France. http://vide.org/cip2011/fileadmin/document/CIP_11_program_poster.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un équivalent particulaire de l'équation de Kuramoto-Sivashinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phung Thanh-Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Non-Linéaire 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. http://nonlineaire.univ-lille1.fr/SNL/programme/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas create a new path for next generation hydrogen fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod W. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOWARDS GLOBAL ARTIFICIAL PHOTOSYNTHESIS. Energy, Nanochemistry &amp; Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et caractérisation de films d'oxydes pour SOFC par pulvérisation magnétron et ablation laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion GdR PACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma sputtered platinumcluster growth in porous carbon: a grazing incidence small angle X-ray scattering study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andreazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Escalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nantes, France. http://vide.org/cip2011/fileadmin/document/CIP_11_program_oral.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence of hydrophobic properties versus the chemical composition in a AlCoCrCuFeNi high entropy alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France. pp.CD C41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformité, microstructure et purété de films d'aluminium déposés sur substrats de Si patternés. Etude comparative selon le procédé de dépôt : pulvérisation plasma, ablation laser, dépôt chimique en phase vapeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Shaharil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, NANTES, France. pp.résumé 0235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma sputtering deposition of catalytic films based on platinum alloys and non-precious metal alloy catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd CARISMA International Conference on Progress in MEA components for Medium and High Temperature Polymer Electrolyte Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, La Grande Motte, France. http://www.progressmea.org/data/MEA2010_programme.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YSZ thin films deposited by PLD and magnetron sputtering for SOFC technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Rezugina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2010 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, France. http://www.emrs-strasbourg.com/index.php?option=com_abstract&amp;task=view&amp;id=98&amp;day=2010-06-07&amp;year=201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de films d'oxydes pour SOFC par pulvérisation magnetron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Rezugina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Sauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, NANTES, France. pp.résumé 0157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do not forget the characteristics of the Membrane-Electrode-Assembly when designing a PEMFC stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergueï Martemianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st Annual Meeting of the International Society of Electrochemistry (ISE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of thermal annealing on the morphology and diffusion behavior of platinum nanoclusters in the anodic aluminum oxide template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujuan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSE 2010 - 12th International Conference on Plasma Surface Engineering September 13 - 17, 2010, in Garmisch-Partenkirchen, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Garmisch-Partenkirchen, Germany. pp.330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement de l'hélium et des défauts lacunaires dans le tungstène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. E. Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, NANTES, France. pp.03-1653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de films minces d'alliages métalliques complexes hydrophobes par pulvérisation plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, NANTES, France. pp.résumé 1698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex structure, composition and contact angle relationship in thin films of AlCoCrCuFeNi high entropy alloy and ZrCuAl metallic glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetron, Ion processing &amp; Arc Technologies European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion et adsorption en milieu poreux : profil expérimental et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bauchire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois James</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France. pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma deposition of catalytic thin films : experiments, modeling and applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Plasma Surface Engineering (PSE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de coeurs de piles à combustible par procédés plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr Ennajdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Escalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de catalyseurs à base de palladium déposés par pulvérisation plasma pour piles à combustible à membrane protonique et anionique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr Ennajdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.06-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of YSZ Thin Films by Reactive High Power Impulse Magnetron Sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Rezugina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Magnfält</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aiempanakit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Helmersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIPIMS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Sheffield, United Kingdom. in press (4p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC magnetron sputtering deposition and characterisation of gold oxide thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSE 2010 - 12th International Conference on Plasma Surface Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Garmisch-Partenkirchen, Germany. pp.399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions plasma-surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOMOD 2010 - Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, ASPET, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de propriétés de films YSZ élaborés par plasma magnétron HIPIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Rezugina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Magnfält</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aiempanakit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Helmersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.02-1305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of yttria stabilized zirconia thin film by high-power impulse magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Rezugina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Magnfält</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aiempanakit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Helmersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetron, Ion processing &amp; Arc Technologies European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piles à combustible : principes et quelques effets non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Non-Linéaire 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par dynamique moléculaire de la croissance d'agrégats en milieu poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel Cell electrodes with ultra-low Pt loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Escalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Fuel Cell Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Kofu, Japan. http://fc-nano.yamanashi.ac.jp/english/ifcw/index.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma fabrication of electrochemical micro-systems for a hydrogen economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod W. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cormac Corr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2009 Symposium C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. http://www.emrs-strasbourg.com/index.php?option=com_abstract&amp;Itemid=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-plasma PEMFC: new polymer membrane and high performance of ultra low Pt loaded electrodes,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr Ennajdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Escalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Colloquium on PLASMA PROCESSES - CIP2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sputtered platinum cluster growth in porous carbon: A grazing incidence small angle X-ray scattering study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andreazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Escalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Thin Film Processing and Characterisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Nancy, France. http://www.vide.org/itfpc09/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de films d'oxydes pour SOFC par pulvérisation magnetron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Rezugina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion GDR 2985 « PACTE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance de nano-agrégats de palladium déposés par pulvérisation plasma pour piles à combustible à membranes protonique et anionique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion GDR 2985 « PACTE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal stability and in-situ XRD analysis of AlCoCrCuFeNi high entropy alloy thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium Q</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France. http://www.emrs-strasbourg.com/index.php?option=com_abstract&amp;Itemid=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the performance of a Solid Oxide Fuel Cell with different electrode microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penyarat Chinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Chanchaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wishsanuruk Wechsatol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Green and Sustainable Innovation – ICGSI2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Chiang Rai, Thailand. http://icgsi.eng.cmu.ac.th/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance low Pt content PEMFC electrodes produced by plasma sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr Ennajdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Escalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEST2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, TOURS, France. http://www.nest2009.org</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance d'agrégats de platine obtenus par pulvérisation plasma dans une couche poreuse de carbone. Etude par diffusion des rayons X aux petits angles en incidences rasante (GISAXS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andreazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Escalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Soleil Région Centre JSRC-7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro - Scale Modeling of a Solid Oxide Fuel Cell Packed with Spherical - Shaped Electrode Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penyarat Chinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wishsanuruk Wechsatol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Renewable Energy Congress 2009 – Asia and the 3rd International Conference on Sustainable Energy and Environment (SEE 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bangkok, Thailand. pp. 786-791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodes de piles PEMFC à très faible taux de Pt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr Ennajdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion GDR 2985 « PACTE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetron reactive sputtering deposition of oxide films for SOFC application,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Rezugina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Colloquium on PLASMA PROCESSES CIP2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature plasma processing techniques applied to fuel cell technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cormac Corr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EPS Conference on Plasma Physics,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion anormale dans les poreux. Etude expérimentale, de modélisation et de simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bauchire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David B. Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journées de Simulation Numérique JSNUM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma processing for fabricating PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Escalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France. http://www.emrs-strasbourg.com/index.php?option=com_abstract&amp;task=view&amp;id=63&amp;year=2009&amp;Itemid=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblages Membrane Electrodes Innovants pour Pile Alcaline à Membrane Sans Platine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergueï Martemianov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Energie du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France. pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using reactive plasma processing for hydrogen fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod W. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cormac Corr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasma Chemistry, ISPC19 - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bochum, Germany. http://www.ispc-conference.org/ispcproc/papers/71.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Modeling of an Anode - Supported Solid Oxide Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penyarat Chinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Chanchaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wishsanuruk Wechsatol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Science, Technology and Innovation for Sustainable Well-Being (STISWB 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Thailand. pp. 89-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-polymerized membranes: Development and integration in fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr Ennajdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Colloquium on PLASMA PROCESSES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couches catalytiques à base de nanofibres de carbone alignées obtenues par procédés plasma couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cormac Corr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod W. Boswell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion GDR 2985 « PACTE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics simulations of sputtered platinum cluster growth in fuel cell electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David B. Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Thin Film Processing and Characterisation ITFPC09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Nancy, France. http://www.vide.org/itfpc09.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of plasma-polymerized membranes for MEAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr Ennajdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Escalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEST2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, TOURS, France. http://www.nest2009.org</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations par dynamique moléculaire de la croissance d'agrégats en milieu poreux. Comparaison avec la diffusion des rayons X aux petits angles en incidence rasante (GISAXS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andreazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Escalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Soleil Région Centre JSRC-7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-polymerized membranes: development and integration in fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ennadjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Innovations in Thin Film Processing and Characterisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Nancy, France. pp.ready soon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cell heart manufacturing by plasma processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr Ennajdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Innovations in Thin Film Processing and Characterisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Nancy, France. pp.ready soon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma processing for fabricating PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEST2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Tours, France. http://www.nest2009.org</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma sputtering deposition of Platinum into Anodic Alumina Oxide Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujuan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium Q</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France. http://www.emrs-strasbourg.com/index.php?option=com_abstract&amp;Itemid=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance de nanoagrégats dans un milieu nanoporeux par pulvérisation plasma. Expériences, simulations, modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bauchire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion PPF CaSciModOT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piles à combustible par procédés plasmas (Projet PCP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème édition de Tremplin Recherche du Sénat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma nano-science for Fuel Cells (Plenary Lecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cormac Corr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GORDON Research Conference GRC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, South Hadley MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piles à combustible par procédés plasma – Programme PCP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDV Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborations de surfaces catalytiques par plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Films minces – Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Based Improvements in Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cormac Corr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramdutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOPS 2008: The 35th IEEE International Conference on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Karlsruhe, Germany. http://www.icops2008.org/icops2008-program-web.pdf p.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fuel cell electrodes using plasma based nanocomposite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MH 2008 International Symposium on Metal-Hydrogen Systems Reykjavik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Reykjavik, Iceland. http://nsm.raunvis.hi.is/~nsm/abstracts/A1-ApplBattFuelC%2013/Oral-request/amael.caillard@univ-orlea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced electrochemical micro-systems with membrane materials designed by plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cormac Corr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MH 2008 International Symposium on Metal-Hydrogen Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Reykjavik, Iceland. http://nsm.raunvis.hi.is/~nsm/abstracts/A3-ApplSeparMembr%2014/Poster/christine.charles@anu.edu.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de piles à combustible à membrane échangeuse de protons par voie plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Energie 2008 CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New plasma prepared electrodes for hydrogen fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cormac Corr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Biennial Australian Institute of Physics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma deposition of PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells Science &amp; Technology 2008 - Scientific Advances in Fuel Cell Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Copenhague, Denmark. http://www.fuelcelladvances.com/fuelcellPosterProgramme.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de cœurs de piles à combustible par procédés plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ennadjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Films minces – Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fuel cell electrodes using plasma based nanocomposite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cormac Corr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramdutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUMRS-ICEM 2008 International Conference on Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Sidney, Australia. http://physconf.anu.edu.au/amrs/p./_icem08/icem08_conference_program_smaller.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôts plasma de cœurs de piles PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Réunion GDR 2985 « PACTE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Barr (Strasbourg), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma processes for the manufacture of Proton Exchange Membrane Fuel Cells (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ennadjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells 2008 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low pressure plasmas for fuel cell design. Plasmas create a new path for future fuel cell designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Physics of Ionised Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, PRAGUE, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of plasma fuel cell cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ennadjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP2007 - 16th International Colloquium on Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma based Pt/C nanostructures for fuel cell electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon for Energy Storage and Environment Protection (CESEP'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma sputtering deposition of PEMFC active catalytic layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Physics of ionized Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, PRAGUE, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma processes to improve Proton Exchange Membrane Fuel Cell (PEMFC) conversion efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Vacuum Congress (IVC-17) and 13th International Conference on Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, STOCKHOLM, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energies du futur : un exemple de projet innovant en Région Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon Européen de la Recherche et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PVD co-sputtering (RF assisted) deposition of Pt/carbon electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FP6 Coordination Action CARISMA Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma thin film as new materials for miniature fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ennadjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations on Thin Films Processing and Characterisation - ITFPC 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cell active layers by plasma sputtering method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP2007 - 16th International Colloquium on Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of plasma fuel cell cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ennadjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference of Aseanian Membrane Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature calibration up to 500 °C on Fe/Si thin films thermal characterisation by pulsed photo-thermal method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMR 20008 : Symposium B: Laser and plasma in micro- and nano-scale materials processing and diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Strasbourg, France. B-P3 51 p. 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory plasmas applied to the hydrogen economy (fuel cells)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devin Ramdutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod W. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Intern. Conf. on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Kiev, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de piles à combustible par procédés plasmas basse pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe Congrès de la Division Plasmas de la SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Pont-à-Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma processing for fuel cell electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod W. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devin Ramdutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sutherland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Gaseous Electronics Meeting, Workshop on Dynamics and Statistics of Complex Multi-Component Systems in Ionized Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Murramarang, NSW, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par dynamique moléculaire parallèle du transport du platine dans un milieu carboné poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de simulation numérique, JSNUM2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous carbon thin film plasma CVD deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod W. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devin Ramdutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sutherland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Intern. Conf. on Reactive Plasmas and 23rd Symp. on Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Matsushima-Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory plasmas applie to the hydrogen economy (fuel cells)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod W. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devin Ramdutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogen, Fuel Cells and Alternative Transport Energies Conf.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma processing for fuel cell technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devin Ramdutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod W. Boswell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Intern. Conf. on Reactive Plasmas and 23rd Symp. on Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Matsushima-Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low pressure plasmas for fuel cell synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conf. on Plasma Processing Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, South Hadley, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de dynamique moléculaire pour l'étude de la réactivité en surface des espèces neutres dans un plasma Ar/CH4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR EMILI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium-based nanocatalysts by sputtering onto glycerol and solid carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Atmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyedehsara Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, ANTIBES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma magnetron sputtering using combinatorial approach to deposit complex alloys thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boivin Dimitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Jagodar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Molecular Dynamics simulations of plasma processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS 47th Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulation of the heterogeneous and homogeneous phase of an Ar/CH4 plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PISACMS 2021 : Paris International School on Advanced Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction of neutral species in homogeneous phase in molecular dynamics simulation of Ar/CH4 plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Antibes (Online), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sputtering process of Aluminum in Ar/He mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2021 du GdR EMILI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics simulations of CH4 plasma deposition on stainless steel surfaces: Calculation of the sticking coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG 2020, Postponed until 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Paris, France. , pp.#321080, 2020, e-booklet, Proceedings of 25th Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG 2020, Postponed until 2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sputtering and evaporation mechanisms in magnetron process using a hot target,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Graillot-Vuillecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cachoncinlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Surface Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterned Nafion membrane for proton exchange membrane fuel cell with ultra-low Pt catalyst loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Bigarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Buvat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International conference on Fundamentals &amp; Development of Fuel Cells (FDFC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas aggregation source based on pulsed plasma sputtering for the synthesis of PtX catalytic nanoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andreazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Melzer, Jürgen Meichsner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Greifswald, Germany. European Physical Society, 38B, pp.P2-04-03, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and properties of ternary alloys deposited by magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Vayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Plasma Surface Engineering PSE 2014 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’une source Rf-ICP pour l’implantation He/W</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pentecoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes journées d’échange du réseau CNRS Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of conventional DC magnetron sputtering to coat complex substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Vahlas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyacine Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Amin-Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Plasma Surface Engineering PSE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition Energétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences. Bâtir de nouveau monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-86, 2019, 978-2-271-12626-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations et développement de nouvelles technologies dans le domaine de l'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe EUZEN Bettina LAVILLE Stéphanie THIÉBAULT </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Adaptation au changement climatique. Une question de sociétés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-271-09482-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de l'énergie, aspects fondamentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Percheron-Guégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Mossery &amp; Catherine Jeandel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Energie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.72-73, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au mix énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Energie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.277, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport / adsorption / diffusion / agrégation d'atomes pulvérisés par plasma dans les matériaux poreux. Expériences et modélisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bauchire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujuan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Bourdon, A. Denoirjean,G. Marcos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma et son environnement. Plasmas froids en France et au Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications Mission Ressources et Compétences technologiques, CNRS, Meudon, pp.137-158, 2012, Intégrations des savoirs et des savoir-faire éditée par Publications MRCT, 978-2-918701-09-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR PRODUCING A FUEL CELL ELECTRODE, INVOLVING DEPOSITION ON A SUPPORT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 8.956.509 B2. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep metal deposition in a porous matrix by High power impulse magnetron sputtering (HiPIMS), porous substrates impregnated with metal catalyst and uses thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Bigarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Buvat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR1400306 / WO2015114168A1 (extension internationale du 06/08/2015). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR MAKING A SO-CALLED SOFC SOLID OXIDE THIN LAYER FUEL CELL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO/2009/083472. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCESS FOR DEPOSITING A THIN FILM OF A METAL ALLOY ON A SUBSTRATE, AND A METAL ALLOY IN THIN FILM FORM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2008028981. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR PRODUCING A THIN-FILM FUEL CELL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO2007063245. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR PRODUCING A FUEL CELL ELECTRODE, INVOLVING DEPOSITION ON A SUPPORT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO2007063244. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé Plasma de dépôt de catalyseurs sur substrats poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Escribano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mosdale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR 2 843 896. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle R&D Mener pour le Développement Des Réseaux D'énergie De Demain ? Les Propositions de L'ancre en 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mermilliod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ponsot-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Czernichowski-Lauriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive molecular dynamics simulation approach to plasma polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical vs Experimental Sputtering Deposition Phase formation prediction in magnetron sputtered Cu(Ti)Zn thin films : Numerical vs Experimental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Jagodar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vaubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edern Menou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations of nanoparticle growth… and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadowing effects for continuum and discrete deposition models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Huong Vo Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions at surface. Plasma Reactivity and Nanoparticles. Insights using Molecular Dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Westfälische Hochschule - Recklinghausen, Germany. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions at surfaces. Plasma Reactivity and Nanoparticles. Insights using Molecular Dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Germany. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIQUE MOLECULAIRE CLASSIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Atelier SIMULATIONS MOLECULAIRES POUR</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">L'ELABORATION ET LE TRAITEMENT DE MATERIAUX</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Orléans, 8-12 Juillet 2002</w:t></w:r><w:br/><w:br/><w:r><w:rPr/><w:t xml:space="preserve">texte de cours amendé le 23/01/2008, 2002, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00214298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book of Abstracts, European Fuel Cell Car Workshop (EFCW2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Brault, D. Jones, L. Boillot, M. Mikikian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Fuel Cell Car Workshop (EFCW2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France. 2017, Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId868"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Brault </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche CNRS au GREMI UMR7344</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascalbrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8380-480X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032109075</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-7027-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CURRICULUM VITAENom : M. BRAULT PascalDate et lieu de Naissance : né le 15 février 1961 à LE BLANC (36)Nationalité : FrançaiseSituation de famille : marié, 2 enfantsSituation professionnelle :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche 1° Classe CNRS (Recruté CR2 en mars 1988, concours 1987)Adresse professionnelle :Groupe de Recherches sur l’Energétique des Milieux Ionisés, UMR 7344 et FR776Polytech’Orléans Université d’Orléans BP 6744, 45067 ORLEANS Cedex 2Tel : 02 38 41 71 25	e-mail </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal.brault@cnrs.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal.brault@univ-orleans.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal.brault@cnrs.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Langues étrangères : Anglais, Allemand, écrites et parlées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titres universitaires :Habilitation à diriger des Recherches (Orléans 20 mars 1992)Doctorat en Sciences de l’Université d’Orléans (Orléans et Observatoire de Paris-Meudon, 12 juin 1987, Dir. de thèse : Prof. O. Vallée)DEA Physique des Gaz et Plasmas (Orléans, 1984)Maîtrise de Physique (Orléans, 1983)Licence de Physique (Orléans, 1982)DEUG A (Orléans, 1981)Baccalauréat série C (Orléans, 1979)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séjour de longue durée à l’étranger : Boursier Fondation Alexander von HumboldtMise à disposition auprès de l’Institut Max-Planck « Mécanique des fluides » 	(Département des interactions moléculaires, Prof. J. P. Toennies, Göttingen)Juillet 1992 -Août 1993Prix :Lauréat du Prix Tremplin Recherche 2008 avec Jean Durand de l’IEM Montpellier (Sénat 12 février 2008)</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.senat.fr/colloques/tremplin_recherche_3/tremplin_recherche_35.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Lauréat du trophée de la recherche Publique « Energie Environnement Climat » 2015 de l’ADEME</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.world-efficiency.com/Side-events/Prix-et-Trophees/Trophee-de-la-Recherche-Publique-Energie-Environnement-Climat.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formations :	Intelligence Economique (IHEDN septembre 2009)Sécurité économique et protection du patrimoine (IHEDN janvier 2010)Sécurité économique et protection du patrimoine (IHEDN janvier 2010)Python (février 2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Activités de rechercheso	Modélisation de la croissance des dépôts et de la chimie plasma par simulation en dynamique moléculaire et méthodes DFT/chimie quantique. Dans ce contexte, je m’intéresse aux développements de simulations par dynamique moléculaire pour accompagner et diagnostiquer/prédire des expériences menées au laboratoire ou en collaboration avec des laboratoires français ou étrangers :	croissance de couches minces multi-métalliques pour des applications comme catalyseurs pour la production et la conversion d’hydrogène (production hydrothermale avec l’aluminium, catalyseurs de piles à combustible) et plus généralement pour l’électrocatalyse, et les alliages hautes entropies.	croissance de polymères plasma et de suies dans les plasma hydrocarbonés	traitement de polluants organiques persistants dans l’eau : résidus pharmaceutiques, perturbateurs endocriniens, pesticide organochlorés/phosphorés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o	Je suis co-auteur de 155 articles dans des revues internationales à comité de lecture, plus de 200 communications à des conférences nationales ou internationales dont 53 sur invitation. Je suis co-inventeur de 8 brevets, 3 faisant l’objet d’extensions internationales.La liste complète mise à jour sur : </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://pascal.brault.pagesperso-orange.fr/ProdSci.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o	Liens internet	</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-orleans.fr/gremi/pascal-brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">	</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cv.archives-ouvertes.fr/pascalbrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">	ORCID ID 0000-0002-8380-480X	WoS, Scopus : query  AUTHOR Brault P and ADDRESS/AFFILIATION Orleans or Poitierso	Collaborations:INFLPR et Université de Bucarest, RoumaniePLASMANT group, Department of Chemistry, University of Antwerpen, Belqique3IT, Sherbrooke, CanadaWestfälisches Energieinstitut, Recklinghausen, AllemagneProjets Européens PEGASUS et VEGA : Institut Jozef Stefan, Ljubljana Slovenia; Chalmers Institut , SwedenISPT, Lisbon, Portugal; CAU Kiel, AllemagneIC2MP UMR 7285, PoitiersLSPM, UPR3407PRC UMR 7247, ToursIPREM UMR 5254, PauICARE UPR 3021, OrléansISTO UMR 7327, OrléansCRESITT-Industries, Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Responsabilités scientifiques :o	Coordinateur du projet européen SMARTCat de la JTI Fuel Cell and Hydrogen (2013-2017) avec CEA, SINTEF (NO), DTU (DK), mxpolymers (NL, SME). Organisation de la conférence européenne EFCW 2017 avec Audi, Toyota, BMW, Mercedes.o	Coordinateur du projet ANR EMERGENCE « AMADEUS » (2011-2013)o	Coordinateur du projet AMEPlas 2010-2013 du Programme Interdisciplinaire Energie du CNRS,o	Partenaire dans une dizaine de projets depuis 2014 dont 2 Européens.o	J’ai enseigné environ 15h   le master PhyFA (4h) de l’Université d’Orléans jusqu’en 2020o	Actuellement, j’encadre 3 thèses au sein du GREMI, et 13 soutenues.o	Responsable au GREMI de l’Axe I Procédés plasma et laser - croissance de couches minces et nanomatériaux (environ 30 personnes au total) de janvier 2011 à Décembre 2014.o	Membre du comité scientifique des conférences internationales « Innovations on Thin Films Processing and Characterisation » et « International Symposium on Plasmas for Catalysis and Energy Materials ».o	Directeur du domaine Energie de ‘Encyclopédie des Sciences ISTE </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.istegroup.com/fr/domain/energy/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> avec A. Dolleto	Expert pour les programmes de l’ANR et Hubert Curien PHC,o	Referee pour de nombreuses revues internationales à comité de lecture,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Responsabilités administrativeso	Directeur-Adjoint du GREMI, en charge des partenariats et valorisation, Europe/International et chargé de la sécurité des systèmes d’information au laboratoire -&amp;gt; fin 2023.o	Chargé de Mission Institut INSIS en charge de l’Energie au CNRS du 1° janvier 2012 au 31 décembre 2020o	Directeur de la FR776 EPEE – Energétique, Propulsion, Espace, Environnement Du 1er janvier 2006 au 31 décembre 2017, regroupant GREMI, ICARE et PRISME.o	Directeur de l’ITP Energie & Matériaux de l’Université d’Orléans (09/2013-&amp;gt;09/2015) : Animation scientifique des laboratoires d’Orléans GREMI, CEMHTI, ICARE, ICMN et PRISMEo	Président du Comité d’Evaluation Scientifique 2015-17 du Défi 2 Energie de l’ANRo	Co-Animateur du Groupe de Travail de l’Alliance Nationale de Coordination de la Recherche sur l’Energie (ANCRE) « Stratégie » de 2012 à 2019o	Animateur du Groupe de Travail de l’Alliance ANCRE « Sciences de base pour l’Energie » de juillet 2016 à décembre 2020,o	Co-Animateur du Groupe Programmatique 10 de l’Alliance ANCRE, « Stockages et réseaux de l’Energie » (-&amp;gt; juin 2016)o	Co-animateur du GT Vecteurs, Stockages et réseaux de la cellule Energie du CNRSo	Co-responsable du projet CPER PROMESTOCK « Procédés et matériaux pour l’Energie, le Stockage et l’Environnement » 2014-2020 (budget à gérer : 9.7 M€ de subventions CNRS, Etat, Région, FEDER)o	Responsable du Projet CPER « Pôle de Compétences et de Recherches sur les Energies du futur » 2007-2013 (budget à gérer : 4.3Meuros de subventions Etat CNRS, région Centre, FEDER) au bénéfice des laboratoires GREMI, PRISME, ICARE.o	Co-responsable du Projet CPER « PROMESTOCK » 2014 – 2021 (Budget à gérer 9.6 M€ de subventions Etat CNRS, région Centre, FEDER) au bénéfice des laboratoires  GREMI, ICARE, PRISME, CEHMTI, ISTO, et BRGM et CEAo	Expert du Ministère de l’Enseignement Supérieur et de la Recherche pour le Crédit Impôt Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Activités non professionnelleso	Guitare classiqueo	Photographie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (135)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser induced surface structuring of a (Cu, Zn)-based metallic glass thin film: structural, chemical modifications and their impact on bactericidal activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Aspe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Sauldubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Sciences Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05627601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lightweight zero thermal expansion magnesium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujuan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangfeng Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-026-71165-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive molecular dynamics approach to PFAS plasma oxidation in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Froloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunpin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Volume 1, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/ops.15754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085555v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating ion dynamics through Coulomb and Yukawa interaction potentials in one component strongly coupled plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swati Swagatika Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudeep Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (1), pp.015208. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.111.015208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676799v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the understanding of antibacterial properties of CuTiZn thin film: from crystalline alloy to metallic glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Birnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brulé-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 499, pp.131879. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2025.131879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulation and experimental validation of nanoscale droplet wetting and anti-icing performance on OTS selfassembled monolayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junwei Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuming Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bochong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c04488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non‐Thermal Plasma Oxidation Processes for the Removal of Pharmaceuticals in Water: Diclofenac and Diclofenac/Carbamazepine Mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Rayaroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Gru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.70020. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.70020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of the Effect of Micro-Water on the Thermal Decomposition Characteristics of C 4 F 7 N/CO 2 /O 2 Gas Mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanchao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yitian Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunpin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangshuang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (4), pp.2033-2042. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2024.3496839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional and high power impulse magnetron sputtering deposition of tantalum nitride films: a molecular dynamics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc-Weimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Froloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.12. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2025012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and composition evolution of He charged solid-gas nanocomposite films of different matrix elements during thermal annealing in vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Carmen Jiménez de Haro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asunción Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Hufschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.22935. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-06889-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase formation prediction in magnetron sputtered Cu(Ti)Zn thin films: Numerical vs experimental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Jagodar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vaubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edern Menou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 137 (14), pp.145301. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0253997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Oxygen Dissociation and Adsorption on Hexagonal Boron Nitride: Insight from High-Temperature Molecular Dynamics Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc-Weimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edern Menou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physb.2025.417808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method to Localize the Axial Position of Partial Discharges in GIL by Gas Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.263-270. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2023.3320094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxyl-Induced Modification of Oxygen Activation and Desorption Free Energy on Defective Tetragonal Zirconia Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Millon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (47), pp.20066-20080. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c04866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation and transformation of carbamazepine in aqueous medium under non-thermal plasma oxidation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj P Rayaroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Gru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 352, pp.141449. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing trade-off between critical size and velocity in cold-spray: An atomistic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahyar Ghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Seifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movaffaq Kateb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jón Tómas Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (6), pp.063108. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0003968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759553v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Defects on Barrier Energy Formation for OOH * Intermediate in ORR on Tetragonal-ZrO 2 with Adsorbed-Hydroxyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyedehsara Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (28), pp.11572-11582. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c01144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulation of the interaction of an Ar/CH 4 plasma with a surface: Growth, structure, and sputtering of the deposited C:H films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (8), pp.e2400084. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.202400084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics approach for the calculation of the surface loss probabilities of neutral species in argon-methane plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn‐christopher Otakandza-Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.e2300120. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.202300120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176502v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of O2 influence on the decomposition process of the eco-friendly gas insulating medium C4F7N/CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanchao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yitian Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunpin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangshuang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.2407-2415. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2024.3355352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40Ar diffusion in phlogopite: P V T atomistic calibration and implications for Ar–melt–solid kinetic interactions and ascent dynamics of mantle xenoliths and kimberlites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehiel Nteme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Scaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tassan-Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 382, pp.103-117. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2024.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04675027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of sputtered atom and ion energy distribution in films deposited by Physical Vapor Deposition: A molecular dynamics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Atmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Maroussiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movaffaq Kateb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (6), pp.060401. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0004134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683463v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC magnetron sputter deposition in pure helium gas: formation of porous films or gas/solid nanocomposite coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asunción Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Sauldubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 224, pp.113184. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2024.113184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Classical Molecular Dynamics Simulations for Low-Temperature Plasma Processing: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Modern Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41614-023-00140-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269777v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory and molecular simulations of plasma sputtering, transport and deposition processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77 (2), pp.19. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-023-00592-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of fullerene cluster growth mechanisms by carbon atom addition using classical molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prasanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 159 (15), pp.154303. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0166116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic insight into the defect-induced tunable plasticity and electronic properties of tetragonal zirconia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.106731. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations of reactive neutral chemistry in an argon‐methane plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.2200192. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.202200192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma degradation of water organic pollutants: Ab-initio molecular dynamics simulations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Bilea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Magureanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.e2300116. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.202300116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176522v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural characterization and thermal stability of He charged amorphous silicon films prepared by magnetron sputtering in helium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hufschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Jiménez de Haro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 301, pp.127674. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2023.127674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen incorporation in graphene nanowalls via plasma processes : experiments and simulations Author information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Jagodar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Strunskus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 591, pp.153165. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.153165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic Simulations of 40 Ar Diffusion in Muscovite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehiel Nteme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Scaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tassan-Got</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 331, pp.123-142. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2022.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03668854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into acetylene plasma deposition using molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Sciacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), pp.2100103. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.202100103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular growth paths and dust-particles nucleation precursors in Ar/C2H2 low pressure discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminathan Prasanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.2100204. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.202100204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly efficient desalination performance of carbon honeycomb based reverse osmosis membranes unveiled by molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanxiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Wei Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuqiang Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.375705. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ac03d8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary and ternary Pt-based clusters grown in a plasma multimagnetron-based gas aggregation source: electrocatalytic evaluation towards glycerol oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chamorro-Coral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.1730. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0na01009j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discharge dynamics, plasma kinetics and gas flow effect in argon-acetylene discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminathan Prasanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 30, pp.105015. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ac2a17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Abundance and Stability of carbon nanostructures by Combined Condensation-Annealing Molecular Dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Allouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminathan Prasanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou J Seydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1201, pp.113252. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comptc.2021.113252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into plasma degradation of paracetamol in water using a reactive molecular dynamics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mado Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Bensebaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunpin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129 (18), pp.183304. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0043944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of ion potential energy in low energy HiPIMS deposition: An atomistic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movaffaq Kateb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Tomas Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snorri Ingvarsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 426, pp.127726. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.127726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of helium incorporation on growth process and properties of aluminum thin films deposited by DC magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahrae Lahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 426, pp.127808. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.127808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Platinum Nanoparticles by Plasma Sputtering onto Glycerol: Effect of Argon Pressure on Their Physicochemical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Orozco-Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chamorro-Coral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janick Bigarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (5), pp.3169-3179. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c09746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of 3D Nanographene into Mesoporous Germanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Aziziyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gitanjali Kolhatkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Ruediger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.23984. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0nr04937a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption and Diffusion of Hydrogen in Carbon Honeycomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingwei Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanxiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haojie An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2), pp.344. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10020344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Molecular Dynamics Simulations of Fuel Cell Nanocatalyst Plasma Sputtering Growth and Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.3584. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13143584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potency of γ-valerolactone as bio-sourced polar aprotic organic medium for the electrocarboxlation of furfural by CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chamorro-Coral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andreazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 848 (7), pp.113257. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2019.113257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics simulations of initial Pd and PdO nanocluster growths in a magnetron gas aggregation source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chamorro-Coral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotheara Chuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bauchire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Chemical Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (2), pp.324-329. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11705-019-1792-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the unique electro-catalytic behavior of PtBi/C materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitty Roméo Serge Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chamorro-Coral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 329, pp.135161. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.135161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pt3MeAu (Me = Ni, Cu) fuel cell nanocatalyst growth, shapes and efficiency: A molecular dynamics simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (49), pp.29656. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b06476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Oxygen on the Growth of Palladium Clusters Synthesized by Gas Aggregation Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chamorro-Coral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andreazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (7), pp.e1900006. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.201900006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of performance improvement by model predictive control in a renewable energy system with hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Stevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (45), pp.21017 - 21029. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.09.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Molecular Dynamics Simulation of Plasma Processing: Application to Plasma Sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, 59 (7 p.). </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2018.00059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate temperature and ion kinetic energy effects on first steps of He + implantation in tungsten: experiments and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pentecoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141, pp.47-58. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2017.08.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations for plasma-surface interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Neyts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14, pp.1600145. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.201600145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale mechanisms of CNT growth and etching in plasma environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umedjon Khalilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemie Bogaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzad Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (18), pp.184001. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa6733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulation of Al–Co–Cr–Cu–Fe–Ni high entropy alloy thin film growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68, pp.78-86. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2015.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient way to evidence and to measure the metal ions fraction in high power impulse magnetron sputtering (HiPIMS) post- discharge with Pt, Au, Pd and mixed targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (6), pp.695820601. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022377816001136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations of ternary PtxPdyAuz fuel cell nanocatalyst growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tejs Vegge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (47), pp.22589-22597. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of low pressure plasma processing of proton exchange membrane fuel cell electrocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.201500171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low flux and low energy helium ion implantation into tungsten using a dedicated plasma source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pentecoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 383, pp.38-46. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2016.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far-and mid-infrared properties of carbon layers elaborated by plasma sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ramzi Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 390, pp.1002-1008. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.07.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Energy and low fluence helium implantations in tungsten: Molecular dynamics simulations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pentecoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 470, pp.44-54. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sputtered Ag thin films with modified morphologies: Influence on wetting property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Vayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 347, pp.101-108. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.04.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PdPt catalyst synthesized by gas aggregation source and magnetron sputtering for fuel cell electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andreazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.475302. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/48/47/475302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane patterned by pulsed laser micromachining for proton exchange membrane fuel cell with sputtered ultra-low catalyst loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kaya-Boussougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 298, pp.299-308. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics calculations of CH 3 sticking coefficient onto diamond surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schwaederlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.764-770. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.201400223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations of supported metal nanocatalyst formation by plasma sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Neyts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 256, pp.3-12. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2015.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient amorphous platinum catalyst cluster growth on porous carbon: A combined Molecular Dynamics and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bauchire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162, pp.21-26. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2014.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Significance of Energy Storage for Renewable Energy Generation and the Role of Instrumentation and Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Berseneff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tran-Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mermilliod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Instrumentation and Measurement Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17, pp.34-40. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mim.2014.6810044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the key factors driving the resistivity of AuOx thin films grown by reactive magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 295, pp.194- 197. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Power Impulse Magnetron Sputtering deposition of Pt inside fuel cell electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Bigarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (27), pp.272001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the HiPIMS voltage on the time resolved platinum ions energy distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, pp.2818-2819. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2014.2325061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics simulations of clusters and thin film growth in the context of plasma sputtering deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bauchire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, 224004 (17pp)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlCoCrCuFeNi high entropy alloy cluster growth and annealing on silicon: A classical molecular dynamics simulation study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bauchire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 285P, pp.810-816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy transferred to the substrate surface during reactive magnetron sputtering of aluminum in Ar/O2 atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 539, pp.88. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.05.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of DC reactive magnetron sputtering deposition process for efficient YSZ electrolyte thin film SOFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wittman-Teneze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.279-288. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201200125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamic simulation of binary ZrxCu100-x metallic glass thin film growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 274, pp.164 - 170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-step synthesis and chemical characterization of Pt C nanowire composites by plasma sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.1168-1171. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201300236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of thermal annealing on the morphology of sputter deposited platinum clusters into anodic aluminum oxide pores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujuan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 266, pp.400-404. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2012.12.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique, Plasmas, Matériaux et Énergie. Les piles à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bauchire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37, pp.22-26. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/201337022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR emission from the target during plasma magnetron sputter deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Balhamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.547(2013) 44-49. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ballistic and molecular dynamics simulations of aluminum deposition in micro-trenches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kokkoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Samelor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 536, pp.115-123. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.03.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster organization in co-sputtered carbon-platinum films as revealed by grazing incidence X-ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andreazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Andreazza-Vignolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Escalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.672. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-011-0672-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platinum nanocluster growth on vertically aligned carbon nano fiber arrays: sputtering experiments and molecular dynamics simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David B. Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 263, pp.352-356. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2012.09.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted diffusion in porous materials: Experiments, modeling and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bauchire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defect and Diffusion Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 323-325, pp.387-391. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.323-325.387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helium retention and early stages of helium-vacancy complexes formation in low energy helium-implanted tungsten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. E. Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taieb Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 433, pp.305-313. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hybrid solid oxide fuel cell (SOFC) and gas turbine (GT) systems steady state modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penyarat Chinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.9237-9248. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Evolution of Plasma Sputtered Core-shell Nanoparticles for Catalytic Combustion of Methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guojuan Zhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoqiang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115, pp.24164-24171. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp206606r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced anomalous diffusion of sputtered atoms in nanosized pores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujuan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical and Theoretical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 390, pp.2112-2116. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2011.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Planar Anode - Supported Solid Oxide Fuel Cell Model with Internal Reforming of Natural Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penyarat Chinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Chanchaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wishsanuruk Wechsatol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54, 23405 (15p.). </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011100145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PdAu/C catalysts prepared by plasma sputtering for the electro-oxidation of glycerol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107 (3-4), pp.372-379. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2011.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma deposition of catalytic thin films: Experiments, Applications, Molecular modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 205 (Supplement 2), pp.S15-S23. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance Plasma Sputtered Fuel Cell Electrodes with Ultra Low catalytic metal Loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41, pp.1151-1159. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3635648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yttria - stabilized zirconia thin films deposited by pulsed-laser deposition and magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Rezugina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 205, pp.4495-4499. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.03.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane combustion over Pd/ZrO2/SiC, Pd/CeO2/SiC, and Pd/Zr0.5Ce0.5O2/SiC catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guojuan Zhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoqiang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangyun Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.870-874</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance Plasma Sputtered PdPt Fuel Cell Electrodes with Ultra Low Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.8429-8434. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.04.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroscaleModeling of an Anode-Supported Planar SolidOxide Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penyarat Chinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wishsanuruk Wechsatol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Chanchaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.184-199. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201000121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Combination of Plasma Sputtered Pd-Au Bimetallic Nanoparticles for Catalytic Methane Combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guojuan Zhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoqiang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115, pp.11240-11246. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp203351p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer Electrolyte Fuel Cell Electrodes Grown by Vapor Deposition Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Vapor Deposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, pp.296-304. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cvde.201100046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helium desorption in 3He implanted tungsten at low energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Debelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taieb Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.504-507. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.12.174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A planar anode-supported Solid Oxide Fuel Cell model with internal reforming of natural gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chanchaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wechsatol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (2), </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011100145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solid oxide fuel cell micro-scale modeling with spherical particle shaped electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penyarat Chinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Chanchaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wishsanuruk Wechsatol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54, pp.23411. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011100171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High entropy alloys deposited by magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39, pp.2478-2479. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2011.2157942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original polystyrene nanoballs grown by plasma polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr Ennajdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39, pp.2778-2779. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2011.2105505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do not forget the electrochemical characteristics of the membrane electrode assembly when designing a Proton Exchange Membrane Fuel Cell stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergueï Martemianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.10406-10423. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.05.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BiOCl nano/microstructures on substrates: Synthesis and photocatalytic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujuan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinfang Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weichang Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianmin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65, pp.1344-1347. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2011.01.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapping and release of helium in tungsten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emile Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taieb Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 416, pp.13-17. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.12.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni-YSZ films deposited by reactive magnetron sputtering for SOFC applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Rezugina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 204, pp.2376-2380. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal stability of AlCoCrCuFeNi high entropy alloy thin films studied by in-situ XRD analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 204, pp.1989-1992. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2009.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition and diffusion of plasma sputtered platinum nanoparticles in porous anodic alumina oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujuan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.451-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Photocatalytic Properties of BiOCl Nanowire Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujaun Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinfang Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianmin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baibiao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64, pp.115-118. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2009.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Modeling of a Solid Oxide Fuel Cell with Nearly Spherical-Shaped Electrode Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penyarat Chinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Chanchaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wishsanuruk Wechsatol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Energy and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.185-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous diffusion mediated by atom deposition into a porous substrate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bauchire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.045901. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.045901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics for Low Temperature Plasma-Surface Interaction Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David B. Graves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (19), 194011 (27pp). </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/19/194011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon/platinum nanotextured films produced by plasma sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Andreazza-Vignolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp. 209-214. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2008.09.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of plasma sputtered Fuel Cell electrodes with ultra-low Pt loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ennadjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Escalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (4), pp.858-861. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2009.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes produced by plasma enhanced chemical vapor deposition technique for low temperature fuel cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr Ennajdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 195 (1), pp.232-238. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.06.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex structure / composition relationship in thin films of AlCoCrCuFeNi high entropy alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 117 (1), pp.142-147. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2009.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Nafion and platinum content in a catalyst layer processed in a radiofrequency helicon plasma system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devin Ramdutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod W. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42, pp.045207. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/4/045207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large area silicon epitaxy using pulsed DC magnetron sputtering deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Plantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Challali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Carriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lainat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ancilotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85, pp.636-639. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2007.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00191122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCP plasma sputtering of nanostructured fuel cell electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Andreazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36, pp.872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00214152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuous non-linear shadowing model of columnar growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Huong Vo Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bauchire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, 022003 (3pp)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190948v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of platinum catalyst by plasma sputtering for fuel cells: 3D simulation and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, 035028 (7 pp)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Carbon Nanofibers and Pt-Nanocluster-Based Electrochemical Microsystems by Combining Low-Pressure Helicon Plasma Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36, pp.882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and Deposition of Plasma-Sputtered Platinum Atoms: Comparison Between Experiments and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36, pp.884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the sputtered platinum utilization in proton exchange membrane fuel cells using plasma-based carbon nanofibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, 185307 (10pp)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma based platinum nanoaggregates deposited on carbon nanofibers improve fuel cell efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod W. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90 (22), pp.223119. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2745210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low energy plasma treatment of Nafion® membranes for PEM fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devin Ramdutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Hudspeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley Ladewig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gengenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 165, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condensation coefficients in plasma sputtering deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Rozenbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40, pp.2121-2123. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/40/7/039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray diffraction study of effect of deposition conditions on alpha-beta phase transition and stress evolution in sputter-deposited W coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Plantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chin. Phys. Soc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (02), pp.432-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid polymer fuel cell synthesis by low pressure plasmas: A short review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34, pp.151-156. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2006035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma sputtering of an alloyed target for the synthesis of Zr-based metallic glass thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Pavius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.465-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of deposition and post-oxidation of d.c. magnetron sputtered W/Fe bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Plantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 200, pp.408-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma sputtering deposition of platinum into porous fuel cell electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (24), pp.3419 - 3423. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/37/24/010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations of palladium cluster growth on flat and rough graphite surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Moebs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28, pp.43. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2004161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (209)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma sputtering onto polyols for the synthesis of electrocatalytic nanomaterials used in renewable H2 storage and fuel cells, International Conference on Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Atmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssatou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Laser, Plasma and Radiation – Science and Technology (ICLPR-ST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Danube delta, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEA et alliages complexes en couches minces: apport de la pulvérisation plasma magnétron et nouvelles applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Boivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique « 20 ans des HEAs » de la Société Française de Métallurge et des Matériaux à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition inside silicon trenches and porous substrate using bipolar high power impulse magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Atmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rochdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the plasma-liquid interactions in the sputtering deposition of Pt nanoparticles in glycerol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Atmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Orozco Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Sauldubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM (Plasma Thin film International Union Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations: A powerful virtual microscope for plasma processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Romanian – French Workshop on Non-thermal Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Mechanism of Oxygen Adsorption on t-ZrO2-x (111) and Hydroxylated t-ZrO2-x (111) Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyedehsara Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Inorganic Functional Oxides: Synthesis, Characterization and Simulation conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium oxynitrides thin films by reactive magnetron sputtering for the oxygen reduction reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Atmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Valange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg (67), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic Study of the Impact of Oxygen Vacancy Defect on Catalytic Activity of Monoclinic Zirconia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Atmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics approach for the calculation of surface loss probabilities during the growth of C:H films from an argon-methane plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFV, Sep 2023, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations of hydrocarbon film deposition in an Ar/CH4 low-pressure plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics Simulation Insights into Plasma Treatment of Emerging Pollutants in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium-based nanocatalysts by sputtering onto glycerol and solid carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Atmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyedehsara Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM (Plasma Thin film International Union Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Crystallographic Orientation on Deformation Behavior of Monoclinic Zirconia Subjected to Nanoindentation: Molecular Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyedehsara Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Atmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2023 (Spring meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Entropy Alloy antimicrobial coatings using Plasma Magnetron Sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Jagodar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM (Plasma Thin film International Union Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations: A virtual microscope for studying plasma processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXV ICPIG, July 9-14, 2023, Egmond aan Zee, The Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Egmond aan Zee, Netherlands. pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations of alloy nanofilms : Effect of interaction potential on local structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vaubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edern Menou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Nanoalloys (IMN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orléans (45), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations for plasma processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Insulation and Discharge Computation for Power Equipment (IDCOMPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Wuhan (Virtual), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sputter deposition in He gas: gas/solid nano-composite or highly porous films synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asunción Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Sauldubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Reactive Sputter Deposition (RSD2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, On-line conference, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics simulations for low temperature plasma processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 th Asia-Pacific Conference on Plasma Physics AAPPS-DPP2022 On-line E-conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (Association of Asian-Pacific Physical Societies - Division of Plasma Physics, Oct 2022, On-line E-conference, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics approach to volume and surface molecular reactivity in Ar/CH4 plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases (ESCAMPIG 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité en volume et formation de clusters dans les plasmas Ar/CH4 : Une approche de dynamique moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière du GDR SUIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics study of the effect of sputtered atom energy distribution on film growth. Comparison between thermal evaporation, dc magnetron sputtering, HiPIMS and bipolar HiPIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroussiak Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Atmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Reactive Sputter Deposition (RSD2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, On-line conference, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamic simulations of carbon-atom mediated molecular growth of carbon clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Allouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminathan Prasanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Atomic and Molecular Data and Their Applications (ICAMDATA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Mola di Bary, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sputter deposition in He gas: gas/solid nano-composite or highly porous films synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asunción Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Sauldubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Reactive Sputter Deposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, On line conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non equilibrium plasmas: from dusty plasmas to nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Jagodar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Santhosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Cvebar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge gas and discharge parameters influence on kinetic and nucleation in RF Ar/C2H2 plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminathan Prasanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations of initial stage of hydrocarbon plasma dust nucleation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Nonideal Plasmas 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helium-charged aluminum and silicon films deposited by Direct Current Magnetron Sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pt nanoparticles by sputtering onto glycerol: effect of the argon pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Orozco Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Sauldubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janick Bigarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiPIMS today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par dynamique moléculaire de la réactivité des espèces neutres principales d’un plasma Ar/CH4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2021 du GdR EMILI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive molecular dynamics simulations of H2 production and conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities in materials for green energy production and conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, ORLEANS (virtual meeting), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics simulations of low temperature plasma processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Meeting of the American Physical Society Division of Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of Aluminum Nanostructured Films by DC Magnetron Sputtering for Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURFACES, INTERFACES AND COATINGS TECHNOLOGIES SICT2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations of CH4 plasma deposition on stainless steel surfaces: C2H3+ bombardment on hydrocarbon films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Antibes (Online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma based synthesis, functionalization and doping of carbon nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Jagodar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Strunskus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Cvelbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique moléculaire et réactivité des plasmas. Application à la dégradation des polluants organiques dans l’eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2021 du GdR EMILI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Produced and Processed Multimaterials Based on Vertically Aligned Graphene Walls and Their Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Jagodar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neelakandan Santhosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Sciacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">240th ElectroChemical Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy decomposition analysis of organic pollutants in water : a way for finding plasma degradation routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Magureanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Balea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPPA2021 &amp; 1st COST CA19110 Workshop PlAgri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHESIS OF 3D NANOGRAPHENE WITHIN MESOPOROUS GERMANIUM STRUCTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Aziziyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Machon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Arès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Lido di Camaiore, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectric properties of thin film of Graphene-Mesoporous Semiconductor Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Aziziyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Thermoelectrics (ECT2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stable forms of carbon clusters produced in low pressure sputtering discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Allouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminathan Prasanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Model Predictive Control in isolated Microgrid with a hybrid Batteries -Hydrogen Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Stevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Fundamentals and Developpments of Fuel Cells (FDFC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics approach to plasma nanocatalyst growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chamorro-Coral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Fundamentals and Developpments of Fuel Cells (FDFC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management of isolated DC microgrids with hybrid batteries-hydrogen storage system using Model Predictive Control and Wavelet Neural Networks based forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Stevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE’19 ECCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and electrocatalytic behavior of Pt-based nano-catalyst obtained via magnetron sputtering onto vegetal glycerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Orozco Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janick Bigarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM - Plasma Thin film International Union Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pt, PtBi, PtCu and PtCuBi clusters grown in a plasma based gas aggregation source for glycerol electrocatalytic oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chamorro-Coral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasma Chemistry (ISPC 24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First stages of metal surface nanostructuration by He + implantation: plasma experiments and molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Pentecoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasma Chemistry (ISPC 24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics approach to plasma nanocatalyst growth and reactivity for energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICREN 2019, International Conference on Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, PARIS, UNESCO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of nanomaterials based on Graphene-Mesoporous Germanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Aziziyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Machon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gitanjali Kolhatkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Québécois des Matériaux Fonctionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic Bimetallic Nanoclusters of Pt-Bi and Pt-Cu grown in a Gas Aggregation Source (GAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chamorro-Coral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society, Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PtBi, PtCu and PtBiCu nanoclusters grown in a magnetron based gas aggregation source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chamorro-Coral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM (Plasma Thin film International Union Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PdPt nanocatalyst synthesis via liquid medium sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Orozco-Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bigarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasma Chemistry (ISPC 24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics approach to plasma nanoparticle growth and reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chamorro-Coral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Physics of Non-Ideal Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Palladium Nanoclusters deposition rate with the introduction of O2 in a Gas Aggregation Source (GAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chamorro-Coral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Plasma Surface Engineering, 17 - 21 Sep 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des premiers stades de l’insertion d’hélium dans le tungstène : apport du couplage entre simulation numérique et caractérisation NRA/PAS des échantillons implantés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pentecoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 ème rencontre "Ion Beam Applications Francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nuan le fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a magnetron discharge using CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotheara Chuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bauchire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik C Neyts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Physics of Non-Ideal Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics simulations of plasma sputtered nanocatalyst growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chamorro-Coral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Plasma Surface Engineering, 17 - 21 Sep 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma sputtering synthesis of nanocatalyst for fuel cells: Experiments and molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire CCIMSE– CISC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et simulation des premiers stades de l’insertion d’hélium dans le tungstène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pentecoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès général SFP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics approach to plasma-­surface and plasma-­reactivity processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iPlasmaNano-VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Neyts, Jul 2017, ANTWERP, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the understanding of the first stages of metal surface nanostructuration based on He+ implantation: experiments and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pentecoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées Nationales sur les Technologies Emergentes en micronanofabrication, (JNTE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the CFD simulation of magnetron discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotheara Chuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bauchire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik C Neyts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iPlasmaNano-VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Antwerpen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics approach to plasma sputtering growth of nanoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées Nationales sur les Technologies Emergentes en micronanofabrication, (JNTE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic nanomaterials for fuel cell by magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Innovations in Thin Film Processing and Characterization (ITFPC2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding ternary PEMFC nanocatalyst atomic arrangement during growth and annealing: a Molecular Dynamics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tejs Vegge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Fuel Cell Car Workshop (EFCW2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design catalytic nanocluster by magnetron-sputter gas-aggregation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Fuel Cell Car Workshop (EFCW2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of Palladium nanoclusters by Gas Aggregation Source (GAS): Study of the addition of a reactive gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chamorro-Coral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renatech depot : Renatech Thématique Dépôts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and simulations of He+ implantation into tungsten at low fluxes: influence of the ion kinetic energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pentecoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Colloquium on Plasma processes (CIP-MIATEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Molecular Dynamics simulations of plasma sputtered catalyst growth and plasma-catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik C Neyts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational chemistry for pollutant mitigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Fuel Cell, Photovoltaic autonomous system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouxel Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasnier Serge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Fuel Cell Car Workshop (EFCW2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations par dynamique moléculaire de la croissance de suies carbonées dans les plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Abdouni Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MatV2L-Carbone : Journées thématiques sur le carbone dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR MatV2L, Mar 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Reduction Reaction at Binary and Ternary Nanocatalysts Based on Pt, Ni and Au</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Styven Lankiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stève Baranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">230th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles synthesis by magnetron based gas aggregation source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Plasma Surface Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics simulations of low dose and low kinetic energy He plasma irradiation of tungsten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pentecoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IUPAC International conferences on High Temperature Materials Chemistry (HTMC XV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics Simulations of Plasma Sputtered Ultra-low Platinum Nanocatalyst Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrolysis and Fuel Cell Discussions. Challenges Towards Zero Platinum for Oxygen Reduction, EFCD2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de membranes Nafion par procédé laser pour PEMFC faiblement chargée en platine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Bigarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle GdR HySPaC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Porticcio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimony Tin Oxide: From Computational Research to MEA Manufacturing Challenges in the Value Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Colmenares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Oyarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tejs Vegge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrolysis and Fuel Cell Discussions. Challenges Towards Zero Platinum for Oxygen Reduction, EFCD2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SMARTCAT - Systematic, Material-oriented Approach using Rational design to develop break-Through Catalyst s for commercial automotive PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Styven Lankiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrolysis and Fuel Cell Discussions. Challenges Towards Zero Platinum for Oxygen Reduction, EFCD2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He+ implantation into tungsten at low kinetic energy and low fluxes using a plasma source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pentecoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th international Colloquium on Plasma Processes – CIP2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design catalytic materials for PEMFC by plasma sputtering deposition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma-Quebec 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature growth processes with helicon radio-frequency plasmas. TiO2 films and Pt/C nano-clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sarra-Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International conference on Surface Modification of Materials by Ion Beams (SMMIB-19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Chiang Mai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time resolved study of the HiPIMS palladium, platinum and gold post-discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanos Konstantinidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bigarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th international Colloquium on Plasma Processes – CIP2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design the catalyst (layer) for fuel cell using plasma techniques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop EERA JP Fuel Cells &amp; Hydrogen Technologies SP2: Catalyst and Electrodes “Bridging experimental and numerical research: Next generation electrodes and catalysts for more durable and efficient fuel and electrolysis cells », </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L. Colmenares-Rausseo, May 2015, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of helium implantation in tungsten crystal at low incident energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pentecoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Plasma Surface Engineering PSE 2014 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion anomale dans un modèle de déposition plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bauchire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lille, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics simulations of magnetron (reactive) sputtering and deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Reactive Sputerring Deposition Conference - RSD2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helium interaction with tungsten surface at low incident energy and low ion fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pentecoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taieb Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Greifswald, Germany. pp.HT5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time resolved study of the HiPIMS postdischarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palmucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Gas Discharges and their Applications (GD2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Orléans, France. pp.E-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and properties of binary and ternary alloys deposited by combinatorial magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Surface Engineering - PSE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’implantation d’hélium dans le tungstène : Développement d’une source plasma ICP-RF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pentecoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Québec colloque 2014 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pt and PtX nanoclusters prepared by gas aggregation cluster source for proton exchange membrane fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications (IDHEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nantes, France. pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of helium implantation in tungsten crystal at low incident energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pentecoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taieb Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Surface Engineering - PSE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique énergétique à l'horizon 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61ème Congrès des Professeurs de Physique et Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pt nanoclusters prepared by magnetron sputtering and cluster beam deposition for proton exchange membrane fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVC-19 / ICN+T 2013 and partner conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp.2160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport et diffusion d'atomes dans des milieux poreux. Modélisation et simulation par dynamique moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bauchire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Jounées matériaux Numériques, JMN 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Loches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations de Dynamique Moléculaire de la croissance d'agrégats sur des surfaces nanostructurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Xie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Journées Surfaces et Interfaces, JSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an ICP source for the study of helium insertion in tungsten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pentecoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVC-19/ICSS-15 AND ICN+T 2013 2013/MIATEC 2013/CIP 2013/RSD 2013 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New PEMFC active layer architectures for optimized Pt utilization rate,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Bigarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Fundamentals &amp; Development of Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Pt Content Catalyst Coated Membrane as Deposited by Plasma Sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Fundamentals &amp; Development of Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Karlsruhe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Co-Sputtering Methods for the One-Step Synthesis of Pt-C Nanowires Composites With Enhanced Electrocatalytic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andreazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Andreazza-Vignolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">224th ECS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, San Francisco, United States. paper_20894_abstract_4449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HELIUM INTERACTION WITH TUNGSTEN SURFACE AT LOW INCIDENT ENERGY AND LOW ION FLUXES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pentecoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taieb Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PASI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Luxembourg. pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics simulations of plasma sputtered ZrxCu1-x amorphous metallic glass thin film growth. Effects of composition and kinetic energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVC - 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp.2201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance de films minces métalliques complexes : expériences et simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics Simulations of plasma sputtering deposition and nanocluster growth on surface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PASI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Luxembourg, Luxembourg. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an eco-efficient plasma process of low metal loaded catalyst synthesis for the electrochemical valorization of Glycerol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Green Chemistry (ISGC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, La Rochelle, France. pp.FC4-1/539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of multi-element metallic thin films by magnetron sputtering: metallic glasses and high entropy alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolique Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive Sputter Deposition, RSD 2012 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations of cluster growth in nanostructured materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Amin-Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nanoscience + Technology (ICN+T2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.104-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pulvérisation plasma au GREMI : Expériences et Simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la division plasma de la société française de physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations par dynamique moléculaire de la croissance d'agrégats d'alliages haute entropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion GdR nanoalliages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulvérisation magnétron pulsée à haute puissance pour la synthèse de catalyseur platine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">réunion annuelle GdR PACS Belfort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations of platinum atom deposition onto nanostructured carbon materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITFPC-MIATEC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, France. http://vide.org/itfpc-miatec2011/fileadmin/document/ITFPC-MIATEC_program_oral.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblages autosupportés de pile à membrane protonique avec électrodes en couches minces élaborées par pulvérisation plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunon GdR PACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport / adsorption / diffusion / agrégation d'atomes pulvérisés par plasma dans les poreux. Expériences et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Plasmas Froids 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance Plasma Sputtered Fuel Cell Electrodes with Ultra Low Catalytic Metal Loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">220th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Boston, United States. http://ecsmeet2.peerx-press.org/ms_files/ecsmeet2/2011/03/18/00000158/00/158_0_art_0_lx8wxp.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid oxide fuel cell thin films synthesized by DC magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Rezugina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS ICAM-IUMRS 2011, Symposium X : Fuel Cells - Energy Conversion,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, France. http://www.emrs-strasbourg.com/index.php?option=com_abstract&amp;task=view&amp;id=139&amp;day=2011-05-12&amp;year=20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted diffusion in porous materials : Experiments, modeling and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bauchire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference On Diffusion In Materials (DIMAT 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pt based thin films deposited by magnetron sputtering for PEMFC and DMFC fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr Ennajdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, NANTES, France. http://vide.org/cip2011/fileadmin/document/CIP_11_program_poster.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pt based thin films deposited by magnetron sputtering for PEMFC and DMFC fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr Ennajdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITFPC-MIATEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nancy, France. http://vide.org/itfpc-miatec2011/fileadmin/document/ITFPC-MIATEC_program_oral.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of metal thin films by magnetron sputtering on carbon nanotube carpet for thermal characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Amin-Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nantes, France. http://vide.org/cip2011/fileadmin/document/CIP_11_program_poster.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma sputter deposition of Aluminum onto micropatterned silicon substrates: Experiments and molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITFPC-MIATEC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, France. http://vide.org/itfpc-miatec2011/fileadmin/document/ITFPC-MIATEC_program_oral.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the deposition parameters influence the microstructure of metallic alloy thin films deposited by plasma magnetron sputtering?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nantes, France. http://vide.org/cip2011/fileadmin/document/CIP_11_program_poster.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxyde thin films deposited by PLD and magnetron sputtering for fuel cell technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wittman-Teneze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, NANTES, France. http://vide.org/cip2011/fileadmin/document/CIP_11_program_poster.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un équivalent particulaire de l'équation de Kuramoto-Sivashinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phung Thanh-Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Non-Linéaire 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. http://nonlineaire.univ-lille1.fr/SNL/programme/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas create a new path for next generation hydrogen fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod W. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOWARDS GLOBAL ARTIFICIAL PHOTOSYNTHESIS. Energy, Nanochemistry &amp; Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et caractérisation de films d'oxydes pour SOFC par pulvérisation magnétron et ablation laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion GdR PACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence of hydrophobic properties versus the chemical composition in a AlCoCrCuFeNi high entropy alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France. pp.CD C41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma sputtered platinumcluster growth in porous carbon: a grazing incidence small angle X-ray scattering study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andreazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Escalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nantes, France. http://vide.org/cip2011/fileadmin/document/CIP_11_program_oral.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformité, microstructure et purété de films d'aluminium déposés sur substrats de Si patternés. Etude comparative selon le procédé de dépôt : pulvérisation plasma, ablation laser, dépôt chimique en phase vapeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Shaharil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, NANTES, France. pp.résumé 0235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma sputtering deposition of catalytic films based on platinum alloys and non-precious metal alloy catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Baranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd CARISMA International Conference on Progress in MEA components for Medium and High Temperature Polymer Electrolyte Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, La Grande Motte, France. http://www.progressmea.org/data/MEA2010_programme.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YSZ thin films deposited by PLD and magnetron sputtering for SOFC technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Rezugina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2010 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, France. http://www.emrs-strasbourg.com/index.php?option=com_abstract&amp;task=view&amp;id=98&amp;day=2010-06-07&amp;year=201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de coeurs de piles à combustible par procédés plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr Ennajdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Escalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de catalyseurs à base de palladium déposés par pulvérisation plasma pour piles à combustible à membrane protonique et anionique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr Ennajdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.06-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of YSZ Thin Films by Reactive High Power Impulse Magnetron Sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Rezugina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Magnfält</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aiempanakit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Helmersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIPIMS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Sheffield, United Kingdom. in press (4p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement de l'hélium et des défauts lacunaires dans le tungstène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. E. Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, NANTES, France. pp.03-1653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de films minces d'alliages métalliques complexes hydrophobes par pulvérisation plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, NANTES, France. pp.résumé 1698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex structure, composition and contact angle relationship in thin films of AlCoCrCuFeNi high entropy alloy and ZrCuAl metallic glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetron, Ion processing &amp; Arc Technologies European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion et adsorption en milieu poreux : profil expérimental et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bauchire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois James</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France. pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma deposition of catalytic thin films : experiments, modeling and applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Plasma Surface Engineering (PSE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do not forget the characteristics of the Membrane-Electrode-Assembly when designing a PEMFC stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergueï Martemianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st Annual Meeting of the International Society of Electrochemistry (ISE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of thermal annealing on the morphology and diffusion behavior of platinum nanoclusters in the anodic aluminum oxide template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujuan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSE 2010 - 12th International Conference on Plasma Surface Engineering September 13 - 17, 2010, in Garmisch-Partenkirchen, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Garmisch-Partenkirchen, Germany. pp.330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de films d'oxydes pour SOFC par pulvérisation magnetron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Rezugina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Sauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, NANTES, France. pp.résumé 0157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions plasma-surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOMOD 2010 - Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, ASPET, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de propriétés de films YSZ élaborés par plasma magnétron HIPIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Rezugina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Magnfält</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aiempanakit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Helmersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.02-1305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC magnetron sputtering deposition and characterisation of gold oxide thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSE 2010 - 12th International Conference on Plasma Surface Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Garmisch-Partenkirchen, Germany. pp.399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of yttria stabilized zirconia thin film by high-power impulse magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Rezugina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Magnfält</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aiempanakit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Helmersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetron, Ion processing &amp; Arc Technologies European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par dynamique moléculaire de la croissance d'agrégats en milieu poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piles à combustible : principes et quelques effets non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Non-Linéaire 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel Cell electrodes with ultra-low Pt loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Escalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Fuel Cell Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Kofu, Japan. http://fc-nano.yamanashi.ac.jp/english/ifcw/index.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance d'agrégats de platine obtenus par pulvérisation plasma dans une couche poreuse de carbone. Etude par diffusion des rayons X aux petits angles en incidences rasante (GISAXS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andreazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Escalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Soleil Région Centre JSRC-7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro - Scale Modeling of a Solid Oxide Fuel Cell Packed with Spherical - Shaped Electrode Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penyarat Chinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wishsanuruk Wechsatol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Renewable Energy Congress 2009 – Asia and the 3rd International Conference on Sustainable Energy and Environment (SEE 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bangkok, Thailand. pp. 786-791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance de nano-agrégats de palladium déposés par pulvérisation plasma pour piles à combustible à membranes protonique et anionique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion GDR 2985 « PACTE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal stability and in-situ XRD analysis of AlCoCrCuFeNi high entropy alloy thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium Q</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France. http://www.emrs-strasbourg.com/index.php?option=com_abstract&amp;Itemid=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the performance of a Solid Oxide Fuel Cell with different electrode microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penyarat Chinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Chanchaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wishsanuruk Wechsatol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Green and Sustainable Innovation – ICGSI2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Chiang Rai, Thailand. http://icgsi.eng.cmu.ac.th/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance low Pt content PEMFC electrodes produced by plasma sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr Ennajdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Escalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEST2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, TOURS, France. http://www.nest2009.org</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de films d'oxydes pour SOFC par pulvérisation magnetron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Rezugina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion GDR 2985 « PACTE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma fabrication of electrochemical micro-systems for a hydrogen economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod W. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cormac Corr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2009 Symposium C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. http://www.emrs-strasbourg.com/index.php?option=com_abstract&amp;Itemid=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-plasma PEMFC: new polymer membrane and high performance of ultra low Pt loaded electrodes,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr Ennajdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Escalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Colloquium on PLASMA PROCESSES - CIP2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sputtered platinum cluster growth in porous carbon: A grazing incidence small angle X-ray scattering study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andreazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Escalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Thin Film Processing and Characterisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Nancy, France. http://www.vide.org/itfpc09/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma processing for fabricating PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Escalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France. http://www.emrs-strasbourg.com/index.php?option=com_abstract&amp;task=view&amp;id=63&amp;year=2009&amp;Itemid=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodes de piles PEMFC à très faible taux de Pt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr Ennajdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion GDR 2985 « PACTE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature plasma processing techniques applied to fuel cell technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cormac Corr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EPS Conference on Plasma Physics,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion anormale dans les poreux. Etude expérimentale, de modélisation et de simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bauchire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David B. Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journées de Simulation Numérique JSNUM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetron reactive sputtering deposition of oxide films for SOFC application,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Rezugina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Colloquium on PLASMA PROCESSES CIP2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblages Membrane Electrodes Innovants pour Pile Alcaline à Membrane Sans Platine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergueï Martemianov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Energie du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France. pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using reactive plasma processing for hydrogen fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod W. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cormac Corr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasma Chemistry, ISPC19 - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bochum, Germany. http://www.ispc-conference.org/ispcproc/papers/71.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Modeling of an Anode - Supported Solid Oxide Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penyarat Chinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Chanchaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wishsanuruk Wechsatol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Science, Technology and Innovation for Sustainable Well-Being (STISWB 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Thailand. pp. 89-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-polymerized membranes: Development and integration in fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr Ennajdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Colloquium on PLASMA PROCESSES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couches catalytiques à base de nanofibres de carbone alignées obtenues par procédés plasma couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cormac Corr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod W. Boswell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion GDR 2985 « PACTE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics simulations of sputtered platinum cluster growth in fuel cell electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David B. Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Thin Film Processing and Characterisation ITFPC09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Nancy, France. http://www.vide.org/itfpc09.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of plasma-polymerized membranes for MEAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr Ennajdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Escalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEST2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, TOURS, France. http://www.nest2009.org</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations par dynamique moléculaire de la croissance d'agrégats en milieu poreux. Comparaison avec la diffusion des rayons X aux petits angles en incidence rasante (GISAXS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andreazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Escalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Soleil Région Centre JSRC-7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-polymerized membranes: development and integration in fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ennadjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Innovations in Thin Film Processing and Characterisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Nancy, France. pp.ready soon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cell heart manufacturing by plasma processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr Ennajdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Innovations in Thin Film Processing and Characterisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Nancy, France. pp.ready soon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma processing for fabricating PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEST2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Tours, France. http://www.nest2009.org</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma sputtering deposition of Platinum into Anodic Alumina Oxide Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujuan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium Q</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France. http://www.emrs-strasbourg.com/index.php?option=com_abstract&amp;Itemid=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance de nanoagrégats dans un milieu nanoporeux par pulvérisation plasma. Expériences, simulations, modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bauchire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion PPF CaSciModOT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced electrochemical micro-systems with membrane materials designed by plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cormac Corr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MH 2008 International Symposium on Metal-Hydrogen Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Reykjavik, Iceland. http://nsm.raunvis.hi.is/~nsm/abstracts/A3-ApplSeparMembr%2014/Poster/christine.charles@anu.edu.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborations de surfaces catalytiques par plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Films minces – Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Based Improvements in Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cormac Corr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramdutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOPS 2008: The 35th IEEE International Conference on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Karlsruhe, Germany. http://www.icops2008.org/icops2008-program-web.pdf p.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fuel cell electrodes using plasma based nanocomposite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MH 2008 International Symposium on Metal-Hydrogen Systems Reykjavik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Reykjavik, Iceland. http://nsm.raunvis.hi.is/~nsm/abstracts/A1-ApplBattFuelC%2013/Oral-request/amael.caillard@univ-orlea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piles à combustible par procédés plasma – Programme PCP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDV Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piles à combustible par procédés plasmas (Projet PCP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème édition de Tremplin Recherche du Sénat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma nano-science for Fuel Cells (Plenary Lecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cormac Corr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GORDON Research Conference GRC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, South Hadley MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma deposition of PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells Science &amp; Technology 2008 - Scientific Advances in Fuel Cell Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Copenhague, Denmark. http://www.fuelcelladvances.com/fuelcellPosterProgramme.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New plasma prepared electrodes for hydrogen fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cormac Corr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Biennial Australian Institute of Physics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de piles à combustible à membrane échangeuse de protons par voie plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Energie 2008 CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma processes for the manufacture of Proton Exchange Membrane Fuel Cells (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ennadjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells 2008 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fuel cell electrodes using plasma based nanocomposite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cormac Corr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramdutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUMRS-ICEM 2008 International Conference on Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Sidney, Australia. http://physconf.anu.edu.au/amrs/p./_icem08/icem08_conference_program_smaller.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de cœurs de piles à combustible par procédés plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ennadjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Films minces – Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôts plasma de cœurs de piles PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Réunion GDR 2985 « PACTE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Barr (Strasbourg), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low pressure plasmas for fuel cell design. Plasmas create a new path for future fuel cell designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Physics of Ionised Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, PRAGUE, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of plasma fuel cell cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ennadjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP2007 - 16th International Colloquium on Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma sputtering deposition of PEMFC active catalytic layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Physics of ionized Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, PRAGUE, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma processes to improve Proton Exchange Membrane Fuel Cell (PEMFC) conversion efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Vacuum Congress (IVC-17) and 13th International Conference on Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, STOCKHOLM, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma based Pt/C nanostructures for fuel cell electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon for Energy Storage and Environment Protection (CESEP'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energies du futur : un exemple de projet innovant en Région Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon Européen de la Recherche et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PVD co-sputtering (RF assisted) deposition of Pt/carbon electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FP6 Coordination Action CARISMA Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma thin film as new materials for miniature fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ennadjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations on Thin Films Processing and Characterisation - ITFPC 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cell active layers by plasma sputtering method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP2007 - 16th International Colloquium on Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of plasma fuel cell cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ennadjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference of Aseanian Membrane Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature calibration up to 500 °C on Fe/Si thin films thermal characterisation by pulsed photo-thermal method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMR 20008 : Symposium B: Laser and plasma in micro- and nano-scale materials processing and diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Strasbourg, France. B-P3 51 p. 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous carbon thin film plasma CVD deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod W. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devin Ramdutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sutherland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Intern. Conf. on Reactive Plasmas and 23rd Symp. on Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Matsushima-Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma processing for fuel cell electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod W. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devin Ramdutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sutherland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Gaseous Electronics Meeting, Workshop on Dynamics and Statistics of Complex Multi-Component Systems in Ionized Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Murramarang, NSW, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory plasmas applied to the hydrogen economy (fuel cells)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devin Ramdutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod W. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Intern. Conf. on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Kiev, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de piles à combustible par procédés plasmas basse pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe Congrès de la Division Plasmas de la SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Pont-à-Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par dynamique moléculaire parallèle du transport du platine dans un milieu carboné poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de simulation numérique, JSNUM2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory plasmas applie to the hydrogen economy (fuel cells)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod W. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devin Ramdutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogen, Fuel Cells and Alternative Transport Energies Conf.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma processing for fuel cell technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devin Ramdutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod W. Boswell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Intern. Conf. on Reactive Plasmas and 23rd Symp. on Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Matsushima-Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low pressure plasmas for fuel cell synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conf. on Plasma Processing Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, South Hadley, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de dynamique moléculaire pour l'étude de la réactivité en surface des espèces neutres dans un plasma Ar/CH4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR EMILI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium-based nanocatalysts by sputtering onto glycerol and solid carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Atmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyedehsara Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, ANTIBES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma magnetron sputtering using combinatorial approach to deposit complex alloys thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boivin Dimitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Jagodar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction of neutral species in homogeneous phase in molecular dynamics simulation of Ar/CH4 plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Antibes (Online), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulation of the heterogeneous and homogeneous phase of an Ar/CH4 plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PISACMS 2021 : Paris International School on Advanced Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Molecular Dynamics simulations of plasma processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS 47th Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sputtering process of Aluminum in Ar/He mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2021 du GdR EMILI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics simulations of CH4 plasma deposition on stainless steel surfaces: Calculation of the sticking coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG 2020, Postponed until 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Paris, France. , pp.#321080, 2020, e-booklet, Proceedings of 25th Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG 2020, Postponed until 2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sputtering and evaporation mechanisms in magnetron process using a hot target,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Graillot-Vuillecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cachoncinlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Surface Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterned Nafion membrane for proton exchange membrane fuel cell with ultra-low Pt catalyst loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Bigarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Buvat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International conference on Fundamentals &amp; Development of Fuel Cells (FDFC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas aggregation source based on pulsed plasma sputtering for the synthesis of PtX catalytic nanoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andreazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Melzer, Jürgen Meichsner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Greifswald, Germany. European Physical Society, 38B, pp.P2-04-03, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and properties of ternary alloys deposited by magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Vayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Plasma Surface Engineering PSE 2014 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’une source Rf-ICP pour l’implantation He/W</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pentecoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes journées d’échange du réseau CNRS Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of conventional DC magnetron sputtering to coat complex substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Vahlas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyacine Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Amin-Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Plasma Surface Engineering PSE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition Energétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences. Bâtir de nouveau monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-86, 2019, 978-2-271-12626-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations et développement de nouvelles technologies dans le domaine de l'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe EUZEN Bettina LAVILLE Stéphanie THIÉBAULT </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Adaptation au changement climatique. Une question de sociétés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-271-09482-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de l'énergie, aspects fondamentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Percheron-Guégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Mossery &amp; Catherine Jeandel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Energie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.72-73, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au mix énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Energie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.277, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport / adsorption / diffusion / agrégation d'atomes pulvérisés par plasma dans les matériaux poreux. Expériences et modélisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bauchire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujuan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Bourdon, A. Denoirjean,G. Marcos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma et son environnement. Plasmas froids en France et au Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications Mission Ressources et Compétences technologiques, CNRS, Meudon, pp.137-158, 2012, Intégrations des savoirs et des savoir-faire éditée par Publications MRCT, 978-2-918701-09-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR PRODUCING A FUEL CELL ELECTRODE, INVOLVING DEPOSITION ON A SUPPORT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 8.956.509 B2. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep metal deposition in a porous matrix by High power impulse magnetron sputtering (HiPIMS), porous substrates impregnated with metal catalyst and uses thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Bigarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Buvat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR1400306 / WO2015114168A1 (extension internationale du 06/08/2015). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR MAKING A SO-CALLED SOFC SOLID OXIDE THIN LAYER FUEL CELL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO/2009/083472. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCESS FOR DEPOSITING A THIN FILM OF A METAL ALLOY ON A SUBSTRATE, AND A METAL ALLOY IN THIN FILM FORM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2008028981. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR PRODUCING A THIN-FILM FUEL CELL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO2007063245. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR PRODUCING A FUEL CELL ELECTRODE, INVOLVING DEPOSITION ON A SUPPORT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO2007063244. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé Plasma de dépôt de catalyseurs sur substrats poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Escribano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mosdale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR 2 843 896. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle R&D Mener pour le Développement Des Réseaux D'énergie De Demain ? Les Propositions de L'ancre en 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mermilliod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ponsot-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Czernichowski-Lauriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive molecular dynamics simulation approach to plasma polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical vs Experimental Sputtering Deposition Phase formation prediction in magnetron sputtered Cu(Ti)Zn thin films : Numerical vs Experimental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Jagodar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vaubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edern Menou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations of nanoparticle growth… and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadowing effects for continuum and discrete deposition models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Huong Vo Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions at surface. Plasma Reactivity and Nanoparticles. Insights using Molecular Dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Westfälische Hochschule - Recklinghausen, Germany. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions at surfaces. Plasma Reactivity and Nanoparticles. Insights using Molecular Dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Germany. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIQUE MOLECULAIRE CLASSIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Atelier SIMULATIONS MOLECULAIRES POUR</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">L'ELABORATION ET LE TRAITEMENT DE MATERIAUX</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Orléans, 8-12 Juillet 2002</w:t></w:r><w:br/><w:br/><w:r><w:rPr/><w:t xml:space="preserve">texte de cours amendé le 23/01/2008, 2002, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00214298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book of Abstracts, European Fuel Cell Car Workshop (EFCW2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Brault, D. Jones, L. Boillot, M. Mikikian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Fuel Cell Car Workshop (EFCW2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France. 2017, Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId873"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A62CB73"/>
+    <w:nsid w:val="CB5C5A0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0FAF9C74"/>
+    <w:nsid w:val="DD0C6AEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascalbrault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8380-480X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032109075" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7027-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pascal.brault@cnrs.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pascal.brault@univ-orleans.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.senat.fr/colloques/tremplin_recherche_3/tremplin_recherche_35.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.world-efficiency.com/Side-events/Prix-et-Trophees/Trophee-de-la-Recherche-Publique-Energie-Environnement-Climat.htm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pascal.brault.pagesperso-orange.fr/ProdSci.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-orleans.fr/gremi/pascal-brault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/pascalbrault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/domain/energy/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568737v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Huang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujuan Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Dong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangfeng Song" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilin Wu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-71165-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676799v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Swagatika Mishra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeep Bhattacharjee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.015208" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930839v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boivin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Birnal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brul&#233;-Morabito" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.131879" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085555v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Froloff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/ops.15754" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137458v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Carmen Jim&#233;nez de Haro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hufschmidt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Montes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Ferrer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-06889-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230038v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchao Ye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitian Chu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangshuang Tian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2024.3496839" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057404v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cavarroc-Weimer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fazeli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2025012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwei Qin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenrui Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuming Du" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochong Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Xie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c04488" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026509v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Rayaroth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Marilleau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gru" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.70020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025837v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Boivin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Jagodar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vaubois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Menou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253997" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273539v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2025.417808" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243461v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Qiu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Zhou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zheng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2023.3320094" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931089v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Millon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c04866" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789335v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Otakandza Kandjani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mikikian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Michau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hassouni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202400084" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176502v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn&#8208;christopher Otakandza-Kandjani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202300120" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424862v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedehsara Fazeli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c01144" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759553v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahyar Ghasemi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Seifi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Movaffaq Kateb" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;n T&#243;mas Gudmundsson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003968" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463986v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj P Rayaroth" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141449" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04675027v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehiel Nteme" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tassan-Got" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Duval" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.07.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396722v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2024.3355352" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683463v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Atmane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maroussiak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004134" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546377v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ibrahim" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sauldubois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desgardin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2024.113184" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269777v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41614-023-00140-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921537v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cavarroc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-023-00592-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allouch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mougenot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prasanna" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0166116" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172270v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106731" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917195v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Christopher Otakandza Kandjani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Tetard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202200192" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176522v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Bilea" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Magureanu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Bradu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202300116" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172285v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diallo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hufschmidt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Jim&#233;nez de Haro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2023.127674" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668854v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.05.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646947v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Berndt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik von Wahl" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strunskus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153165" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280596v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Ji" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Sciacqua" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poncin-Epaillard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202100103" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541607v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaminathan Prasanna" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mougenot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202100204" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357911v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac2a17" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223432v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Allouch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou J Seydou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2021.113252" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234110v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Qin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyan Liu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanxiao Wang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Wei Sun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuqiang Chu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac03d8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157528v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chamorro-Coral" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Caillard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Baranton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na01009j" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222779v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mado Abraham" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Bensebaa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0043944" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347229v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Tomas Gudmundsson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Manolescu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorri Ingvarsson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127726" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384877v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahrae Lahboub" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127808" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Orozco-Montes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Bigarre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c09746" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955987v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sauze" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Aziziyan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitanjali Kolhatkar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ruediger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr04937a" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484091v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingwei Sun" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haojie An" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10020344" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897384v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13143584" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103817v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.113257" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885713v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotheara Chuon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bauchire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11705-019-1792-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353028v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bitty Rom&#233;o Serge Kouam&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.135161" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366886v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b06476" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093151v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201900006" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912089v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Stevenin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Grolleau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.09.118" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814483v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2018.00059" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583879v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pentecoste" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.08.065" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358069v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Neyts" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201600145" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508183v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umedjon Khalilov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Bogaerts" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzad Hussain" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa6733" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212386v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2015.09.008" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343361v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Melhem" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuynet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.06.011" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222452v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500171" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419983v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377816001136" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353305v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jennings" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejs Vegge" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.08.035" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349935v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramzi Ammar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bormann" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.07.165" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243223v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.12.017" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149042v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dutheil" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lecas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.04.052" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120838v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schwaederl&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rond" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gicquel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201400223" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CED830C7061B5EBA3C91FEE9241D14AC899BB25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132394v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.02.004" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220392v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Caillard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cuynet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/47/475302" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186345v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kaya-Boussougou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Semmar" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.08.019" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016051v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.06.032" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993952v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Berseneff" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tran-Quoc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mermilliod" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mim.2014.6810044" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009998v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Bigarre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Buvat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952818v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dolique" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.01.026" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993959v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2325061" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955501v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedra" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904863v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Thomann" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839010v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Cormier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.05.075" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826565v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mougenot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201300236" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E8A5438B70365D87F01EC9990DDA4B61CB7811C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797237v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757718v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hidalgo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vuillet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wittman-Teneze" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201200125" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770465v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courtois" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.12.044" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058478v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201337022" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826502v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kokkoris" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Samelor" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.03.098" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943789v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balhamri" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.07.025" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6BG6C92-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757746v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Lhuillier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Belhabib" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.09.001" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-643LWRWG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688807v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Escalier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-011-0672-9" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F4D1BA39E9E28C6A09913834B546E1B6A18BC5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752502v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charles" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Boswell" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Graves" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.09.059" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688555v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois James" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.323-325.387" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703135v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penyarat Chinda" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.03.005" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593632v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Rezugina" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mathias" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.03.077" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604084v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.01.052" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642254v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3635648" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594667v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somchai Chanchaona" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wishsanuruk Wechsatol" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100145" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618479v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Simoes" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.07.039" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688803v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoning Guo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojuan Zhi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Jin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp206606r" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581569v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2011.02.001" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579764v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Yan" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyun Guo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598374v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.04.080" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586228v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201000121" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6839AA363A08FF1A9DBD1DCAA714EA13E7D0D7EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613848v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp203351p" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688827v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201100046" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/002233FB94485ECAC4090E16BC23C85417CFF618/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688706v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Lhuillier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Debelle" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.12.174" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699042v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chinda" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanchaona" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brault" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wechsatol" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581574v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinfang Cui" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichang Hao" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianmin Wang" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2011.01.078" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642263v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emile Lhuillier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.12.042" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642249v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lamy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jones" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Martemianov" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.05.098" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594680v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100171" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3813D2537220CFD21973DD282956AFC5FAD4E39A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688749v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakr Ennajdaoui" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vogt" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2105505" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688770v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2157942" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426785v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441651v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tessier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.12.006" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444100v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.01.006" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426784v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujaun Wu" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baibiao Huang" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2009.10.010" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581564v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355521v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.045901" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338141v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;guin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2008.09.051" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338180v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/19/194011" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361475v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ennadjaoui" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2009.02.012" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413727v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roualdes" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Durand" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.06.090" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409638v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tessier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.05.025" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355750v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Charles" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Ramdutt" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod W. Boswell" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/4/045207" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4F727C883D1AC1653300117AB18893FE3262360E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190948v2" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Huong Vo Thi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rouet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214152v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326643v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boswell" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meige" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191122v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plantin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Challali" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carriot" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lainat" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ancilotti" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.11.007" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326640v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charles" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326641v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326642v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180176v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2745210" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180175v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hudspeth" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Ladewig" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gengenbach" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180178v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Thomann" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rozenbaum" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/7/039" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097531v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pineau" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097399v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006035" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZFS125NJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097514v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pavius" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098645v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumax" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01741508v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillard" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Thomann" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mathias" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Charles" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/37/24/010" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A8C6DC12EDF1C20B4DCCC8382AED09E6E5071BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091464v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Moebs" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004161" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228120v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Diop" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gimenez" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228059v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176851v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochdi" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Disson" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291407v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Valange" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176842v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291604v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291440v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Orozco Montes" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176785v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176795v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176861v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291455v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243628v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291423v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291594v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176780v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176828v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176775v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864314v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863256v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176812v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812211v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887302v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maurel" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176823v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussiak Alexandre" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291635v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760897v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Santhosh" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Cvebar" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367799v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G T&#233;tard" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michau" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343986v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436386v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344016v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301564v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299345v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301475v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299346v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343950v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299415v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Strunskus" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Cvelbar" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367771v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411462v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelakandan Santhosh" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299351v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Balea" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479280v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ar&#232;s" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479255v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394494v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371965v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Bigarr&#233;" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393238v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393231v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02191309v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394359v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chamorro-Coral" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutanceau" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baranton" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394486v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Thomann" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pentecoste" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desgardin" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Barthe" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393245v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479267v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393291v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394509v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394305v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Orozco-Montes" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bigarre" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecas" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912206v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394356v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912190v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912202v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik C Neyts" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912194v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564055v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634859v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Barthe" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565486v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625489v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625534v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625535v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625513v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bauchire" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625506v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625502v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634846v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625522v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625510v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouxel Samuel" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasnier Serge" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625512v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356852v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Abdouni Ibrahim" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356846v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358829v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625498v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Styven Lankiang" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#232;ve Baranton" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212558v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Colmenares" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dahl" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Oyarce" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Fu" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212449v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358944v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212757v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212430v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229829v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229845v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sarra-Bournet" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358918v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212423v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanos Konstantinidis" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bigarr&#233;" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289450v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Belhabib" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058496v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palmucci" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058488v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058480v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois James" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120869v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290719v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120853v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058481v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120859v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Thomann" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905761v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905798v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797218v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905837v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797245v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289402v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905756v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Ferrandez" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905771v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905858v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905805v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058524v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905849v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905946v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757551v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Amin-Chalhoub" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289228v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolique Vincent" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757596v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797252v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757613v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642325v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613864v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613863v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613861v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613853v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613857v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642326v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613860v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaillard" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642323v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613859v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613849v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613858v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613852v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phung Thanh-Tam" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613850v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613865v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613855v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lyon" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642320v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540019v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shaharil" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prud'Homme" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613856v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493226v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540018v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sauvet" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613851v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539852v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542188v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belhabib" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540017v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493235v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467587v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493136v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451834v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542191v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493209v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magnf&#228;lt" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aiempanakit" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Helmersson" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539854v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539848v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542186v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493245v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460745v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493139v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409742v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409270v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormac Corr" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410706v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409916v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409340v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426791v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409308v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409917v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409260v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426794v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410689v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Ordonez" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409338v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410707v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409234v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409226v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409267v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476591v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409325v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410687v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410712v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426792v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409642v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409262v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426793v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426787v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426789v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409239v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409296v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409333v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336073v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomann" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roualdes" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336075v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336134v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336076v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336108v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramdutt" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336110v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336109v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336133v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338182v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336112v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336080v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larrieu" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336111v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336135v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336113v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336061v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336093v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336131v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336106v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336064v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336051v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336132v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336068v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336087v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336130v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336107v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097965v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097956v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101231v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sutherland" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097960v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098657v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103603v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101211v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098359v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789221v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243652v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243689v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boivin Dimitri" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299406v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431248v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431547v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367831v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ibrahim" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086629v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912178v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Graillot-Vuillecot" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cachoncinlle" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229860v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053581v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289433v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289414v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288943v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyacine Aloui" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289326v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Slaoui" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629642v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7524-ladaptation-au-changement-climatique.html" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058500v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Percheron-Gu&#233;gan" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058505v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dollet" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757531v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356825v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leclerc" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356832v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409341v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336141v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336139v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336138v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336136v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escribano" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mosdale" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212776v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsot-Jacquin" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Czernichowski-Lauriol" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407038v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850595v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518432v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090711v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordier" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299251v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572683v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00214298v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550940v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillot" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascalbrault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8380-480X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032109075" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7027-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pascal.brault@cnrs.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pascal.brault@univ-orleans.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.senat.fr/colloques/tremplin_recherche_3/tremplin_recherche_35.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.world-efficiency.com/Side-events/Prix-et-Trophees/Trophee-de-la-Recherche-Publique-Energie-Environnement-Climat.htm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pascal.brault.pagesperso-orange.fr/ProdSci.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-orleans.fr/gremi/pascal-brault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/pascalbrault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/domain/energy/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627601v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Birnal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lounis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Aspe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourhis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sauldubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568737v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Huang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujuan Wu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Dong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangfeng Song" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilin Wu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-71165-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085555v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Froloff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/ops.15754" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676799v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Swagatika Mishra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeep Bhattacharjee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.015208" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boivin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Birnal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brul&#233;-Morabito" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.131879" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422065v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwei Qin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenrui Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuming Du" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochong Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Xie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c04488" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026509v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Rayaroth" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Marilleau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gru" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.70020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230038v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchao Ye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitian Chu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangshuang Tian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2024.3496839" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057404v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cavarroc-Weimer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fazeli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2025012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137458v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Carmen Jim&#233;nez de Haro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hufschmidt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Montes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Ferrer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-06889-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025837v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Boivin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Jagodar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vaubois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Menou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253997" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273539v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2025.417808" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243461v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Qiu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Zhou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zheng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2023.3320094" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Millon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c04866" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463986v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj P Rayaroth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141449" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759553v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahyar Ghasemi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Seifi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Movaffaq Kateb" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;n T&#243;mas Gudmundsson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003968" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424862v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedehsara Fazeli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c01144" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789335v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Otakandza Kandjani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mikikian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Michau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hassouni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202400084" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176502v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn&#8208;christopher Otakandza-Kandjani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202300120" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396722v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2024.3355352" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04675027v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehiel Nteme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tassan-Got" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Duval" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.07.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683463v3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Atmane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maroussiak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004134" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546377v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ibrahim" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desgardin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2024.113184" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269777v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41614-023-00140-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921537v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cavarroc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-023-00592-x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253758v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allouch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mougenot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prasanna" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0166116" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172270v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106731" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917195v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Christopher Otakandza Kandjani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Tetard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202200192" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176522v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Bilea" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Magureanu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Bradu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202300116" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172285v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diallo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hufschmidt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Jim&#233;nez de Haro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2023.127674" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646947v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Berndt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik von Wahl" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strunskus" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153165" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668854v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.05.004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280596v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Ji" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Sciacqua" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poncin-Epaillard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202100103" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541607v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaminathan Prasanna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mougenot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202100204" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234110v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Qin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyan Liu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanxiao Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Wei Sun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuqiang Chu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac03d8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157528v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chamorro-Coral" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Caillard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Baranton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na01009j" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357911v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac2a17" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223432v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Allouch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou J Seydou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2021.113252" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222779v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mado Abraham" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Bensebaa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0043944" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347229v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Tomas Gudmundsson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Manolescu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorri Ingvarsson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127726" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384877v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahrae Lahboub" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127808" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157543v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Orozco-Montes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Bigarre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c09746" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955987v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sauze" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Aziziyan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitanjali Kolhatkar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ruediger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr04937a" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484091v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingwei Sun" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haojie An" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10020344" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897384v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13143584" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103817v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.113257" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885713v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotheara Chuon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bauchire" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11705-019-1792-5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353028v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bitty Rom&#233;o Serge Kouam&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.135161" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366886v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b06476" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093151v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201900006" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912089v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Stevenin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Grolleau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.09.118" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814483v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2018.00059" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583879v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pentecoste" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.08.065" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358069v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Neyts" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201600145" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508183v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umedjon Khalilov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Bogaerts" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzad Hussain" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa6733" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212386v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2015.09.008" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419983v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuynet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377816001136" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353305v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jennings" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejs Vegge" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.08.035" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222452v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500171" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343361v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Melhem" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.06.011" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349935v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramzi Ammar" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bormann" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.07.165" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243223v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.12.017" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149042v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dutheil" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lecas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.04.052" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220392v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Caillard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cuynet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/47/475302" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186345v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kaya-Boussougou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Semmar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.08.019" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120838v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schwaederl&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rond" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gicquel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201400223" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CED830C7061B5EBA3C91FEE9241D14AC899BB25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132394v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.02.004" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016051v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.06.032" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993952v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Berseneff" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tran-Quoc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mermilliod" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mim.2014.6810044" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952818v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dolique" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.01.026" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009998v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Bigarre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Buvat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993959v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2325061" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955501v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedra" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904863v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Thomann" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839010v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Cormier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.05.075" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757718v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hidalgo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vuillet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wittman-Teneze" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201200125" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797237v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826565v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mougenot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201300236" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E8A5438B70365D87F01EC9990DDA4B61CB7811C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770465v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courtois" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.12.044" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058478v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201337022" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943789v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balhamri" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.07.025" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6BG6C92-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826502v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kokkoris" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Samelor" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.03.098" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688807v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Escalier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-011-0672-9" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F4D1BA39E9E28C6A09913834B546E1B6A18BC5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752502v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charles" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Boswell" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Graves" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.09.059" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688555v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois James" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.323-325.387" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757746v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Lhuillier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Belhabib" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.09.001" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-643LWRWG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703135v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penyarat Chinda" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.03.005" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688803v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoning Guo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojuan Zhi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Jin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp206606r" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581569v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2011.02.001" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594667v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somchai Chanchaona" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wishsanuruk Wechsatol" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100145" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618479v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Simoes" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.07.039" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604084v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.01.052" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642254v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3635648" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593632v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Rezugina" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mathias" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.03.077" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579764v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Yan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyun Guo" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598374v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.04.080" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586228v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201000121" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6839AA363A08FF1A9DBD1DCAA714EA13E7D0D7EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613848v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp203351p" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688827v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201100046" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/002233FB94485ECAC4090E16BC23C85417CFF618/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688706v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Lhuillier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Debelle" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.12.174" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699042v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chinda" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanchaona" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brault" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wechsatol" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594680v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100171" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3813D2537220CFD21973DD282956AFC5FAD4E39A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688770v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2157942" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688749v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakr Ennajdaoui" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vogt" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2105505" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642249v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lamy" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jones" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Martemianov" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.05.098" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581574v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinfang Cui" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichang Hao" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianmin Wang" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2011.01.078" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642263v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emile Lhuillier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.12.042" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444100v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.01.006" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441651v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tessier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.12.006" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426785v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426784v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujaun Wu" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baibiao Huang" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2009.10.010" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581564v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355521v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.045901" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338180v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/19/194011" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338141v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;guin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2008.09.051" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361475v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ennadjaoui" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2009.02.012" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413727v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roualdes" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Durand" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.06.090" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409638v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tessier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.05.025" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355750v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Charles" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Ramdutt" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod W. Boswell" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/4/045207" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4F727C883D1AC1653300117AB18893FE3262360E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191122v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plantin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Challali" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carriot" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lainat" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ancilotti" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.11.007" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214152v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190948v2" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Huong Vo Thi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rouet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326643v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boswell" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meige" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326640v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charles" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326641v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326642v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180176v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2745210" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180175v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hudspeth" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Ladewig" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gengenbach" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180178v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Thomann" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rozenbaum" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/7/039" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097531v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pineau" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097399v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006035" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZFS125NJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097514v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pavius" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098645v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumax" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01741508v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Thomann" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mathias" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Charles" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/37/24/010" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A8C6DC12EDF1C20B4DCCC8382AED09E6E5071BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091464v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Moebs" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004161" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228120v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Diop" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gimenez" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228059v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176851v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochdi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Disson" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291440v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Orozco Montes" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176785v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291604v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291407v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Valange" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176842v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243628v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176861v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176795v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291455v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291423v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291594v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176780v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176828v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176775v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176812v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812211v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863256v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864314v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176823v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussiak Alexandre" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887302v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maurel" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291635v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760897v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Santhosh" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Cvebar" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344016v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301564v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343986v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436386v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367799v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G T&#233;tard" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michau" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299345v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299346v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301475v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343950v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299415v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Strunskus" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Cvelbar" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367771v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411462v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelakandan Santhosh" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299351v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Balea" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479280v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ar&#232;s" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479255v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02191309v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393238v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393231v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394494v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371965v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Bigarr&#233;" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394359v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chamorro-Coral" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutanceau" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baranton" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394486v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Thomann" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pentecoste" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desgardin" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Barthe" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393245v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479267v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393291v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394509v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394305v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Orozco-Montes" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bigarre" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecas" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912206v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912190v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394356v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912202v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik C Neyts" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912194v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564055v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634859v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Barthe" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565486v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625535v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625513v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bauchire" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625534v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625489v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625506v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625502v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634846v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625522v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625512v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625510v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouxel Samuel" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasnier Serge" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356852v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Abdouni Ibrahim" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625498v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Styven Lankiang" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#232;ve Baranton" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358829v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356846v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212757v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358944v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212558v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Colmenares" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dahl" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Oyarce" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Fu" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212449v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212430v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229829v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229845v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sarra-Bournet" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212423v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanos Konstantinidis" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bigarr&#233;" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358918v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289450v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Belhabib" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058480v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois James" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120869v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058488v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058496v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palmucci" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120853v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290719v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058481v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120859v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Thomann" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905761v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905798v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797218v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797245v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289402v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905756v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Ferrandez" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905771v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905837v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905858v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905805v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058524v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905849v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905946v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289228v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolique Vincent" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757551v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Amin-Chalhoub" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757596v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797252v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757613v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642325v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613864v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613863v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613861v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613853v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613849v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613858v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642326v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613860v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaillard" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642323v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613859v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613857v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613852v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phung Thanh-Tam" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613850v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613865v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642320v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613855v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lyon" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540019v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shaharil" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prud'Homme" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613856v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493226v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451834v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542191v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493209v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magnf&#228;lt" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aiempanakit" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Helmersson" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542188v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belhabib" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540017v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493235v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467587v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493136v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613851v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539852v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540018v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sauvet" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539848v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542186v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539854v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493245v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493139v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460745v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409742v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426794v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410689v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Ordonez" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426791v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409308v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409917v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409260v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409340v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409270v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormac Corr" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410706v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409916v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409267v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409338v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409234v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409226v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410707v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476591v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409325v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410687v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410712v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426792v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409642v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409262v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426793v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426787v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426789v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409239v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409296v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409333v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336109v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336076v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336108v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramdutt" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336110v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336134v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomann" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roualdes" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336073v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336075v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336112v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338182v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336133v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336113v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336111v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336080v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larrieu" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336135v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336061v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336093v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336106v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336064v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336131v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336051v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336132v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336068v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336087v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336130v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336107v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098657v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sutherland" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101231v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097965v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097956v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097960v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103603v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101211v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098359v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789221v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243652v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243689v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boivin Dimitri" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431547v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431248v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299406v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367831v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ibrahim" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086629v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912178v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Graillot-Vuillecot" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cachoncinlle" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229860v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053581v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289433v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289414v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288943v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyacine Aloui" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289326v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Slaoui" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629642v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7524-ladaptation-au-changement-climatique.html" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058500v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Percheron-Gu&#233;gan" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058505v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dollet" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757531v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356825v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leclerc" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356832v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409341v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336141v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336139v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336138v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336136v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escribano" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mosdale" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212776v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsot-Jacquin" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Czernichowski-Lauriol" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407038v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850595v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518432v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090711v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordier" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299251v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572683v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00214298v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550940v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillot" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>