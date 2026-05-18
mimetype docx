--- v0 (2026-04-05)
+++ v1 (2026-05-18)
@@ -1651,830 +1651,830 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03099056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sourd (أصمّ)</w:t>
+                <w:t xml:space="preserve">La transmission des sciences modernes vers le Moyen-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvia Chiffoleau; Norig Neveu; Matthieu Rey; Anne-Claire de Gayffier-Bonneville; Manon-Nour Tannous. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen-Orient, 1876-1980</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.583-589, 2017, 9782350303802</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03099738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface, figure plane, plan, rectangle (سطح)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Crozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roshdi Rashed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexique historique de la langue scientifique arabe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Olms, pp.433-437, 2017, 9783487155289</w:t>
+              <w:t xml:space="preserve">, Olms, pp.355-358, 2017, 9783487155289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Ligne, droite (خط)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figure, proposition, théorème (شكل)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Crozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roshdi Rashed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexique historique de la langue scientifique arabe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Olms, pp.239-243, 2017, 9783487155289</w:t>
+              <w:t xml:space="preserve">, Olms, pp.407-412, 2017, 9783487155289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Médiété (توسط)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se dresser – droit – rectangle – élever – droite – rectiligne (قام – قائمة – قائم الزاوية – أقام – مستقيم)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Crozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roshdi Rashed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexique historique de la langue scientifique arabe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Olms, pp.850-852, 2017, 9783487155289</w:t>
+              <w:t xml:space="preserve">, Olms, pp.685-690, 2017, 9783487155289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Arc (قوس)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligne, droite (خط)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Crozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roshdi Rashed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexique historique de la langue scientifique arabe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Olms, pp.675-676, 2017, 9783487155289</w:t>
+              <w:t xml:space="preserve">, Olms, pp.239-243, 2017, 9783487155289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Figure, proposition, théorème (شكل)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiété (توسط)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Crozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roshdi Rashed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexique historique de la langue scientifique arabe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Olms, pp.407-412, 2017, 9783487155289</w:t>
+              <w:t xml:space="preserve">, Olms, pp.850-852, 2017, 9783487155289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Se dresser – droit – rectangle – élever – droite – rectiligne (قام – قائمة – قائم الزاوية – أقام – مستقيم)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03099049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arc (قوس)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Crozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roshdi Rashed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexique historique de la langue scientifique arabe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Olms, pp.685-690, 2017, 9783487155289</w:t>
+              <w:t xml:space="preserve">, Olms, pp.675-676, 2017, 9783487155289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Surface, figure plane, plan, rectangle (سطح)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point (نقطة)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Crozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roshdi Rashed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexique historique de la langue scientifique arabe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Olms, pp.355-358, 2017, 9783487155289</w:t>
+              <w:t xml:space="preserve">, Olms, pp.817-821, 2017, 9783487155289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">halshs-03099738v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03099045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point (نقطة)</w:t>
+                <w:t xml:space="preserve">Calcul indien – Calcul aérien (الحساب الهندي – الحساب الهوائي)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Crozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roshdi Rashed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexique historique de la langue scientifique arabe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Olms, pp.817-821, 2017, 9783487155289</w:t>
+              <w:t xml:space="preserve">, Olms, pp.195-198, 2017, 9783487155289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03099045v1</w:t>
+                <w:t xml:space="preserve">halshs-03098934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul indien – Calcul aérien (الحساب الهندي – الحساب الهوائي)</w:t>
+                <w:t xml:space="preserve">Calcul (حساب)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Crozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roshdi Rashed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexique historique de la langue scientifique arabe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Olms, pp.195-198, 2017, 9783487155289</w:t>
+              <w:t xml:space="preserve">, Olms, pp.189-192, 2017, 9783487155289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03098934v1</w:t>
+                <w:t xml:space="preserve">halshs-03098927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul (حساب)</w:t>
+                <w:t xml:space="preserve">Sourd (أصمّ)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Crozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roshdi Rashed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexique historique de la langue scientifique arabe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Olms, pp.189-192, 2017, 9783487155289</w:t>
+              <w:t xml:space="preserve">, Olms, pp.433-437, 2017, 9783487155289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03098927v1</w:t>
+                <w:t xml:space="preserve">halshs-03098952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmission des sciences modernes vers le Monde arabe et islamique : un aperçu jusqu’au XIXe siècle</w:t>
               </w:r>
@@ -2759,332 +2759,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03098680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Horiuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Crozet; Annick Horiuchi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traduire, transposer, naturaliser : Les mécanismes de la transmission scientifique et la formation d’une langue scientifique moderne au XIXe siècle (Japon, Chine, Monde islamique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.i-xxx, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02965117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre science et art : la géométrie descriptive et ses applications à l’épreuve de la traduction (Egypte, XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Crozet; Annick Horiuchi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traduire, transposer, naturaliser : Les mécanismes de la transmission scientifique et la formation d’une langue scientifique moderne au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.171-200, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02965118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Al-Sijzī et la tradition des problèmes de division des figures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Crozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Régis Morelon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Zénon d'Élée à Poincaré - Recueil d'études en hommage à Roshdi Rashed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, pp.119-159, 2004, Cahiers du Mideo, 2877238075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03098511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al-Siğzī et la tradition des problèmes de division des figures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Crozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Régis Morelon, Ahmad Hasnawi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Zénon d'Élée à Poincaré - Recueil d'études en hommage à Roshdi Rashed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, pp.119-159, 2004, 2-87723-807-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03927916v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">halshs-02965118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometria : la tradizione euclidea rivisitata</w:t>
               </w:r>
@@ -3210,173 +3210,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02965112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A propos des figures dans les manuscrits arabes de géométrie : l’exemple de Sijzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yusuf Ibish. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editing Islamic Manuscripts on Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, al-Furqan, pp.131-163, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02965106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hawla al-ashkâl fî al-makhtûtât al-‘arabiyya al-handasiyya, mithâl al-Sijzî</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Crozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ibrâhîm Shabbûh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tahqîq makhtûtât al-‘ulûm fî al-turâth al-islâmî</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, al-Furqan, pp.193-234, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02965109v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-02965106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modernization of Science and its History Outside Europe : Egyptian Projects in the Nineteenth Century</w:t>
               </w:r>
@@ -3988,51 +3988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crozet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.346" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098903v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0957423909990087" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501427v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965115v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.2787" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965114v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965113v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965053v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sabix.274" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965050v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.1941" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965055v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.140" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928790v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshdi Rashed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509315v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006080v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Horiuchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928082v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928355v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099758v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099059v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14808-9_20" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099056v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93733-5_3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098952v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098941v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099049v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098959v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098950v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098986v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098947v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098934v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098927v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098867v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098847v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098680v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000139318_fre?posInSet=1&amp;amp;queryId=2b69509e-81a2-4cc0-a72c-006a39497504" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927916v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965117v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965118v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965111v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965112v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965109v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965106v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965104v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965057v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cedej.1420" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250431v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191455v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crozet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.346" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098903v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0957423909990087" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501427v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965115v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.2787" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965114v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965113v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965053v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sabix.274" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965050v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.1941" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965055v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.140" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928790v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshdi Rashed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509315v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006080v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Horiuchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928082v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928355v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099758v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099059v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14808-9_20" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099056v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93733-5_3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099738v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098947v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098986v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098941v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099049v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098959v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098934v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098927v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098952v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098867v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098847v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098680v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000139318_fre?posInSet=1&amp;amp;queryId=2b69509e-81a2-4cc0-a72c-006a39497504" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098511v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927916v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965111v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965112v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965106v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965109v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965104v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965057v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cedej.1420" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250431v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191455v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>