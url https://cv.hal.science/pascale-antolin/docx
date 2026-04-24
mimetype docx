--- v0 (2026-03-11)
+++ v1 (2026-04-24)
@@ -100,4245 +100,5396 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-5055-8016</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">052450937</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (8)</w:t>
+        <w:t xml:space="preserve">Ouvrages (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Scott Fitzgerald—100 Years after Gatsby.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux. 1, 2025, Empreintes Anglophones, Pascale Antolin et Arnaud Schmitt, 979-10-300-1187-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Antolin</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Bordeaux. 1, 2025, Empreintes Anglophones, Pascale Antolin et Arnaud Schmitt, 979-10-300-1187-6</w:t>
+                <w:t xml:space="preserve">hal-05291035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire les maux. Littérature et maladie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, 978-2-85892-456-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire les maux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MSHA. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figure du passeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Veyret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, 978-2-85892-419-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05242493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Figure du Passeur. Transmission et mobilité culturelles dans les mondes anglophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Susan Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Veyret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques et Esthétique de la Déviance en Amérique du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Veyret</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2014, 978-2-85892-419-6</w:t>
+                <w:t xml:space="preserve">Arnaud Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, 978-2-86781-809-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine, 2013</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques et Esthétiques de la Déviance en Amérique du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Bordeaux, pp.285, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2012, 978-2-86781-809-7</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael West. Poétique de l'ecchymose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.126, 2001, Voix américaines, Marc Chénetier, 2701134056</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Bordeaux, pp.285, 2012</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Objet et ses doubles. Une relecture de Fitzgerald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Bordeaux, pp.245, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reframing Suspicion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Battisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, https://climas.u-bordeaux-montaigne.fr/numeros-parus/630-n-17-reframing-suspicion, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neuronovel 2019-2021, a special issue of EJAS (European Journal Of American Studies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European journal of American studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16 (4), 2021, European Journal of American Studies (EJAS), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ejas.17452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05340474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mensonge/Lying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaëck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 8, https://revues.u-bordeaux-montaigne.fr/leaves/issue/view/30, 2019</w:t>
+              <w:t xml:space="preserve">, n°8, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Pascale Antolin</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mensonge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaëck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Schmitt</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, n°8, 2019</w:t>
+              <w:t xml:space="preserve">, 8, https://revues.u-bordeaux-montaigne.fr/leaves/issue/view/30, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilité/Vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaëck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05340507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angles and limes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/angles.1610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05340521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écritures du morbide/Writing Illness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 143, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Object Discourse; Fitzgerald’s Neurotic Rich Boy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in the American Short Story</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mathé : un entre-deux transatlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21.2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11wa7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Neurological Impairment and Literary Empowerment in Nicole Krauss’s Man Walks into a Room.”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European journal of American studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ejas.17512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neurological Impairment and Literary Empowerment in Nicole Krauss’s Man Walks into a Room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European journal of American studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejas.17512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenging Borders : Susanna Kaysen’s Girl, Interrupted as a Subversive Disability Memoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European journal of American studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ejas.16051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">His cramped and claustrophobic brain : Confinement and Freedom in John Wray’s Lowboy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European journal of American studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejas.14639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A “visible form of invisibility”. Hybridism and Figuration in Siri Hustvedt's The Shaking Woman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N° 157 (4), pp.214-228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfea.157.0214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05340379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“I am a freak of nature” : Tourette’s and the Grotesque in Jonathan Lethem’s Motherless Brooklyn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transatlantica.13941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Carnivalesque in Illness: Hollis Seamon’s Somebody Up There Hates You</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literature and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (1), pp.85-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/lm.2018.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Carnivalesque in Illness: Hollis Seamon’s Somebody Up There Hates You</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literature and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (1), pp.85-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/lm.2018.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Cancer was an alchemist”: Eve Ensler’s Experiences of Vulnerability in In the Body of the World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European journal of American studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 14 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ejas.14639⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejas.12074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’« anomalité » à l’œuvre dans Ma mère, musicienne … de Louis Wolfson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, N° 143 (2), pp.57-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.143.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybridism and Self-Reconstruction in Joyce Carol Oates’s A Widow’s Story</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European journal of American studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejas.11092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deadly Girls' Voices, Suspense, and the &amp;quot;Aesthetics of Fear&amp;quot; in Joyce Carol Oates's &amp;quot;The Banshee&amp;quot; and &amp;quot;Doll: A Romance of the Mississippi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bearing Witness: Joyce Carol Oates Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15867/331917.2.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture thérapeutique de Stefan Merrill Block dans The Story of Forgetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 1, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Arbus's Photographic Work: An Idiosyncratic Picture of the Sixties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Literature and Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cultural Perspectives. Journal for Literary and British Cultural Studies in Romania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16, pp.9--20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New York in F. S. Fitzgerald's The Beautiful and Damned: A ‘City of Words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Literature and Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The F. Scott Fitzgerald Review </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De San Francisco à Chicago : les ‘villes de papier’ de Frank Norris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European journal of American studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.63--73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does Clothing Make the (Wo)Man? The Dramatic Role of Clothing in Frank Norris's The Pit&amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abito e identità : ricerche di storia letteraria e culturale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, VIII, pp.215--233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the Romance Tradition to Modernist Writing : F. Scott Fitzgerald's ‘More Than Just a House</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The F. Scott Fitzgerald Review </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duane Michals aux portes de l'invisible : l'impossible métamorphose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28, pp.135--147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Has F. Scott Fitzgerald Become a Literary Icon ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, N° 143 (2), pp.57-71. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, European Issue 2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...605 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les corps dé-composés de Rick Moody dans Purple America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 28, pp.135--147</w:t>
+              <w:t xml:space="preserve">, 2001, 26, pp.69--80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ‘clignotements de l'entrevision' : fragments et questionnements dans l'øeuvre photographique de Cindy Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 25, pp.187--200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une interprétation &amp;quot;palimpsestueuse&amp;quot; de The Day of Locust de N. West</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 24, pp.191--201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Cet obscur objet du désir' : l'objet de collection dans la fiction fitzgéraldienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, European Issue 2</w:t>
+              <w:t xml:space="preserve">, 1998, 78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'imposture à l'écriture : l'&amp;quot;objeu&amp;quot; fitzgeraldien dans The Beautiful and Damned</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 26, pp.69--80</w:t>
+              <w:t xml:space="preserve">, 1998, 23, pp.45--52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'objet-masque au texte-masque : ‘The Rich Boy' de F. Scott Fitzgerald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 25, pp.187--200</w:t>
+              <w:t xml:space="preserve">, 1997, 22, pp.199--207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire des passeurs de la littérature états-unienne. Philippe Soupault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des passeurs de la littérature états-unienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire des passeurs de la littérature états-unienne. Paul Morand.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des passeurs de la littérature états-unienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire des passeurs de la littérature états-unienne. Victor Llona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des passeurs de la littérature des États-Unis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.DicoPaLitUS</w:t>
+              <w:t xml:space="preserve">, 2023, pp.DicoPaLitUS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05341135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Brain and American Fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Wiley Encyclopedia of Contemporary American Fiction (1980-2020).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119431732.ecaf0277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole’s Garden, Nicole as Garden in F. Scott’s Fitzgerald’s Tender Is the Night.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fruitful Spaces and Timeless Architectures: Gardens and Villas in Literature, Culture and Law.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figurative language in F. S. Fitzgerald’s Tender Is the Night</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F. S. Fitzgerald, Tender Is the Night L’œuvre singulière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Rue d’Ulm, pp.35-48, 2023, 978-2-7288-0837-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionsulm.9621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05341091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En 1922, Fitzgerald rêve de Broadway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'air du temps de 1922. Royaume-Uni et États-Unis aux rythmes d'une année</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne université Presses, 2022, 979-10-231-0729-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Be or Not to Be a Patient Challenging Biomedical Categories in Joshua Ferris’s The Unnamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life, Re-Scaled. The Biological Imagination in Twenty-First-Century Literature and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Open Book Publishers, pp.123-146, 2022, Life, Re-Scaled: The Biological Imagination in Twenty-First-Century Literature and Performance, 978-1-80064-749-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11647/OBP.0303.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05341099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire le cancer au féminin Deux voix de femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Couturier-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Paoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MSHA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dire les maux, littérature et maladie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des sciences de l'Homme d'Aquitaine, 2015, 9782858924561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: La Figure du Passeur. Transmission et Mobilités Culturelles dans les Mondes Anglophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Veyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Barrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Figure du Passeur. Transmission et Mobilités Culturelles dans les Mondes Anglophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-2-85892-419-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de la déviance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques et Esthétique de la Déviance en Amérique du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.11-16, 2012, 978-2-86781-809-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité et Mutabilité : la Californie revisitée par F. Norris dans The Octopus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Granger, Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux d'Amérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Lyon, pp.123--135, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Ne jamais prendre la réalité pour ses désirs' : Défiguration et figuration dans ‘The Monster' de Stephen Crane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grandjeat, Yves-Charles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail de la résistance dans les sociétés, les littératures et les arts en Amérique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.326, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cours des choses, les discours de l'objet dans McTeague de Frank Norris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Christine Lemardeley. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'empreinte des choses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.190, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours entérique du Cheval de Troie ou la culture européenne revisitée par Nathanael West dans The Dream Life of Balso Snell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lerat, Christian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echanges intellectuels, littéraires et artistiques dans le monde transatlantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Marie-Christine Lemardeley. </w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fitzgerald's Lists as ‘Lexical Playfields' in Tender Is the Night</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">William Freedma, Jamal Assadi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'empreinte des choses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.190, 2007</w:t>
+              <w:t xml:space="preserve">A Distant Drummer, Foreign Perspectives on F. Scott Fitzgerald</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Through the gruesome doorway' : La trans-gression comme stratégie scripturale dans McTeague de Frank Norris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grandjeat, Yves-Charles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadres et limites dans les sociétés et les art en Amérique du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.326, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...38 lines deleted...]
-            </w:r>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À cent ans, « Gatsby le Magnifique » continue d’attirer lecteurs et… critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.vcy39jhqr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to Reframing Suspicion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Battisti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to The Neuronovel (2009-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to Vulnerabilité/Vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to Examining and Challenging Research in Anglo-American Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Dire les maux. Littérature et maladie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Distant Drummer, Foreign Perspectives on F. Scott Fitzgerald</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02652845v1</w:t>
+              <w:t xml:space="preserve">Dire les maux. Littérature et maladie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postface en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un bon million. Nathanael West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4406,51 +5557,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20DA681A"/>
+    <w:nsid w:val="E4A783C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4637,51 +5788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-antolin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5055-8016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291035v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Antolin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010631v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Paoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Schmitt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Barrett" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Veyret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242567v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736672v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652958v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291041v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Battisti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340474v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.17452" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242418v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ja&#235;ck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340496v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340507v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340521v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.1610" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wa7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341131v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.17512" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939682v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.16051" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.157.0214" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939735v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.14639" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939659v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.13941" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340397v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lm.2018.0003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340403v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.12074" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340411v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.143.0057" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340437v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15867/331917.2.6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939737v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.11092" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542144v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542199v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736745v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542228v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736770v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652918v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652930v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652948v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652957v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652965v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652966v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652971v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341135v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341091v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsulm.9621" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341099v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0303.05" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341106v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207484v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Couturier-Garcia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542204v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652846v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652842v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652843v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652844v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652845v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-antolin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5055-8016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052450937" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291035v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Antolin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559944v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Paoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010631v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242493v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Schmitt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Barrett" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Veyret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242567v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736672v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559967v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652958v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Battisti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.17452" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340496v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ja&#235;ck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340507v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340521v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.1610" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559730v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wa7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559700v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.17512" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341131v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939682v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.16051" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939735v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.14639" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.157.0214" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.13941" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939671v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lm.2018.0003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.12074" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340411v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.143.0057" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939737v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.11092" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340437v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15867/331917.2.6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542199v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736745v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542228v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736770v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652917v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652918v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652930v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652948v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652957v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652963v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652965v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652971v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560631v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560642v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Charbonnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341135v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559956v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119431732.ecaf0277" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559777v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341091v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsulm.9621" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341106v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341099v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0303.05" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207484v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Couturier-Garcia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242552v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242572v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542204v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652843v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652842v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652846v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652845v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560607v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vcy39jhqr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559931v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559934v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559936v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559945v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559974v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>