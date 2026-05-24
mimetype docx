--- v1 (2026-04-24)
+++ v2 (2026-05-24)
@@ -1480,51 +1480,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1583,2014 +1583,2096 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction to Reframing Suspicion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Battisti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mathé : un entre-deux transatlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21.2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11wa7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">“Neurological Impairment and Literary Empowerment in Nicole Krauss’s Man Walks into a Room.”</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neurological Impairment and Literary Empowerment in Nicole Krauss’s Man Walks into a Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European journal of American studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (4), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejas.17512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ejas.17512⟩</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">Neurological Impairment and Literary Empowerment in Nicole Krauss’s Man Walks into a Room</w:t>
+                <w:t xml:space="preserve">hal-05341131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Neurological Impairment and Literary Empowerment in Nicole Krauss’s Man Walks into a Room.”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European journal of American studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ejas.17512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenging Borders : Susanna Kaysen’s Girl, Interrupted as a Subversive Disability Memoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European journal of American studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejas.16051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ejas.16051⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02939682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">His cramped and claustrophobic brain : Confinement and Freedom in John Wray’s Lowboy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European journal of American studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejas.14639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ejas.14639⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02939735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A “visible form of invisibility”. Hybridism and Figuration in Siri Hustvedt's The Shaking Woman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N° 157 (4), pp.214-228. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.157.0214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfea.157.0214⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05340379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“I am a freak of nature” : Tourette’s and the Grotesque in Jonathan Lethem’s Motherless Brooklyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transatlantica.13941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/transatlantica.13941⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02939659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Carnivalesque in Illness: Hollis Seamon’s Somebody Up There Hates You</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Literature and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 36 (1), pp.85-100. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/lm.2018.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1353/lm.2018.0003⟩</w:t>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">hal-05340397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Carnivalesque in Illness: Hollis Seamon’s Somebody Up There Hates You</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Literature and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 36 (1), pp.85-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1353/lm.2018.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Cancer was an alchemist”: Eve Ensler’s Experiences of Vulnerability in In the Body of the World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European journal of American studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejas.12074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ejas.12074⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05340403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’« anomalité » à l’œuvre dans Ma mère, musicienne … de Louis Wolfson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, N° 143 (2), pp.57-71. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.143.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfea.143.0057⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05340411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridism and Self-Reconstruction in Joyce Carol Oates’s A Widow’s Story</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European journal of American studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejas.11092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ejas.11092⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02939737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deadly Girls' Voices, Suspense, and the &amp;quot;Aesthetics of Fear&amp;quot; in Joyce Carol Oates's &amp;quot;The Banshee&amp;quot; and &amp;quot;Doll: A Romance of the Mississippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bearing Witness: Joyce Carol Oates Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15867/331917.2.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15867/331917.2.6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05340437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture thérapeutique de Stefan Merrill Block dans The Story of Forgetting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Arbus's Photographic Work: An Idiosyncratic Picture of the Sixties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultural Perspectives. Journal for Literary and British Cultural Studies in Romania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 16, pp.9--20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New York in F. S. Fitzgerald's The Beautiful and Damned: A ‘City of Words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The F. Scott Fitzgerald Review </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De San Francisco à Chicago : les ‘villes de papier’ de Frank Norris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25, pp.63--73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Clothing Make the (Wo)Man? The Dramatic Role of Clothing in Frank Norris's The Pit&amp;quot;,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abito e identità : ricerche di storia letteraria e culturale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, VIII, pp.215--233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Romance Tradition to Modernist Writing : F. Scott Fitzgerald's ‘More Than Just a House</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The F. Scott Fitzgerald Review </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duane Michals aux portes de l'invisible : l'impossible métamorphose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 28, pp.135--147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Has F. Scott Fitzgerald Become a Literary Icon ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, European Issue 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les corps dé-composés de Rick Moody dans Purple America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 26, pp.69--80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ‘clignotements de l'entrevision' : fragments et questionnements dans l'øeuvre photographique de Cindy Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 25, pp.187--200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une interprétation &amp;quot;palimpsestueuse&amp;quot; de The Day of Locust de N. West</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 24, pp.191--201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Cet obscur objet du désir' : l'objet de collection dans la fiction fitzgéraldienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'imposture à l'écriture : l'&amp;quot;objeu&amp;quot; fitzgeraldien dans The Beautiful and Damned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 23, pp.45--52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'objet-masque au texte-masque : ‘The Rich Boy' de F. Scott Fitzgerald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 22, pp.199--207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3600,327 +3682,327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Pascale Antolin</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire des passeurs de la littérature états-unienne. Paul Morand.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des passeurs de la littérature états-unienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gil Charbonnier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire des passeurs de la littérature états-unienne. Philippe Soupault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des passeurs de la littérature états-unienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire des passeurs de la littérature états-unienne. Victor Llona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des passeurs de la littérature des États-Unis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.DicoPaLitUS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05341135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Brain and American Fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Wiley Encyclopedia of Contemporary American Fiction (1980-2020).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119431732.ecaf0277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3930,359 +4012,359 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole’s Garden, Nicole as Garden in F. Scott’s Fitzgerald’s Tender Is the Night.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fruitful Spaces and Timeless Architectures: Gardens and Villas in Literature, Culture and Law.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figurative language in F. S. Fitzgerald’s Tender Is the Night</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F. S. Fitzgerald, Tender Is the Night L’œuvre singulière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Rue d’Ulm, pp.35-48, 2023, 978-2-7288-0837-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsulm.9621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.editionsulm.9621⟩</w:t>
+                <w:t xml:space="preserve">hal-05341091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To Be or Not to Be a Patient Challenging Biomedical Categories in Joshua Ferris’s The Unnamed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Life, Re-Scaled. The Biological Imagination in Twenty-First-Century Literature and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Open Book Publishers, pp.123-146, 2022, Life, Re-Scaled: The Biological Imagination in Twenty-First-Century Literature and Performance, 978-1-80064-749-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11647/OBP.0303.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En 1922, Fitzgerald rêve de Broadway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'air du temps de 1922. Royaume-Uni et États-Unis aux rythmes d'une année</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne université Presses, 2022, 979-10-231-0729-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05341106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire le cancer au féminin Deux voix de femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Couturier-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4301,73 +4383,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MSHA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dire les maux, littérature et maladie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des sciences de l'Homme d'Aquitaine, 2015, 9782858924561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: La Figure du Passeur. Transmission et Mobilités Culturelles dans les Mondes Anglophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4409,73 +4491,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Figure du Passeur. Transmission et Mobilités Culturelles dans les Mondes Anglophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-2-85892-419-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de la déviance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4491,673 +4573,598 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques et Esthétique de la Déviance en Amérique du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.11-16, 2012, 978-2-86781-809-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité et Mutabilité : la Californie revisitée par F. Norris dans The Octopus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Granger, Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux d'Amérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Lyon, pp.123--135, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours entérique du Cheval de Troie ou la culture européenne revisitée par Nathanael West dans The Dream Life of Balso Snell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lerat, Christian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Echanges intellectuels, littéraires et artistiques dans le monde transatlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Ne jamais prendre la réalité pour ses désirs' : Défiguration et figuration dans ‘The Monster' de Stephen Crane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grandjeat, Yves-Charles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail de la résistance dans les sociétés, les littératures et les arts en Amérique du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.326, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cours des choses, les discours de l'objet dans McTeague de Frank Norris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Christine Lemardeley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'empreinte des choses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.190, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitzgerald's Lists as ‘Lexical Playfields' in Tender Is the Night</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">William Freedma, Jamal Assadi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Distant Drummer, Foreign Perspectives on F. Scott Fitzgerald</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Through the gruesome doorway' : La trans-gression comme stratégie scripturale dans McTeague de Frank Norris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grandjeat, Yves-Charles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadres et limites dans les sociétés et les art en Amérique du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.326, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À cent ans, « Gatsby le Magnifique » continue d’attirer lecteurs et… critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.vcy39jhqr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64628/AAK.vcy39jhqr⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05560607v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-05559931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to The Neuronovel (2009-2021)</w:t>
               </w:r>
@@ -5557,51 +5564,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4A783C6"/>
+    <w:nsid w:val="7FB99FE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5788,51 +5795,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-antolin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5055-8016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052450937" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291035v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Antolin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559944v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Paoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010631v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242493v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Schmitt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Barrett" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Veyret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242567v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736672v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559967v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652958v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Battisti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.17452" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340496v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ja&#235;ck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340507v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340521v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.1610" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559730v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wa7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559700v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.17512" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341131v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939682v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.16051" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939735v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.14639" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.157.0214" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.13941" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939671v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lm.2018.0003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.12074" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340411v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.143.0057" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939737v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.11092" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340437v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15867/331917.2.6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542199v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736745v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542228v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736770v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652917v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652918v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652930v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652948v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652957v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652963v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652965v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652971v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560631v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560642v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Charbonnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341135v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559956v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119431732.ecaf0277" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559777v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341091v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsulm.9621" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341106v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341099v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0303.05" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207484v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Couturier-Garcia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242552v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242572v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542204v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652843v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652842v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652846v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652845v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560607v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vcy39jhqr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559931v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559934v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559936v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559945v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559974v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-antolin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5055-8016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052450937" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291035v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Antolin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559944v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Paoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010631v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242493v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Schmitt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Barrett" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Veyret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242567v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736672v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559967v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652958v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Battisti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.17452" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340496v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ja&#235;ck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340507v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340521v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.1610" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559730v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722517v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wa7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341131v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.17512" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559700v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939682v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.16051" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939735v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.14639" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340379v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.157.0214" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939659v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.13941" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340397v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lm.2018.0003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939671v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340403v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.12074" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340411v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.143.0057" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.11092" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340437v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15867/331917.2.6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542144v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542199v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736745v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542228v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736770v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652917v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652918v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652930v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652948v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652957v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652963v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652965v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652966v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560642v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Charbonnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560631v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341135v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559956v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119431732.ecaf0277" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341091v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsulm.9621" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341099v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0303.05" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341106v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207484v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Couturier-Garcia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242552v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242572v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542204v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652846v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652843v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652842v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652845v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560607v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vcy39jhqr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559934v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559936v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559945v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559974v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>