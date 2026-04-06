--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -969,165 +969,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Loulou dans tous ses états : de Flaubert à Julian Barnes, avatars sociopoétiques d’un drôle d’oiseau »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Le perroquet et le corbeau »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Le Borgne (CELIS-UCA), Alain Montandon (CELIS-UCA), Irène Salas (EHESS) et Sylvain Ledda (Cérédl, Université de Rouen), Aug 2024, Charroux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’herbier des poètes – de Marceline Desbordes-Valmore à Amélie Murat »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études : « (Re)Découvrir la poétesse Amélie Murat (1882-1940) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Responsables scientifiques : Yvan Daniel, Oriane Chevalier et Paolo Dias Fernandes, Dec 2024, MSH de Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814823v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04730981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Promenades autour d’un village de George Sand (1866) : un essai d’écolittérature ? »</w:t>
               </w:r>
@@ -1672,441 +1672,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Petits métiers et déformation corporelle en régime réaliste et naturaliste »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : « Handicap(s) et pauvreté(s) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (Organisateur) : Florian Aumond, Oct 2019, Université de Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Dictionnaire George Sand (Simone Bernard-Griffiths et Pascale Auraix-Jonchière (dir.), Paris, Honoré Champion, 2015) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde : « Écrivains de A à Z : enjeux, méthodes et usages des dictionnaires d’auteurs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (Organisateur) : Jean-Yves Laurichesse, Nov 2019, Librairie Ombres blanches, Université de Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sociopoétique, hétéroreprésentation et autoreprésentation des Roms (domaine littéraire et intermédial) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée préparatoire du colloque international « Ästhetik(en) der Roma »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (Organisateur) : Marina Hertrampf, Kirsten von Hagen, Mar 2019, Cologne, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le jardin comme lieu du romanesque »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : « Jardins et littérature »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (Organisateurs) : la Région Normandie et en partenariat avec la bibliothèque Alexis de Tovqueville et l’Institut Européen des Jardins et Paysages, May 2019, Abbaye-aux-Dames et bibliothèque Alexis de Tovqueville, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sociopoétique du jardin dans le roman français du XIXe siècle : théorie et pratique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire pluridisciplinaire : « Organisation et réorganisation des espaces culturels. Politiques et représentations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (Organisateur) : Hildegard Haberl, Apr 2019, Université de Caen, MRSH, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les stratégies de déviation des genres genres chez George Sand »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études : « Les dessous des genres. Sexe et (sous)-genres littéraires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, (Organisatrices) : Andrea Oberhuber et Laetitia Hanin, May 2019, Université de Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368129v1</w:t>
-              </w:r>
-[...343 lines deleted...]
-                <w:t xml:space="preserve">hal-02368985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De l’hétéroreprésentation à l’autoreprésentation : nature et simplicité dans l’œuvre de Philomena Franz »</w:t>
               </w:r>
@@ -2876,164 +2876,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Barbey d’Aurevilly et la comédie. (Responsables scientifiques) : Mathilde Bertrand et Elise Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier. , 22, pp.235, 2019, Revue des Lettres Modernes, série « Barbey d’Aurevilly », 978-2-406-09533-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Belle au bois dormant en ses métamorphoses. Textualité, transtextualité, iconotextualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Calas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clermont-Ferrand, PUBP. , pp.292, 2019, coll. « Croisée en SHS », 978-2-84516-815-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361979v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02368257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'épanchement du conte dans la littérature</w:t>
               </w:r>
@@ -3322,173 +3322,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Cabane »</w:t>
+                <w:t xml:space="preserve">« Blanche-Neige »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, Honoré Champion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Pascale Auraix-Jonchière, Frédéric Calas, Christiane Connan-Pintado, Agata Jackiewicz et Catherine Tauveron (dir.), Abécédaire de la forêt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , 2024, coll. « Champion les dictionnaires », 9782380960822</w:t>
+              <w:t xml:space="preserve">, , p. 67-70, 2024, coll. « Champion les dictionnaires », 9782380960822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741337v1</w:t>
+                <w:t xml:space="preserve">hal-04741334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Blanche-Neige »</w:t>
+                <w:t xml:space="preserve">« Cabane »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, Honoré Champion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Pascale Auraix-Jonchière, Frédéric Calas, Christiane Connan-Pintado, Agata Jackiewicz et Catherine Tauveron (dir.), Abécédaire de la forêt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p. 67-70, 2024, coll. « Champion les dictionnaires », 9782380960822</w:t>
+              <w:t xml:space="preserve">, , 2024, coll. « Champion les dictionnaires », 9782380960822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741334v1</w:t>
+                <w:t xml:space="preserve">hal-04741337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ours »</w:t>
               </w:r>
@@ -3833,173 +3833,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Paroles de femmes sur la violence en contexte frictionnel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Rome et Éric Martinent (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Emprise et les violences au sein du couple</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 217-223, 2021, Paris, DALLOZ, coll. « Thèmes et commentaires », 978-2-247-20787-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« De Mauprat à Wuthering Heights : pour une poétique romanesque de la déambulation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Guyot, Sarga Moussa, Anne Rouhette et Nathalie Vuillemin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyager entre les mots et le monde. Itinéraires critiques offerts à Philippe Antoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 161-173, 2021, Clermont-Ferrand, PUBP, coll. « Révolutions et Romantismes », 978-2-38377-002-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466824v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03429145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Peau, fourrure et perception sensorielle dans « Peau d’Âne » et ses réécritures (Perrault, Grimm, Beck) »</w:t>
               </w:r>
@@ -5320,51 +5320,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8FAF0D6C"/>
+    <w:nsid w:val="EC250DD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5551,51 +5551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-auraix-jonchiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035358203" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04745987v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auraix-Jonchi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03869832v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03869876v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03869840v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03468855v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03468922v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03468837v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312614v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03025609v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323778v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04731024v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04814823v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04730981v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311151v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03808251v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03808295v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03429238v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03429224v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02961640v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368914v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368129v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02362794v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02372873v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368985v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02365129v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02361873v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04741346v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441854v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Calas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Connan-Pintado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tauveron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912368v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03468832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Urdician" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02961678v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bernard-Griffiths" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02962503v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912383v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/sciences-humaines-et-sociales/162-la-belle-au-bois-dormant-en-ses-metamorphoses.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02361979v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368257v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473888v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane 0 Connan-Pintado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;hot&#233;guy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283028v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Francalanza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Croisille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283007v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Peylet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pickering" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04741337v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04741334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04741339v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04741343v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04295028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04295050v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03429186v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03466824v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03429145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03431295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02965300v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03072071v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02958713v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02962487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02965292v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02962493v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031841v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031817v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368272v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02363347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02363519v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04853691v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bouscarel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lathuilli&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Planchat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Baudelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vincensini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gannier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Spica" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-auraix-jonchiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035358203" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04745987v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auraix-Jonchi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03869832v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03869876v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03869840v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03468855v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03468922v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03468837v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312614v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03025609v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323778v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04731024v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04730981v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04814823v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311151v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03808251v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03808295v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03429238v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03429224v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02961640v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368914v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02372873v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368985v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02362794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368129v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02365129v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02361873v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04741346v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441854v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Calas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Connan-Pintado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tauveron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912368v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03468832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Urdician" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02961678v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bernard-Griffiths" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02962503v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912383v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/sciences-humaines-et-sociales/162-la-belle-au-bois-dormant-en-ses-metamorphoses.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02361979v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473888v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane 0 Connan-Pintado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;hot&#233;guy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283028v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Francalanza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Croisille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283007v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Peylet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pickering" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04741334v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04741337v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04741339v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04741343v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04295028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04295050v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03429186v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03429145v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03466824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03431295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02965300v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03072071v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02958713v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02962487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02965292v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02962493v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031841v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031817v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368272v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02363347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02363519v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04853691v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bouscarel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lathuilli&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Planchat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Baudelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vincensini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gannier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Spica" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>