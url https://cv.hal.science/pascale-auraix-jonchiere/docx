--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -454,165 +454,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Corps déviants et force oppositionnelle dans quelques romans du XIXe siècle »</w:t>
+                <w:t xml:space="preserve">« Céline Roussel et Soline Vennetier (dir.), Discours et représentations du handicap. Perspectives culturelles, Paris, classiques Garnier, 2019, 374 p. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociopoétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Dossier : «Sociopoétique du handicap », Pascale Auraix-Jonchière et Stéphanie Urdician (dir.), Clermont-Ferrand, POLEN, 6</w:t>
+              <w:t xml:space="preserve">, 2021, Dossier : « Sociopoétique du handicap », Pascale Auraix-Jonchière et Stéphanie Urdician (dir.), Clermont-Ferrand, POLEN, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468855v1</w:t>
+                <w:t xml:space="preserve">hal-03468922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Céline Roussel et Soline Vennetier (dir.), Discours et représentations du handicap. Perspectives culturelles, Paris, classiques Garnier, 2019, 374 p. »</w:t>
+                <w:t xml:space="preserve">« Corps déviants et force oppositionnelle dans quelques romans du XIXe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociopoétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Dossier : « Sociopoétique du handicap », Pascale Auraix-Jonchière et Stéphanie Urdician (dir.), Clermont-Ferrand, POLEN, 6</w:t>
+              <w:t xml:space="preserve">, 2021, Dossier : «Sociopoétique du handicap », Pascale Auraix-Jonchière et Stéphanie Urdician (dir.), Clermont-Ferrand, POLEN, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468922v1</w:t>
+                <w:t xml:space="preserve">hal-03468855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction »</w:t>
               </w:r>
@@ -900,234 +900,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L’herbier des poètes – de Marceline Desbordes-Valmore à Amélie Murat »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études : « (Re)Découvrir la poétesse Amélie Murat (1882-1940) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Responsables scientifiques : Yvan Daniel, Oriane Chevalier et Paolo Dias Fernandes, Dec 2024, MSH de Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Loulou dans tous ses états : de Flaubert à Julian Barnes, avatars sociopoétiques d’un drôle d’oiseau »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Le perroquet et le corbeau »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Le Borgne (CELIS-UCA), Alain Montandon (CELIS-UCA), Irène Salas (EHESS) et Sylvain Ledda (Cérédl, Université de Rouen), Aug 2024, Charroux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La petite ville (suite). Crime et communauté chez Barbey »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de sociopoétique, programme « Intégrer/quitter la communauté »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Françoise Le Borgne (CELIS-UCA) et Alain Montandon (CELIS-UCA/IUF), Feb 2024, MSH de Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731024v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04814823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Promenades autour d’un village de George Sand (1866) : un essai d’écolittérature ? »</w:t>
               </w:r>
@@ -1603,510 +1603,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les stratégies de déviation des genres genres chez George Sand »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études : « Les dessous des genres. Sexe et (sous)-genres littéraires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (Organisatrices) : Andrea Oberhuber et Laetitia Hanin, May 2019, Université de Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Petits métiers et déformation corporelle en régime réaliste et naturaliste »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : « Handicap(s) et pauvreté(s) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (Organisateur) : Florian Aumond, Oct 2019, Université de Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Dictionnaire George Sand (Simone Bernard-Griffiths et Pascale Auraix-Jonchière (dir.), Paris, Honoré Champion, 2015) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde : « Écrivains de A à Z : enjeux, méthodes et usages des dictionnaires d’auteurs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (Organisateur) : Jean-Yves Laurichesse, Nov 2019, Librairie Ombres blanches, Université de Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sociopoétique, hétéroreprésentation et autoreprésentation des Roms (domaine littéraire et intermédial) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée préparatoire du colloque international « Ästhetik(en) der Roma »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (Organisateur) : Marina Hertrampf, Kirsten von Hagen, Mar 2019, Cologne, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le jardin comme lieu du romanesque »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : « Jardins et littérature »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (Organisateurs) : la Région Normandie et en partenariat avec la bibliothèque Alexis de Tovqueville et l’Institut Européen des Jardins et Paysages, May 2019, Abbaye-aux-Dames et bibliothèque Alexis de Tovqueville, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sociopoétique du jardin dans le roman français du XIXe siècle : théorie et pratique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire pluridisciplinaire : « Organisation et réorganisation des espaces culturels. Politiques et représentations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (Organisateur) : Hildegard Haberl, Apr 2019, Université de Caen, MRSH, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Barbe-Bleue esthète : Henri de Régnier, Gustave Kahn, Gaston Leroux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de la SERD (Société des études romantiques et XIXémistes), « Pièce défendue : mémoires de la Barbe-Bleue au XIXe siècle »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, (Organisatrices) : Herline Pernoud et Marion Glaumaud-Carbonnier, Apr 2019, Maison de la Recherche, Université Sorbonne Nouvelle, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368914v1</w:t>
-              </w:r>
-[...412 lines deleted...]
-                <w:t xml:space="preserve">hal-02368129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De l’hétéroreprésentation à l’autoreprésentation : nature et simplicité dans l’œuvre de Philomena Franz »</w:t>
               </w:r>
@@ -2792,248 +2792,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Belle au bois dormant en ses métamorphoses. Textualité, transtextualité, iconotextualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clermont-Ferrand, PUBP. , pp.292, 2019, coll. « Croisée en SHS », 978-2-84516-815-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbey d’Aurevilly et la comédie. (Responsables scientifiques) : Mathilde Bertrand et Elise Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier. , 22, pp.235, 2019, Revue des Lettres Modernes, série « Barbey d’Aurevilly », 978-2-406-09533-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Belle au bois dormant en ses métamorphoses : textualité, transtextualité, iconotextualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://www.pubp.fr/sciences-humaines-et-sociales/162-la-belle-au-bois-dormant-en-ses-metamorphoses.html, 2019, A la croisée des SHS, 9782845168152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912383v1</w:t>
-              </w:r>
-[...135 lines deleted...]
-                <w:t xml:space="preserve">hal-02361979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'épanchement du conte dans la littérature</w:t>
               </w:r>
@@ -3322,173 +3322,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Blanche-Neige »</w:t>
+                <w:t xml:space="preserve">« Cabane »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, Honoré Champion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Pascale Auraix-Jonchière, Frédéric Calas, Christiane Connan-Pintado, Agata Jackiewicz et Catherine Tauveron (dir.), Abécédaire de la forêt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p. 67-70, 2024, coll. « Champion les dictionnaires », 9782380960822</w:t>
+              <w:t xml:space="preserve">, , 2024, coll. « Champion les dictionnaires », 9782380960822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741334v1</w:t>
+                <w:t xml:space="preserve">hal-04741337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Cabane »</w:t>
+                <w:t xml:space="preserve">« Blanche-Neige »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, Honoré Champion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Pascale Auraix-Jonchière, Frédéric Calas, Christiane Connan-Pintado, Agata Jackiewicz et Catherine Tauveron (dir.), Abécédaire de la forêt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , 2024, coll. « Champion les dictionnaires », 9782380960822</w:t>
+              <w:t xml:space="preserve">, , p. 67-70, 2024, coll. « Champion les dictionnaires », 9782380960822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741337v1</w:t>
+                <w:t xml:space="preserve">hal-04741334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ours »</w:t>
               </w:r>
@@ -3760,246 +3760,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« De Mauprat à Wuthering Heights : pour une poétique romanesque de la déambulation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Guyot, Sarga Moussa, Anne Rouhette et Nathalie Vuillemin (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyager entre les mots et le monde. Itinéraires critiques offerts à Philippe Antoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 161-173, 2021, Clermont-Ferrand, PUBP, coll. « Révolutions et Romantismes », 978-2-38377-002-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Paroles de femmes sur la violence en contexte frictionnel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Rome et Éric Martinent (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Emprise et les violences au sein du couple</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 217-223, 2021, Paris, DALLOZ, coll. « Thèmes et commentaires », 978-2-247-20787-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Discours des objets et définition d’un genre, le « roman romanesque » »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascale Auraix-Jonchière, Brigitte Diaz et Catherine Masson (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">George Sand et le monde des objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 453-465, 2021, Paris, Classiques Garnier, coll. « Rencontres », 978-2-406-11199-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429186v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-03466824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Peau, fourrure et perception sensorielle dans « Peau d’Âne » et ses réécritures (Perrault, Grimm, Beck) »</w:t>
               </w:r>
@@ -4052,246 +4052,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les Contes d’une grand-mère, des écofictions avant la lettre ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUBP. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Martine Watrelot (dir.), George Sand et les sciences de la Vie et de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 245-258, 2020, 978-2-84516-939-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Vêtures de bohémiennes et effets de marge »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">coll. « Asthetik(en) der Roma - Selbst und Fremdrepräsentationen Romani Aesthetic(s)”, AVM.edition, Münschen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux frontières : Roma ils Grenzgängerfiguren der Moderne, Sidonia Bauer, Kirsten von Hagen (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 23-43, 2020, 978-3-95477-107-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le Romanesque de Mauprat »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, classiques Garnier, coll. « Rencontres ». </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Relire Mauprat, Fabienne Bercegol, Didier Philippot, Éléonore Reverzy (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 53-65, 2020, 978-2-406-11306-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072071v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02958713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction »</w:t>
               </w:r>
@@ -4636,173 +4636,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La dynamique migratoire des Fées de Charles Perrault à « Prairie » de Philippe Beck »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Dominique Peyrache-Leborgne dir.), L’écho des contes. Des Fées de Perrault à Dame Holle des Grimm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 179-197, 2019, 2-978-7535-7633-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Réception entrelacée d’un motif : des ronces et des roses (Perrault, Grimm, Lorrain, Carter) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUBP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pascale Auraix-Jonchière et Frédéric Calas (dir.), La Belle au bois dormant en ses métamorphoses. Textualité, transtextualité, iconographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 81-106, 2019, coll. « Croisée des SHS »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368272v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02363347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Effets de fées ? Une reprise fin de siècle du conte de Charles Perrault, Les Fées »</w:t>
               </w:r>
@@ -5320,51 +5320,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC250DD6"/>
+    <w:nsid w:val="646E2DCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5551,51 +5551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-auraix-jonchiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035358203" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04745987v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auraix-Jonchi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03869832v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03869876v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03869840v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03468855v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03468922v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03468837v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312614v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03025609v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323778v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04731024v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04730981v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04814823v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311151v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03808251v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03808295v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03429238v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03429224v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02961640v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368914v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02372873v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368985v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02362794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368129v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02365129v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02361873v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04741346v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441854v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Calas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Connan-Pintado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tauveron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912368v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03468832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Urdician" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02961678v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bernard-Griffiths" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02962503v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912383v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/sciences-humaines-et-sociales/162-la-belle-au-bois-dormant-en-ses-metamorphoses.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02361979v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473888v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane 0 Connan-Pintado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;hot&#233;guy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283028v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Francalanza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Croisille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283007v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Peylet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pickering" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04741334v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04741337v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04741339v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04741343v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04295028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04295050v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03429186v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03429145v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03466824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03431295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02965300v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03072071v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02958713v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02962487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02965292v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02962493v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031841v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031817v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368272v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02363347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02363519v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04853691v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bouscarel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lathuilli&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Planchat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Baudelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vincensini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gannier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Spica" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-auraix-jonchiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035358203" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04745987v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auraix-Jonchi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03869832v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03869876v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03869840v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03468922v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03468855v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03468837v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312614v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03025609v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323778v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04814823v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04730981v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04731024v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311151v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03808251v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03808295v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03429238v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03429224v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02961640v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368129v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02372873v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368985v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02362794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368914v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02365129v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02361873v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04741346v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441854v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Calas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Connan-Pintado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tauveron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912368v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03468832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Urdician" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02961678v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bernard-Griffiths" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02962503v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02361979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368257v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/sciences-humaines-et-sociales/162-la-belle-au-bois-dormant-en-ses-metamorphoses.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473888v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane 0 Connan-Pintado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;hot&#233;guy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283028v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Francalanza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Croisille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283007v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Peylet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pickering" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04741337v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04741334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04741339v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04741343v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04295028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04295050v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03466824v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03429145v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03429186v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03431295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02958713v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02965300v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03072071v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02962487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02965292v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02962493v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031841v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031817v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02363347v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368272v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02363519v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04853691v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bouscarel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lathuilli&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Planchat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Baudelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vincensini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gannier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Spica" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>