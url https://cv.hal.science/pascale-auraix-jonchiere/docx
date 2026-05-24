--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -454,96 +454,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Céline Roussel et Soline Vennetier (dir.), Discours et représentations du handicap. Perspectives culturelles, Paris, classiques Garnier, 2019, 374 p. »</w:t>
+                <w:t xml:space="preserve">« Introduction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociopoétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Dossier : « Sociopoétique du handicap », Pascale Auraix-Jonchière et Stéphanie Urdician (dir.), Clermont-Ferrand, POLEN, 6</w:t>
+              <w:t xml:space="preserve">, 2021, Dossier : «Sociopoétique du handicap », Pascale Auraix-Jonchière et Stéphanie Urdician (dir.), Clermont-Ferrand, POLEN, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468922v1</w:t>
+                <w:t xml:space="preserve">hal-03468837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Corps déviants et force oppositionnelle dans quelques romans du XIXe siècle »</w:t>
               </w:r>
@@ -592,96 +592,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Introduction »</w:t>
+                <w:t xml:space="preserve">« Céline Roussel et Soline Vennetier (dir.), Discours et représentations du handicap. Perspectives culturelles, Paris, classiques Garnier, 2019, 374 p. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociopoétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Dossier : «Sociopoétique du handicap », Pascale Auraix-Jonchière et Stéphanie Urdician (dir.), Clermont-Ferrand, POLEN, 6</w:t>
+              <w:t xml:space="preserve">, 2021, Dossier : « Sociopoétique du handicap », Pascale Auraix-Jonchière et Stéphanie Urdician (dir.), Clermont-Ferrand, POLEN, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468837v1</w:t>
+                <w:t xml:space="preserve">hal-03468922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nuit dans Mauprat, forme et signification</w:t>
               </w:r>
@@ -900,234 +900,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La petite ville (suite). Crime et communauté chez Barbey »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de sociopoétique, programme « Intégrer/quitter la communauté »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Le Borgne (CELIS-UCA) et Alain Montandon (CELIS-UCA/IUF), Feb 2024, MSH de Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Loulou dans tous ses états : de Flaubert à Julian Barnes, avatars sociopoétiques d’un drôle d’oiseau »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Le perroquet et le corbeau »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Le Borgne (CELIS-UCA), Alain Montandon (CELIS-UCA), Irène Salas (EHESS) et Sylvain Ledda (Cérédl, Université de Rouen), Aug 2024, Charroux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’herbier des poètes – de Marceline Desbordes-Valmore à Amélie Murat »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études : « (Re)Découvrir la poétesse Amélie Murat (1882-1940) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Responsables scientifiques : Yvan Daniel, Oriane Chevalier et Paolo Dias Fernandes, Dec 2024, MSH de Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814823v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04731024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Promenades autour d’un village de George Sand (1866) : un essai d’écolittérature ? »</w:t>
               </w:r>
@@ -1396,165 +1396,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Transformations d’Anne Sexton ou les contes au miroir des mères »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études : « Des contes des Grimm à leur « transformation » par Anne Sexton : un miroir à deux faces »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patricia Godi-Tkatchouk (UCA) et Catherine Tauveron (Université de Bretagne Occidentale), Sep 2021, MSH de Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Corps déviants et force oppositionnelle dans quelques romans du XIXe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVe Colloque franco-latino-américain de recherche sur le Handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Laval, Jun 2021, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429238v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03429224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La forêt romantique et la forêt des contes : ombres, enchantements, cheminements »</w:t>
               </w:r>
@@ -1603,510 +1603,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Barbe-Bleue esthète : Henri de Régnier, Gustave Kahn, Gaston Leroux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de la SERD (Société des études romantiques et XIXémistes), « Pièce défendue : mémoires de la Barbe-Bleue au XIXe siècle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (Organisatrices) : Herline Pernoud et Marion Glaumaud-Carbonnier, Apr 2019, Maison de la Recherche, Université Sorbonne Nouvelle, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sociopoétique du jardin dans le roman français du XIXe siècle : théorie et pratique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire pluridisciplinaire : « Organisation et réorganisation des espaces culturels. Politiques et représentations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (Organisateur) : Hildegard Haberl, Apr 2019, Université de Caen, MRSH, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Petits métiers et déformation corporelle en régime réaliste et naturaliste »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : « Handicap(s) et pauvreté(s) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (Organisateur) : Florian Aumond, Oct 2019, Université de Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Dictionnaire George Sand (Simone Bernard-Griffiths et Pascale Auraix-Jonchière (dir.), Paris, Honoré Champion, 2015) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde : « Écrivains de A à Z : enjeux, méthodes et usages des dictionnaires d’auteurs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (Organisateur) : Jean-Yves Laurichesse, Nov 2019, Librairie Ombres blanches, Université de Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sociopoétique, hétéroreprésentation et autoreprésentation des Roms (domaine littéraire et intermédial) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée préparatoire du colloque international « Ästhetik(en) der Roma »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (Organisateur) : Marina Hertrampf, Kirsten von Hagen, Mar 2019, Cologne, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le jardin comme lieu du romanesque »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : « Jardins et littérature »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (Organisateurs) : la Région Normandie et en partenariat avec la bibliothèque Alexis de Tovqueville et l’Institut Européen des Jardins et Paysages, May 2019, Abbaye-aux-Dames et bibliothèque Alexis de Tovqueville, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les stratégies de déviation des genres genres chez George Sand »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études : « Les dessous des genres. Sexe et (sous)-genres littéraires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, (Organisatrices) : Andrea Oberhuber et Laetitia Hanin, May 2019, Université de Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368129v1</w:t>
-              </w:r>
-[...412 lines deleted...]
-                <w:t xml:space="preserve">hal-02368914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De l’hétéroreprésentation à l’autoreprésentation : nature et simplicité dans l’œuvre de Philomena Franz »</w:t>
               </w:r>
@@ -2325,992 +2325,992 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abécédaire de la forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Connan-Pintado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Honoré Champion. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le cas Blanche-Neige. Réception d'un conte littéraire. Lecture sociopoétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clermont-Ferrand, PUBP. , p. 332, 2024, coll. « Mythographie et société », 9782383772842</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux récits sur la forêt.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">presses universitaires Blaise Pascal, 2023, Mythologie et société, Pascale Auraix-Jonchière, 9782383770893</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sociopoétique du handicap »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Urdician</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Revue Sociopoétiques n° 6, Clermont-Ferrand, POLEN</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire George Sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bernard-Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion. , 1264 p., 2020, 9782380960143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mode, vêtements, accessoires et représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Revue des lettres modernes, série Jules Barbey d’Aurevilly n° 23, Paris, Classiques Garnier. , 23, 343 p., 2020, 978-2-406-10484-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Belle au bois dormant en ses métamorphoses : textualité, transtextualité, iconotextualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christiane Connan-Pintado</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://www.pubp.fr/sciences-humaines-et-sociales/162-la-belle-au-bois-dormant-en-ses-metamorphoses.html, 2019, A la croisée des SHS, 9782845168152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbey d’Aurevilly et la comédie. (Responsables scientifiques) : Mathilde Bertrand et Elise Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier. , 22, pp.235, 2019, Revue des Lettres Modernes, série « Barbey d’Aurevilly », 978-2-406-09533-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Belle au bois dormant en ses métamorphoses. Textualité, transtextualité, iconotextualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clermont-Ferrand, PUBP. , pp.292, 2019, coll. « Croisée en SHS », 978-2-84516-815-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'épanchement du conte dans la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane 0 Connan-Pintado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Éditions Honoré Champion. 2024</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Béhotéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Calas</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02473888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et enchantements. Mélanges offerts à Simone Bernard-Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Francalanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">presses universitaires Blaise Pascal, 2023, Mythologie et société, Pascale Auraix-Jonchière, 9782383770893</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Peylet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clermont-Ferrand, Presses universitaires Blaise Pascal, 2009, Coll. Révolutions et Romantismes, n° 14, 731 p., ISBN 978-2-84516-424-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Lettre et l’Œuvre. Perspectives épistolaires sur la création littéraire et picturale au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Francalanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Revue Sociopoétiques n° 6, Clermont-Ferrand, POLEN</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clermont-Ferrand, Presses universitaires Blaise Pascal, 2009, Coll. Ecritures de l'intime, cahier n° 19, 276 p., ISBN 978-2-84516-425-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...533 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283028v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-04283007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3322,173 +3322,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Cabane »</w:t>
+                <w:t xml:space="preserve">« Blanche-Neige »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, Honoré Champion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Pascale Auraix-Jonchière, Frédéric Calas, Christiane Connan-Pintado, Agata Jackiewicz et Catherine Tauveron (dir.), Abécédaire de la forêt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , 2024, coll. « Champion les dictionnaires », 9782380960822</w:t>
+              <w:t xml:space="preserve">, , p. 67-70, 2024, coll. « Champion les dictionnaires », 9782380960822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741337v1</w:t>
+                <w:t xml:space="preserve">hal-04741334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Blanche-Neige »</w:t>
+                <w:t xml:space="preserve">« Cabane »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, Honoré Champion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Pascale Auraix-Jonchière, Frédéric Calas, Christiane Connan-Pintado, Agata Jackiewicz et Catherine Tauveron (dir.), Abécédaire de la forêt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p. 67-70, 2024, coll. « Champion les dictionnaires », 9782380960822</w:t>
+              <w:t xml:space="preserve">, , 2024, coll. « Champion les dictionnaires », 9782380960822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741334v1</w:t>
+                <w:t xml:space="preserve">hal-04741337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ours »</w:t>
               </w:r>
@@ -3760,246 +3760,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Discours des objets et définition d’un genre, le « roman romanesque » »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascale Auraix-Jonchière, Brigitte Diaz et Catherine Masson (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">George Sand et le monde des objets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 453-465, 2021, Paris, Classiques Garnier, coll. « Rencontres », 978-2-406-11199-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Paroles de femmes sur la violence en contexte frictionnel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Rome et Éric Martinent (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Emprise et les violences au sein du couple</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 217-223, 2021, Paris, DALLOZ, coll. « Thèmes et commentaires », 978-2-247-20787-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« De Mauprat à Wuthering Heights : pour une poétique romanesque de la déambulation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Guyot, Sarga Moussa, Anne Rouhette et Nathalie Vuillemin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyager entre les mots et le monde. Itinéraires critiques offerts à Philippe Antoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 161-173, 2021, Clermont-Ferrand, PUBP, coll. « Révolutions et Romantismes », 978-2-38377-002-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466824v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-03429186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Peau, fourrure et perception sensorielle dans « Peau d’Âne » et ses réécritures (Perrault, Grimm, Beck) »</w:t>
               </w:r>
@@ -4052,757 +4052,757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Lecture historique et représentations du handicap dans les romans de Jules Barbey d’Aurevilly »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clermont-Ferrand, PUBP, coll. « Handicap et citoyenneté ». </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Maria Fernanda Arentsen et Florence faneront (dir.), Regards croisés sur le handicap en contexte francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 181-188, 2020, 978-2-84516-963-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vêtures de bohémiennes et effets de marge »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">coll. « Asthetik(en) der Roma - Selbst und Fremdrepräsentationen Romani Aesthetic(s)”, AVM.edition, Münschen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux frontières : Roma ils Grenzgängerfiguren der Moderne, Sidonia Bauer, Kirsten von Hagen (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 23-43, 2020, 978-3-95477-107-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Romanesque de Mauprat »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, classiques Garnier, coll. « Rencontres ». </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Relire Mauprat, Fabienne Bercegol, Didier Philippot, Éléonore Reverzy (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 53-65, 2020, 978-2-406-11306-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les Contes d’une grand-mère, des écofictions avant la lettre ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUBP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Martine Watrelot (dir.), George Sand et les sciences de la Vie et de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 245-258, 2020, 978-2-84516-939-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Revue des lettres modernes, série Jules Barbey d’Aurevilly n° 23, Paris, Classiques Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mode, vêtements, accessoires et représentations, Pascale Auraix-Jonchière (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, , p. 13-15, 2020, 978-2-406-10484-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le jardin comme lieu du romanesque au XIXe siècle : Victor Hugo (Les Misérables), George Sand (Le Piccinino, Marianne) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Édition des Falaises. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Jardin &amp; littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 202-214 p., 2020, 978-2-84811-457-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Barbey et les robes. De la mode à la poétique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Revue des lettres modernes, série Jules Barbey d’Aurevilly n° 23, Paris, Classiques Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mode, vêtements, accessoires et représentations, Pascale Auraix-Jonchière (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 229-248, 2020, 978-2-406-10484-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le handicap et son dépassement dans quelques contes du XIXe siècle (Grimm, Andersen, George Sand) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clermont-Ferrand, PUBP, coll. « Handicap et citoyenneté ». </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Maria Fernanda Arentsen et Florence faneront (dir.), Regards croisés sur le handicap en contexte francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 189-198, 2020, 978-2-84516-963-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Clermont-Ferrand, PUBP, coll. « Handicap et citoyenneté ». </w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Réception entrelacée d’un motif : des ronces et des roses (Perrault, Grimm, Lorrain, Carter) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUBP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Maria Fernanda Arentsen et Florence faneront (dir.), Regards croisés sur le handicap en contexte francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , p. 181-188, 2020, 978-2-84516-963-0</w:t>
+              <w:t xml:space="preserve">Pascale Auraix-Jonchière et Frédéric Calas (dir.), La Belle au bois dormant en ses métamorphoses. Textualité, transtextualité, iconographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 81-106, 2019, coll. « Croisée des SHS »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La dynamique migratoire des Fées de Charles Perrault à « Prairie » de Philippe Beck »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Dominique Peyrache-Leborgne dir.), L’écho des contes. Des Fées de Perrault à Dame Holle des Grimm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 179-197, 2019, 2-978-7535-7633-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363347v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02368272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Effets de fées ? Une reprise fin de siècle du conte de Charles Perrault, Les Fées »</w:t>
               </w:r>
@@ -5320,51 +5320,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="646E2DCD"/>
+    <w:nsid w:val="8E0D1672"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5551,51 +5551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-auraix-jonchiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035358203" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04745987v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auraix-Jonchi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03869832v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03869876v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03869840v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03468922v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03468855v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03468837v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312614v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03025609v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323778v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04814823v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04730981v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04731024v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311151v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03808251v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03808295v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03429238v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03429224v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02961640v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368129v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02372873v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368985v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02362794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368914v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02365129v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02361873v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04741346v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441854v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Calas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Connan-Pintado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tauveron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912368v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03468832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Urdician" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02961678v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bernard-Griffiths" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02962503v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02361979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368257v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/sciences-humaines-et-sociales/162-la-belle-au-bois-dormant-en-ses-metamorphoses.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473888v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane 0 Connan-Pintado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;hot&#233;guy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283028v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Francalanza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Croisille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283007v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Peylet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pickering" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04741337v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04741334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04741339v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04741343v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04295028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04295050v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03466824v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03429145v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03429186v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03431295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02958713v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02965300v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03072071v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02962487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02965292v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02962493v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031841v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031817v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02363347v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368272v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02363519v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04853691v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bouscarel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lathuilli&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Planchat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Baudelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vincensini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gannier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Spica" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-auraix-jonchiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035358203" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04745987v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auraix-Jonchi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03869832v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03869876v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03869840v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03468837v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03468855v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03468922v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312614v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03025609v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323778v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04731024v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04730981v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04814823v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311151v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03808251v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03808295v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03429224v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03429238v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02961640v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368914v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02362794v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368136v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02372873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368985v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368129v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02365129v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02361873v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441854v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Calas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Connan-Pintado" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tauveron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04741346v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912368v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03468832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Urdician" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02961678v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bernard-Griffiths" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02962503v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912383v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/sciences-humaines-et-sociales/162-la-belle-au-bois-dormant-en-ses-metamorphoses.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02361979v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473888v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane 0 Connan-Pintado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;hot&#233;guy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283007v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Francalanza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Peylet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pickering" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283028v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Croisille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04741334v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04741337v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04741339v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04741343v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04295028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04295050v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03429186v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03429145v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03466824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03431295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031817v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02965300v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03072071v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02958713v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02962487v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02965292v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02962493v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031841v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368272v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02363347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02363519v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04853691v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bouscarel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lathuilli&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Planchat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Baudelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vincensini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gannier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Spica" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>