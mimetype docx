--- v0 (2026-04-09)
+++ v1 (2026-04-30)
@@ -106,321 +106,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the provision of information increase the substitution of animal proteins with plant-based proteins? An experimental investigation into consumer choices</w:t>
+                <w:t xml:space="preserve">Positive versus negative information: What is really shifting consumers’ intention to eat Norwegian salmon? Evidence from three European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Bazoche</w:t>
+                <w:t xml:space="preserve">Davide Menozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guinet</w:t>
+                <w:t xml:space="preserve">Giovanni Sogari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Poret</w:t>
+                <w:t xml:space="preserve">Cristina Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Teyssier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mikołaj Czajkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Zawadzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2023.102426⟩</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108, pp.104871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2023.104871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068726v1</w:t>
+                <w:t xml:space="preserve">hal-04069448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive versus negative information: What is really shifting consumers’ intention to eat Norwegian salmon? Evidence from three European countries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does the provision of information increase the substitution of animal proteins with plant-based proteins? An experimental investigation into consumer choices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Sogari</w:t>
+                <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Simeone</w:t>
+                <w:t xml:space="preserve">Nicolas Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikołaj Czajkowski</w:t>
+                <w:t xml:space="preserve">Sylvaine Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Zawadzki</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sabrina Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108, pp.104871. </w:t>
+              <w:t xml:space="preserve">Food Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 116, pp.102426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2023.104871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2023.102426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069448v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptability of insects in animal feed: A survey of French consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Poret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Consumer Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20 (2), pp.251-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -467,64 +467,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting more people on the stairs: The impact of point-of-decision prompts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 192, pp.18 - 27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -571,51 +571,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting local foods in small island states: The role of information policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Barlagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -717,51 +717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting local foods in small island states: The role of information policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Barlagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -850,51 +850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willingness to pay for pesticide reduction in the EU: nothing but organic?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1010,51 +1010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efthimia Tsakiridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstadinos Mattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Agriculturæ Scandinavica, Section C - Food Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (1-2), pp.129-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1101,51 +1101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food choices: what do we learn from combining sensory and economic experiments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1217,51 +1217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les pesticides utilisés en viticulture : à quel prix ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cartolaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1342,51 +1342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premium private labels, supply contracts, market segmentation, and spot prices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1490,51 +1490,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptabilité des produits locaux transformés en milieu pollué : une analyse expérimentale. Cas d’étude en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1572,51 +1572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Together or not: impact of peer effects on the environmental preferences of wine consumers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterenn Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1786,368 +1786,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer preferences for meals with plant-based proteins and the impact of information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Que mangent les truites : acceptabilité par les consommateurs des insectes dans l’alimentation animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Poret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics seminar de l'Institut de Recherches Economiques - Université de Neuchâtel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Neuchâtel, Switzerland</w:t>
+              <w:t xml:space="preserve">Rencontres du Centre d'Etudes et de Prospective.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l'Agriculture et de l'Alimentation (MAA). Paris, FRA., Feb 2018, Paris, France. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104333v1</w:t>
+                <w:t xml:space="preserve">hal-02786979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of information on consumer choices for plant-based proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Consumer preferences for meals with plant-based proteins and the impact of information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference "Public policies in the context of global changes: Climate change, Biodiversity and Food Sustainability"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Economics seminar de l'Institut de Recherches Economiques - Université de Neuchâtel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104310v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que mangent les truites : acceptabilité par les consommateurs des insectes dans l’alimentation animale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">On the role of information on consumer choices for plant-based proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Poret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du Centre d'Etudes et de Prospective.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de l'Agriculture et de l'Alimentation (MAA). Paris, FRA., Feb 2018, Paris, France. 30 p</w:t>
+              <w:t xml:space="preserve">Conference "Public policies in the context of global changes: Climate change, Biodiversity and Food Sustainability"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786979v1</w:t>
+                <w:t xml:space="preserve">hal-02104310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptabilité par les consommateurs des farines d'insectes dans l'alimentation animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Poret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insectinov2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSECTINOV., Oct 2017, Romainville, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2172,64 +2172,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do trout eat: Acceptance of insects in animal feed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Poret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15 Congress of the European Association of Agricultural Economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2017, Parme, Italy. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2254,64 +2254,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do trout eat: Acceptance of insects in animal feed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Poret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Economic Analysis of Environmental Food Policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toulouse Business School. FRA., Nov 2017, Toulouse, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2336,64 +2336,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do trout eat: Acceptance of insects in animal feed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Poret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Lyon, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2418,51 +2418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating consumers' sustainable choice of wine: An on-line shop experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2552,51 +2552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating consumers' willingness to buy environmentally friendly wines: A store experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ginon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Helena Esteves dos Santos Laboissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2673,51 +2673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating consumers' sustainable choice of wine: A store experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ginon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Helena E. dos Santos Laboissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2794,51 +2794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to increase the demand to ensure the sustainability of a tropical sector?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Barlagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2915,51 +2915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Schlippenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EARIE 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Research in Industrial Economics (EARIE). Bruxelles, BEL., Sep 2012, Rome, Italy. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3010,51 +3010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Traversac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3092,51 +3092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vin et environnement : comment réduire les quantités de pesticides utilisés en viticulture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cartolaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3243,51 +3243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Seabra Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Berjano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3368,51 +3368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Seabra Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3467,51 +3467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study of wine consumers' willingness to pay for environmental characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Deola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3562,51 +3562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willingness to pay for appellation of origin: results of an experiment in France and Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3670,51 +3670,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution sélective et revente entre distributeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Journées de Microéconomie appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Science Economique (AFSE). FRA., Jun 2006, Nantes, France. 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3739,51 +3739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willingness to pay for appellation of origin in the world chardonnay’s war: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4017,51 +4017,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating consumers' sustainable choice of wine: A store experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie E. Ginon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Helena Esteves dos Santos Laboissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4479,51 +4479,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Political and organisational levers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4621,51 +4621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les leviers politiques et organisationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4763,51 +4763,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable wine choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4854,51 +4854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willingness to pay for Appellation of Origin: Results of an experiment with Pinot Noir wines in France and Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4984,51 +4984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evoluzione dei consumi : tendenze e approcci di analisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5124,51 +5124,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptabilité des consommateurs guadeloupéens pour l’amélioration de la qualité nutritionnelle des boissons sucrées : une étude expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gorza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5208,51 +5208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consentements à payer et préférences sensorielles pour des produits ciblés sur les besoins nutritionnels des seniors : une approche expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Desmonts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5350,51 +5350,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuing environmental attributes of food products in a polluted environment: what are the preferences of Guadeloupean consumers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5429,51 +5429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willingness to pay for pesticides’ reduction in European union: nothing but organic?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bunte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5551,51 +5551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willingness to pay for appellation of origin: results of an experiment with pinot noir wines in France and Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5643,51 +5643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méta-analyse de la demande de vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5793,51 +5793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des résultats de l'étude de la consommation en Guadeloupe (projet Nutwind)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gorza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5872,51 +5872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une évaluation expérimentale des consentements à la réduction de l'utilisation des pesticides dans le vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5994,51 +5994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A report on the efficient way to take into account the consumer WTP in order to improve the European regulation of pesticides for fresh and processed agricultural products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bunte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6112,51 +6112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumers’ willingness to pay for organic products, both with existing brands as the exclusive signal of quality and with additional signals incorporated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6226,51 +6226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumers’ perceptions on health risks derived from pesticide use and on the attachment for the respect of the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Berjano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6344,51 +6344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of consumers’ willingness to pay to reduce pesticides, based on experimental markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Berjano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6462,51 +6462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of different instruments for signalling the reduction of pesticides, survey of the literature about the role of extrinsic cues which include the pesticide reduction in their production requirements for improving the WTP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Berjano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6580,51 +6580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consentement à payer des consommateurs pour les caractéristiques des vins de Bourgogne : une étude expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6717,51 +6717,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie de la consommation et stratégies industrielles : contributions théoriques et applications au secteur agroalimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Panthéon Assas (Paris 2), 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6820,51 +6820,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annexe 5. Aptitude des consommateurs à modifier leur comportement pour prendre en compte l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre 2, Annexe 4 Diffusion du document : Publique. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -7055,51 +7055,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Poret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2023.102426" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04069448v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Menozzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sogari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Simeone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Czajkowski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Zawadzki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2023.104871" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cb.1845" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798241v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2017.09.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633369v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.09.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PM5XGN5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054003v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633566v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Combris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Seabra Pinto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bunte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbt011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthimia Tsakiridou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstadinos Mattas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16507541.2012.695113" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662439v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2009.05.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTW5HJR8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660770v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delhomme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1087" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AA9F42B183D6CBB123C9963DE7BB7FA59F87178/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296439v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ropars-Collet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696802v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen Leroux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104333v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787912v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787940v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787772v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580728v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maratray" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Brouard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512020v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Helena Esteves dos Santos Laboissiere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865525v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Helena E. dos Santos Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brouard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809643v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810408v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Chambolle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Schlippenbach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190376v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Traversac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-Heraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823570v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817354v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Berjano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754789v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hanuss" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815398v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deola" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197704v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816826v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827575v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Vineyard Data Quantification Society" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696627v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808174v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Ginon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JIFF2022.S1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685819v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665122000969" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971434v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233113/zero-pesticide" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612024v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233106/zero-pesticide" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789415v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/referenceworks/9780081005965" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.21406-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198181v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgraveconnect.com/pc/doifinder/10.1057/9781137289520" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137289520.0015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818976v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Grazia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gorza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.11.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03028028v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmonts" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herbreteau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2020.10.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652969v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807216v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bunte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Seabra-Pinto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818208v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834045v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Laboratoire Sur Les Organisations Industrielles Dans L'Agro-Alimentaire" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225621v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595043v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Brouard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807251v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818687v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814313v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Maia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817132v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818735v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hannus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197770v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811726v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817272v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04069448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Menozzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sogari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Simeone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Czajkowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Zawadzki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2023.104871" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Poret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2023.102426" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cb.1845" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798241v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2017.09.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633369v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.09.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PM5XGN5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054003v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633566v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Combris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Seabra Pinto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bunte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbt011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthimia Tsakiridou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstadinos Mattas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16507541.2012.695113" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662439v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2009.05.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTW5HJR8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660770v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delhomme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1087" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AA9F42B183D6CBB123C9963DE7BB7FA59F87178/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296439v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ropars-Collet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696802v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen Leroux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786979v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guinet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787912v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787940v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787772v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580728v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maratray" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Brouard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512020v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Helena Esteves dos Santos Laboissiere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865525v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Helena E. dos Santos Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brouard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809643v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810408v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Chambolle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Schlippenbach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190376v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Traversac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-Heraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823570v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817354v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Berjano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754789v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hanuss" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815398v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deola" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197704v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816826v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827575v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Vineyard Data Quantification Society" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696627v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808174v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Ginon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JIFF2022.S1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685819v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665122000969" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971434v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233113/zero-pesticide" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612024v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233106/zero-pesticide" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789415v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/referenceworks/9780081005965" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.21406-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198181v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgraveconnect.com/pc/doifinder/10.1057/9781137289520" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137289520.0015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818976v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Grazia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gorza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.11.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03028028v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmonts" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herbreteau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2020.10.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652969v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807216v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bunte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Seabra-Pinto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818208v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834045v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Laboratoire Sur Les Organisations Industrielles Dans L'Agro-Alimentaire" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225621v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595043v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Brouard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807251v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818687v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814313v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Maia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817132v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818735v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hannus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197770v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811726v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817272v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>