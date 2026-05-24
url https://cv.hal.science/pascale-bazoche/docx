--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -4151,51 +4151,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSECT4CITY: benefits and risks of insect-based bioconversion for recycling bio-waste from urban and peri-urban areas</w:t>
+                <w:t xml:space="preserve">The project INSECT4CITY: assessment of benefits and risks of insect-based bioconversion for recycling bio-waste from urban and peri-urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
@@ -4209,138 +4209,138 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christina Nielsen Leroux</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects to Feed the World (IFW 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Québec, Canada. </w:t>
+              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Lille, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 8 (Supplement 1), Wageningen Publishers, pp.S75, 2022, Abstracts – Insect production systems/processing organic side streams &amp; waste management, </w:t>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 81, Cambridge University Press (CUP), 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/JIFF2022.S1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s0029665122000969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172976v1</w:t>
+                <w:t xml:space="preserve">hal-03685819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The project INSECT4CITY: assessment of benefits and risks of insect-based bioconversion for recycling bio-waste from urban and peri-urban areas</w:t>
+                <w:t xml:space="preserve">INSECT4CITY: benefits and risks of insect-based bioconversion for recycling bio-waste from urban and peri-urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
@@ -4354,114 +4354,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Nielsen Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Lille, France. </w:t>
+              <w:t xml:space="preserve">Insects to Feed the World (IFW 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Québec, Canada. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 81, Cambridge University Press (CUP), 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8 (Supplement 1), Wageningen Publishers, pp.S75, 2022, Abstracts – Insect production systems/processing organic side streams &amp; waste management, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0029665122000969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3920/JIFF2022.S1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685819v1</w:t>
+                <w:t xml:space="preserve">hal-04172976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7055,51 +7055,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04069448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Menozzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sogari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Simeone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Czajkowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Zawadzki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2023.104871" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Poret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2023.102426" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cb.1845" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798241v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2017.09.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633369v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.09.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PM5XGN5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054003v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633566v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Combris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Seabra Pinto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bunte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbt011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthimia Tsakiridou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstadinos Mattas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16507541.2012.695113" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662439v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2009.05.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTW5HJR8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660770v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delhomme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1087" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AA9F42B183D6CBB123C9963DE7BB7FA59F87178/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296439v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ropars-Collet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696802v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen Leroux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786979v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guinet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787912v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787940v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787772v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580728v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maratray" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Brouard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512020v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Helena Esteves dos Santos Laboissiere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865525v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Helena E. dos Santos Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brouard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809643v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810408v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Chambolle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Schlippenbach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190376v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Traversac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-Heraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823570v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817354v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Berjano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754789v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hanuss" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815398v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deola" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197704v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816826v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827575v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Vineyard Data Quantification Society" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696627v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808174v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Ginon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JIFF2022.S1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685819v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665122000969" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971434v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233113/zero-pesticide" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612024v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233106/zero-pesticide" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789415v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/referenceworks/9780081005965" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.21406-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198181v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgraveconnect.com/pc/doifinder/10.1057/9781137289520" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137289520.0015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818976v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Grazia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gorza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.11.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03028028v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmonts" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herbreteau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2020.10.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652969v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807216v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bunte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Seabra-Pinto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818208v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834045v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Laboratoire Sur Les Organisations Industrielles Dans L'Agro-Alimentaire" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225621v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595043v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Brouard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807251v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818687v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814313v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Maia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817132v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818735v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hannus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197770v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811726v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817272v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04069448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Menozzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sogari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Simeone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Czajkowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Zawadzki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2023.104871" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Poret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2023.102426" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cb.1845" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798241v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2017.09.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633369v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.09.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PM5XGN5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054003v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633566v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Combris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Seabra Pinto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bunte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbt011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthimia Tsakiridou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstadinos Mattas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16507541.2012.695113" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662439v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2009.05.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTW5HJR8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660770v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delhomme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1087" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AA9F42B183D6CBB123C9963DE7BB7FA59F87178/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296439v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ropars-Collet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696802v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen Leroux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786979v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guinet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787912v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787940v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787772v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580728v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maratray" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Brouard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512020v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Helena Esteves dos Santos Laboissiere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865525v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Helena E. dos Santos Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brouard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809643v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810408v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Chambolle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Schlippenbach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190376v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Traversac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-Heraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823570v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817354v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Berjano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754789v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hanuss" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815398v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deola" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197704v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816826v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827575v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Vineyard Data Quantification Society" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696627v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808174v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Ginon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665122000969" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172976v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JIFF2022.S1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971434v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233113/zero-pesticide" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612024v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233106/zero-pesticide" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789415v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/referenceworks/9780081005965" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.21406-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198181v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgraveconnect.com/pc/doifinder/10.1057/9781137289520" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137289520.0015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818976v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Grazia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gorza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.11.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03028028v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmonts" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herbreteau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2020.10.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652969v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807216v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bunte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Seabra-Pinto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818208v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834045v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Laboratoire Sur Les Organisations Industrielles Dans L'Agro-Alimentaire" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225621v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595043v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Brouard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807251v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818687v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814313v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Maia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817132v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818735v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hannus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197770v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811726v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817272v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>